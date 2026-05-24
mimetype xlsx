--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,155 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\INTERNAT-MEDECINE-TOULOUSE\NOV 2025\Affectations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\Affectations Mai 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16DD91F0-2D3B-4111-A0F0-572C6776B6D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0702BD2-3D98-46F7-BA77-41CF96BE9404}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Pharmacie R3C TLS Nov 2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Pharmacie R3C TLS Mai 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="683" uniqueCount="303">
   <si>
     <t>Des de Gestion</t>
   </si>
   <si>
-    <t>Promo</t>
-[...1 lines deleted...]
-  <si>
     <t>Identité</t>
   </si>
   <si>
-    <t>PHASE</t>
-[...1 lines deleted...]
-  <si>
     <t>N°Agrément</t>
   </si>
   <si>
     <t>Ets d'affectation</t>
   </si>
   <si>
     <t>Services d'affectation</t>
   </si>
   <si>
     <t>RTS</t>
   </si>
   <si>
     <t>Domaine</t>
   </si>
   <si>
     <t>Pharmacie R3C</t>
   </si>
   <si>
-    <t>P1</t>
-[...10 lines deleted...]
-  <si>
     <t>ARRICAU Fanny</t>
   </si>
   <si>
     <t>BATTY Liliane</t>
   </si>
   <si>
     <t>BERGE Justine</t>
   </si>
   <si>
     <t>BONAVITA Joséphine</t>
   </si>
   <si>
     <t>BORDEAU Morgane</t>
   </si>
   <si>
     <t>BOURGOGNE Olivia</t>
   </si>
   <si>
     <t>CHARRON Paul</t>
   </si>
   <si>
     <t>CHAUMONT Elise</t>
   </si>
   <si>
     <t>CHIAVASSA Léa</t>
   </si>
   <si>
+    <t>CHMIELOWSKI Cécile</t>
+  </si>
+  <si>
     <t>CLANET Adrien</t>
   </si>
   <si>
     <t>COLINET Lucie</t>
   </si>
   <si>
     <t>DELACRETELLE Berenice</t>
   </si>
   <si>
     <t>DELBOS Baptiste</t>
   </si>
   <si>
     <t>DUJOLS Camille</t>
   </si>
   <si>
     <t>FEVRE Maxime</t>
   </si>
   <si>
     <t>FOURNIOLS Pierjan</t>
   </si>
   <si>
     <t>FRECHIN Lisa</t>
   </si>
   <si>
     <t>FRESNEAU Clément</t>
@@ -280,809 +265,777 @@
   <si>
     <t>OSMAN Amira</t>
   </si>
   <si>
     <t>CAMAIL Léa</t>
   </si>
   <si>
     <t>DUFFAU Alizé</t>
   </si>
   <si>
     <t>BIOSCA Frédéric</t>
   </si>
   <si>
     <t>ALAUX Camille</t>
   </si>
   <si>
     <t>LATAPI Quentin</t>
   </si>
   <si>
     <t>DERACINOIS Zoé</t>
   </si>
   <si>
     <t>FERREIRA MARTINS Pierre-Olivier</t>
   </si>
   <si>
+    <t xml:space="preserve"> OI000304</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dr PAYRARD Samira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU Réunion - Site Felix Guyon </t>
+  </si>
+  <si>
+    <t>Pharmacie-Secteur Radiopharmacie</t>
+  </si>
+  <si>
+    <t>760006950009</t>
+  </si>
+  <si>
+    <t>TO0015520001</t>
+  </si>
+  <si>
+    <t>760009780002</t>
+  </si>
+  <si>
+    <t>760002880006</t>
+  </si>
+  <si>
+    <t>PHARMACIE</t>
+  </si>
+  <si>
+    <t>ESSAIS CLINIQUES/ RETROCESSION Rangueil</t>
+  </si>
+  <si>
+    <t>ONCOPOLE Essais cliniques MTI</t>
+  </si>
+  <si>
+    <t>PHARMACIE CLINIQUE</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE L'UNION</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE RANGUEUIL</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE ONCOPOLE IUCT</t>
+  </si>
+  <si>
+    <t>GCS PHARMA COOPE 31</t>
+  </si>
+  <si>
+    <t>CAVALLIN Leslie</t>
+  </si>
+  <si>
+    <t>SORLI Caroline</t>
+  </si>
+  <si>
+    <t>GRAND Anaïs</t>
+  </si>
+  <si>
+    <t>FAURES Anne</t>
+  </si>
+  <si>
+    <t>760009000001 / 760009550003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ONCOPOLE RX pharma / RADIO PHARMACIE RG </t>
+  </si>
+  <si>
+    <t>ONCOPOLE CLAUDIUS REGAUD / CHU TOULOUSE RANGUEIL</t>
+  </si>
+  <si>
+    <t>BRILLOUET Séverine / QUELVEN-BERTIN Isabelle</t>
+  </si>
+  <si>
+    <t>TO0013800001</t>
+  </si>
+  <si>
+    <t>TO0013790001</t>
+  </si>
+  <si>
+    <t>760006920005</t>
+  </si>
+  <si>
+    <t>TO0013770001</t>
+  </si>
+  <si>
+    <t>760009770001</t>
+  </si>
+  <si>
+    <t>760006940005</t>
+  </si>
+  <si>
+    <t>910004390018</t>
+  </si>
+  <si>
+    <t>730005450006</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE GERIATRIE</t>
+  </si>
+  <si>
+    <t>Biothérapies Innovantes MTI</t>
+  </si>
+  <si>
+    <t>ESSAI CLINIQUE PREPARATOIRE</t>
+  </si>
+  <si>
+    <t>LOGIPHARMA EXPERTISE DM</t>
+  </si>
+  <si>
+    <t>ONCOPOLE UPCO</t>
+  </si>
+  <si>
+    <t>ESSAI CLINIQUE PREPA RETROCESSION Purpan</t>
+  </si>
+  <si>
+    <t>PHARMACIE .</t>
+  </si>
+  <si>
+    <t>Pharmacie à usage intérieur</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE HOTEL DIEU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU TOULOUSE PURPAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH BASSIN DE THAU </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOPITAL JOSEPH DUCUING </t>
+  </si>
+  <si>
+    <t>MC CAMBRIDGE Cécile</t>
+  </si>
+  <si>
+    <t>QUELVEN-BERTIN Isabelle</t>
+  </si>
+  <si>
+    <t>JURADO Camille</t>
+  </si>
+  <si>
+    <t>PECANI Dorothée</t>
+  </si>
+  <si>
+    <t>PERRIAT Sophie</t>
+  </si>
+  <si>
+    <t>EYVRARD Frédéric</t>
+  </si>
+  <si>
+    <t>PIOUD Virginie</t>
+  </si>
+  <si>
+    <t>BAURIAUD Mathilde</t>
+  </si>
+  <si>
+    <t>760009550003 / 760009000001</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE RANGUEIL / ONCOPOLE CLAUDIUS REGAUD</t>
+  </si>
+  <si>
+    <t>RADIO PHARMACIE RG / ONCOPOLE RX pharma</t>
+  </si>
+  <si>
+    <t>QUELVEN-BERTIN Isabelle / BRILLOUET Séverine</t>
+  </si>
+  <si>
+    <t>MO0013820001 / TO0016990001</t>
+  </si>
+  <si>
+    <t>Pôle Pharmacie-service pharmacotechnie et essais cliniques - UP radiopharmacie / Radiopharmacie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU MONTPELLIER A. DE VILLENEUVE / CH CARCASSONNE </t>
+  </si>
+  <si>
+    <t>KOUYOUMDJIAN Virginie / RIWER Réginald</t>
+  </si>
+  <si>
+    <t>730001250017</t>
+  </si>
+  <si>
+    <t>TO0013840001</t>
+  </si>
+  <si>
+    <t>760010130002</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE CVM</t>
+  </si>
+  <si>
+    <t>POLE MEDICO-TECHNIQUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH MONTAUBAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH ALBI </t>
+  </si>
+  <si>
+    <t>SEREE DE ROCH Xavier</t>
+  </si>
+  <si>
+    <t>DIVOL Elodie</t>
+  </si>
+  <si>
+    <t>NAVARRO Véronique</t>
+  </si>
+  <si>
+    <t>Technologies pharmaceutiques hospitalières - Contrôles</t>
+  </si>
+  <si>
+    <t>Pharmacie clinique Prise en charge thérapeutique du patient</t>
+  </si>
+  <si>
+    <t>Dispositifs médicaux- Stérilisation - Hygiène hospitalière</t>
+  </si>
+  <si>
+    <t>RADIOPHARMACIE (RPH)</t>
+  </si>
+  <si>
+    <t>AHRENS--GUICHARD Charlotte</t>
+  </si>
+  <si>
+    <t>ALLÉTRU Léo</t>
+  </si>
+  <si>
+    <t>BEN KHADI Sami</t>
+  </si>
+  <si>
+    <t>BENSADALLAH Sofiane</t>
+  </si>
+  <si>
+    <t>BISQUEY Lore</t>
+  </si>
+  <si>
+    <t>CABARROU Angèle</t>
+  </si>
+  <si>
+    <t>CACHAU Baptiste</t>
+  </si>
+  <si>
+    <t>CARRIVAIN--PIC Marie-Victorine</t>
+  </si>
+  <si>
+    <t>CLANET Anaïs</t>
+  </si>
+  <si>
+    <t>DE CORMIS Emma</t>
+  </si>
+  <si>
+    <t>DENIAU Charisma</t>
+  </si>
+  <si>
+    <t>DUBARRY Pauline</t>
+  </si>
+  <si>
+    <t>FRACASSI Thomas</t>
+  </si>
+  <si>
+    <t>GONTHIER Caroline</t>
+  </si>
+  <si>
+    <t>GRIFFOULIÈRE Alicia</t>
+  </si>
+  <si>
+    <t>IRIBARREN Lisa</t>
+  </si>
+  <si>
+    <t>LABAZUY Maialen</t>
+  </si>
+  <si>
+    <t>LISSARRAGUE--GUILLAUME Léa</t>
+  </si>
+  <si>
+    <t>MAIGE Nathan</t>
+  </si>
+  <si>
+    <t>MIRO Fanny</t>
+  </si>
+  <si>
+    <t>ORCIBAL Romane</t>
+  </si>
+  <si>
+    <t>PINCE Claire</t>
+  </si>
+  <si>
+    <t>PINHAO Laura</t>
+  </si>
+  <si>
+    <t>POLZIN Nicolas</t>
+  </si>
+  <si>
+    <t>PONTIER Mathilde</t>
+  </si>
+  <si>
+    <t>RITTER Maxence</t>
+  </si>
+  <si>
+    <t>SAINT-LÉGER Romane</t>
+  </si>
+  <si>
+    <t>SEZE Emeline</t>
+  </si>
+  <si>
+    <t>ZORZI Maëlis</t>
+  </si>
+  <si>
+    <t>INSERM UMR 1295 CERPOP - COMEDIMS</t>
+  </si>
+  <si>
     <t>UNIVERSITE de TOULOUSE</t>
   </si>
   <si>
-    <t>INSERM UMR 1295 CERPOP - COMEDIMS</t>
-[...318 lines deleted...]
-hospitalière</t>
+    <t>CESTAC Philippe</t>
+  </si>
+  <si>
+    <t>TO0013850001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE DIGESTIF</t>
+  </si>
+  <si>
+    <t>DUHALDE Véronique</t>
+  </si>
+  <si>
+    <t>730002890009</t>
+  </si>
+  <si>
+    <t>LOGIPHARMA Matériovigilance</t>
+  </si>
+  <si>
+    <t>VITALE Gilles</t>
+  </si>
+  <si>
+    <t>730012990006</t>
+  </si>
+  <si>
+    <t>Commission du médicaments &amp; des DM</t>
+  </si>
+  <si>
+    <t>JUILLARD-CONDAT Blandine</t>
+  </si>
+  <si>
+    <t>Stage libre / Hors domaine</t>
+  </si>
+  <si>
+    <t>730004600013</t>
+  </si>
+  <si>
+    <t>CHIVA FOIX</t>
+  </si>
+  <si>
+    <t>CAUMETTE Laetitia</t>
+  </si>
+  <si>
+    <t>760006930002</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE PURPAN</t>
+  </si>
+  <si>
+    <t>PHARMACIE PREPARATOIRE</t>
+  </si>
+  <si>
+    <t>730002410019</t>
+  </si>
+  <si>
+    <t>LOGIPHARMA Circuit des produits de santé - Qualité service client</t>
+  </si>
+  <si>
+    <t>TO0013860001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE URO- NEPHROLOGIE</t>
+  </si>
+  <si>
+    <t>LABADENS Isabelle</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE RANGUEIL</t>
+  </si>
+  <si>
+    <t>760008990002</t>
+  </si>
+  <si>
+    <t>ONCOPOLE CLAUDIUS REGAUD</t>
+  </si>
+  <si>
+    <t>730002160024</t>
+  </si>
+  <si>
+    <t>CH JEAN ROUGIER CAHORS</t>
+  </si>
+  <si>
+    <t>Pharmacie</t>
+  </si>
+  <si>
+    <t>DURAND Fanny</t>
+  </si>
+  <si>
+    <t>760008950007</t>
+  </si>
+  <si>
+    <t>CLINIQUE OCCITANIE</t>
+  </si>
+  <si>
+    <t>GAINVILLE Adrien</t>
+  </si>
+  <si>
+    <t>910002450023</t>
+  </si>
+  <si>
+    <t>CH PERPIGNAN</t>
+  </si>
+  <si>
+    <t>Pharmacie -hygiène hospitalière</t>
+  </si>
+  <si>
+    <t>HERAN-MICHEL Isabelle</t>
+  </si>
+  <si>
+    <t>730001420009</t>
+  </si>
+  <si>
+    <t>RADIOPHARMACIE PPR</t>
+  </si>
+  <si>
+    <t>ALONSO Mathieu</t>
+  </si>
+  <si>
+    <t>TO0013760001</t>
+  </si>
+  <si>
+    <t>LOGIPHARMA  APPRO DM</t>
+  </si>
+  <si>
+    <t>760008970002</t>
+  </si>
+  <si>
+    <t>ONCOPOLE PREPARATOIRE</t>
+  </si>
+  <si>
+    <t>GUILLEMOT Coralie</t>
+  </si>
+  <si>
+    <t>730005870005</t>
+  </si>
+  <si>
+    <t>CH GERARD MARCHANT</t>
+  </si>
+  <si>
+    <t>SEGONDS Mylène</t>
+  </si>
+  <si>
+    <t>730005210008</t>
+  </si>
+  <si>
+    <t>Pharmacocinétique</t>
+  </si>
+  <si>
+    <t>THOMAS Fabienne</t>
+  </si>
+  <si>
+    <t>760011880004</t>
+  </si>
+  <si>
+    <t>CH BIGORRE de TARBES</t>
+  </si>
+  <si>
+    <t>Pharmacie à Usage Intérieur</t>
+  </si>
+  <si>
+    <t>MARCHAND Martial</t>
+  </si>
+  <si>
+    <t>TO0013810002</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE I3LM</t>
+  </si>
+  <si>
+    <t>JOUGLEN Julien</t>
+  </si>
+  <si>
+    <t>730002140008</t>
+  </si>
+  <si>
+    <t>Achats dispositifs médicaux</t>
+  </si>
+  <si>
+    <t>CASTEL-MOLIERES Marion</t>
+  </si>
+  <si>
+    <t>TO0013820001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE PEDIATRIEFEMME MERE COUPLE</t>
+  </si>
+  <si>
+    <t>VIARD Caroline</t>
+  </si>
+  <si>
+    <t>TO0015510001</t>
+  </si>
+  <si>
+    <t>CENTRE REGIONAL DE PHARMACOVIGILANCE</t>
+  </si>
+  <si>
+    <t>SOMMET Agnès</t>
+  </si>
+  <si>
+    <t>730012740003</t>
+  </si>
+  <si>
+    <t>Centre Antipoison et Toxicovigilance</t>
+  </si>
+  <si>
+    <t>DELCOURT Nicolas</t>
+  </si>
+  <si>
+    <t>760009760002</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE ONCOPOLE
+IUCT</t>
+  </si>
+  <si>
+    <t>TO0018060001</t>
+  </si>
+  <si>
+    <t>CLINIQUE RIVE GAUCHE</t>
+  </si>
+  <si>
+    <t>ZAGO-POUGET Pascale</t>
+  </si>
+  <si>
+    <t>730002160022</t>
+  </si>
+  <si>
+    <t>760011880001</t>
+  </si>
+  <si>
+    <t>TO0018030001</t>
+  </si>
+  <si>
+    <t>ONCOPOLE UPCO -anticancéreux oraux</t>
+  </si>
+  <si>
+    <t>PUISSET Florent</t>
+  </si>
+  <si>
+    <t>TO0013810001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE URO-
+NEPHROLOGIE</t>
+  </si>
+  <si>
+    <t>730004600012</t>
+  </si>
+  <si>
+    <t>760008990003</t>
+  </si>
+  <si>
+    <t>TO0018070001</t>
+  </si>
+  <si>
+    <t>SCE DEPARTEMENTAL
+INCENDIE ET SECOURS</t>
+  </si>
+  <si>
+    <t>LACOMBE Thierry</t>
+  </si>
+  <si>
+    <t>MO0015900002</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER
+LAPEYRONIE</t>
+  </si>
+  <si>
+    <t>Pôle Pharmacie-service dispensation et pharmacie clinique - Urgences</t>
+  </si>
+  <si>
+    <t>LAUREAU Marion</t>
+  </si>
+  <si>
+    <t>TO0013880001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE URO- NEPHROLOGIE/DIGESTIF</t>
+  </si>
+  <si>
+    <t>730001770009</t>
+  </si>
+  <si>
+    <t>UNITE FONCTIONNELLE STERILISATION</t>
+  </si>
+  <si>
+    <t>HAUVILLER Laurent</t>
+  </si>
+  <si>
+    <t>TO0013830001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE CVR</t>
+  </si>
+  <si>
+    <t>RECOCHE Isabelle</t>
+  </si>
+  <si>
+    <t>TO0013870001</t>
+  </si>
+  <si>
+    <t>EQUIPE DE POLE NEUROSCIENCES</t>
+  </si>
+  <si>
+    <t>CIVADE Elodie</t>
+  </si>
+  <si>
+    <t>TO0013840002</t>
+  </si>
+  <si>
+    <t>760009550004</t>
+  </si>
+  <si>
+    <t>RADIO PHARMACIE RG</t>
+  </si>
+  <si>
+    <t>760009540002</t>
+  </si>
+  <si>
+    <t>Toxicologie</t>
+  </si>
+  <si>
+    <t>GANDIA-MAILLY Peggy</t>
+  </si>
+  <si>
+    <t>TO0013870002</t>
+  </si>
+  <si>
+    <t>760009530003</t>
+  </si>
+  <si>
+    <t>ONCOPOLE UPPHRC</t>
+  </si>
+  <si>
+    <t>COMBIS Cécile</t>
+  </si>
+  <si>
+    <t>760006320003</t>
+  </si>
+  <si>
+    <t>PHARMACIE UMFA</t>
+  </si>
+  <si>
+    <t>RAMJAUN Zoubeir</t>
   </si>
   <si>
     <t>TO0017000001</t>
   </si>
   <si>
     <t>CHU TOULOUSE HOPITAL LA
 GRAVE</t>
   </si>
   <si>
-    <t>REIPO - Réseau
-[...84 lines deleted...]
-    <t>GUILLEMOT Coralie</t>
+    <t>REIPO - Réseau d’Enseignement et d’innovation pour la Pharmacie d’Officine</t>
+  </si>
+  <si>
+    <t>760009530004</t>
   </si>
   <si>
     <t>730001420011</t>
   </si>
   <si>
-    <t>RADIOPHARMACIE PPR</t>
-[...4 lines deleted...]
-  <si>
     <t>760009000001</t>
   </si>
   <si>
     <t>ONCOPOLE RX pharma</t>
   </si>
   <si>
     <t>BRILLOUET Séverine</t>
-  </si>
-[...285 lines deleted...]
-    <t>730002160023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...11 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1124,590 +1077,485 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="15">
-[...19 lines deleted...]
-    </dxf>
+  <dxfs count="12">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...61 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor rgb="FF00B050"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...39 lines deleted...]
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau142" displayName="Tableau142" ref="B2:K98" totalsRowShown="0" headerRowDxfId="14" dataDxfId="0" headerRowBorderDxfId="13" tableBorderDxfId="12" totalsRowBorderDxfId="11">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="E2:E98"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau142" displayName="Tableau142" ref="A1:G98" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
+  <autoFilter ref="A1:G98" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G98">
+    <sortCondition ref="B1:B98"/>
   </sortState>
-  <tableColumns count="10">
-[...9 lines deleted...]
-    <tableColumn id="21" xr3:uid="{00000000-0010-0000-0000-000015000000}" name="Domaine" dataDxfId="1"/>
+  <tableColumns count="7">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Des de Gestion" dataDxfId="6"/>
+    <tableColumn id="18" xr3:uid="{00000000-0010-0000-0000-000012000000}" name="Identité" dataDxfId="5"/>
+    <tableColumn id="20" xr3:uid="{00000000-0010-0000-0000-000014000000}" name="N°Agrément" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Ets d'affectation" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Services d'affectation" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="RTS" dataDxfId="1"/>
+    <tableColumn id="21" xr3:uid="{00000000-0010-0000-0000-000015000000}" name="Domaine" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1936,3203 +1784,2348 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:K98"/>
+  <dimension ref="A1:G98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D6" sqref="D6"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="11" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="11"/>
+    <col min="1" max="1" width="17" style="21" customWidth="1"/>
+    <col min="2" max="2" width="30.85546875" style="21" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" style="22" customWidth="1"/>
+    <col min="4" max="4" width="38.140625" style="21" customWidth="1"/>
+    <col min="5" max="5" width="70.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.7109375" style="21" customWidth="1"/>
+    <col min="7" max="7" width="57.28515625" style="21" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" s="8" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="1" t="s">
+    <row r="1" spans="1:7" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="B1" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="C1" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="D1" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...25 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="C15" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="10">
-[...5 lines deleted...]
-      <c r="G3" s="3" t="s">
+      <c r="C23" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24" s="18"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="D29" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="18" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="G30" s="18" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="G33" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G34" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="G37" s="12" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="G39" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="G40" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C52" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="I3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="4" t="s">
+      <c r="D52" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G52" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C56" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="K3" s="4" t="s">
-[...10 lines deleted...]
-      <c r="D4" s="5" t="s">
+      <c r="D56" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="D62" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="E62" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="F62" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C67" s="6">
+        <v>730013360001</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G67" s="11"/>
+    </row>
+    <row r="68" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="10">
-[...5 lines deleted...]
-      <c r="G4" s="3" t="s">
+      <c r="C69" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="G70" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G72" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="G74" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="G76" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G79" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G80" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="G81" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C83" s="23" t="s">
         <v>132</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="D83" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="E83" s="11" t="s">
         <v>133</v>
       </c>
-      <c r="I4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="4" t="s">
+      <c r="F83" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="K4" s="4" t="s">
-[...10 lines deleted...]
-      <c r="D5" s="5" t="s">
+      <c r="G83" s="11" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G85" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="G86" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="G87" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="G88" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G89" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="G90" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G91" s="7" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="G92" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="10">
-[...8 lines deleted...]
-      <c r="H5" s="4" t="s">
+      <c r="C94" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="G94" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G95" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G96" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C97" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="I5" s="4" t="s">
-[...351 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="D97" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="J16" s="6" t="s">
-[...121 lines deleted...]
-      <c r="H20" s="4" t="s">
+      <c r="E98" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="G98" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="I20" s="4" t="s">
-[...2501 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="BzyvDKUmyJ65vT8vEypr/XqhetLpde0qhFacj8WwAhQ/qgTJPblzzv9zrUvyAzUGtb7Klqq5XbQwvdDTaARe2Q==" saltValue="A5NkfyMAvglaRlpy2Dxymw==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gADB77C4P0Q9uKooAq2El5ZzQbiaioARQmRxOJPC7XWzirkdqilYJ2nzjmBWe+SwxEJ4qmOche7x82EuKZDe5g==" saltValue="ueSzfCJm3cMeLjtWV87Uzg==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Pharmacie R3C TLS Nov 2025</vt:lpstr>
+      <vt:lpstr>Pharmacie R3C TLS Mai 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministère des affaires sociales</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pauline.rebichon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">