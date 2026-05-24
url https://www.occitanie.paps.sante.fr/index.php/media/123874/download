--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,228 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\INTERNAT-MEDECINE-TOULOUSE\NOV 2025\Affectations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\Affectations Mai 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD6D88CC-2864-4A55-B166-F0338966C7D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADCA9DB6-80E4-4555-9F9D-5AC9046F3CFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="IPR Nov 2025" sheetId="2" r:id="rId1"/>
+    <sheet name="IPR Mai 2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="26">
   <si>
     <t>Des de Gestion</t>
   </si>
   <si>
-    <t>Promo</t>
-[...1 lines deleted...]
-  <si>
     <t>Identité</t>
   </si>
   <si>
-    <t>N°Agrément</t>
-[...1 lines deleted...]
-  <si>
     <t>Ets d'affectation</t>
   </si>
   <si>
     <t>Services d'affectation</t>
   </si>
   <si>
     <t>RTS</t>
   </si>
   <si>
     <t xml:space="preserve">LAPEYRE-MAESTRE Maryse </t>
   </si>
   <si>
     <t>CIC 1436 (Centre d'investigation clinique de Toulouse), UMR 1214</t>
   </si>
   <si>
     <t>Université de Toulouse</t>
   </si>
   <si>
     <t>TRAVERSO Ludivine</t>
   </si>
   <si>
-    <t>INNOV PHAR &amp; RECH</t>
-[...4 lines deleted...]
-  <si>
     <t>Subdivision</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Montpellier</t>
   </si>
   <si>
-    <t>Marcy Ella</t>
-[...7 lines deleted...]
-  <si>
     <t>INSTITUT DE RECHERCHE POUR LEDEVELO_1</t>
   </si>
   <si>
     <t>LABORATOIRE MIVEGEC</t>
   </si>
   <si>
     <t>SIMARD Frederic</t>
   </si>
   <si>
     <t>INSERM ERI 25 MUSCLE ET PATHOLOGIES</t>
   </si>
   <si>
     <t>INSERM U 1946 CNRS UMR 9214</t>
   </si>
   <si>
     <t>LACAMPAGNE Alain</t>
+  </si>
+  <si>
+    <t>Marseille</t>
+  </si>
+  <si>
+    <t>BRUYAT Amandine</t>
+  </si>
+  <si>
+    <t>CERIMED</t>
+  </si>
+  <si>
+    <t>Radiopharmacie</t>
+  </si>
+  <si>
+    <t>GUILLET Benjamin</t>
+  </si>
+  <si>
+    <t>MARCY Ella</t>
+  </si>
+  <si>
+    <t>POUS Anais</t>
+  </si>
+  <si>
+    <t>Pharmacie IPR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -238,167 +246,121 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="14">
-[...72 lines deleted...]
-    </dxf>
+  <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
@@ -485,148 +447,103 @@
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...38 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...9 lines deleted...]
-        </left>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical/>
+        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -712,62 +629,59 @@
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E3B1E431-7864-42C0-AB1E-BF044EBC535D}" name="Tableau1" displayName="Tableau1" ref="B1:J4" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
-[...10 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="RTS" dataDxfId="2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E3B1E431-7864-42C0-AB1E-BF044EBC535D}" name="Tableau1" displayName="Tableau1" ref="A1:F5" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9" tableBorderDxfId="7" totalsRowBorderDxfId="6">
+  <autoFilter ref="A1:F5" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Subdivision" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{12C82696-B30A-44C5-954C-22DE74ACA980}" name="Des de Gestion" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Identité" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Ets d'affectation" dataDxfId="2"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Services d'affectation" dataDxfId="1"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="RTS" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -996,212 +910,195 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17FAECAA-3927-45B4-8345-DD5509E4F830}">
-  <dimension ref="B1:J4"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="17.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="54" customWidth="1"/>
+    <col min="6" max="6" width="33.7109375" customWidth="1"/>
+    <col min="7" max="7" width="17.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="36" x14ac:dyDescent="0.25">
-      <c r="B1" s="10" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...21 lines deleted...]
-        <v>6</v>
+      <c r="F3" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
-    <row r="2" spans="2:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C2" s="6" t="s">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="3" t="s">
-[...16 lines deleted...]
-        <v>7</v>
+      <c r="B4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="3" spans="2:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="H3" s="3" t="s">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="3" t="s">
+      <c r="E5" s="11" t="s">
         <v>21</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="H4" s="3" t="s">
+      <c r="F5" s="12" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mT8qinLiMc5rZnhcAjaIHHOLzPcAk9a7z7hoJ92bVWqD10lqBR8OKXFdqiLE0w72ZmZpG4olidAduNSGm7s2Mw==" saltValue="81DBecVoZ5k++9EwaoZDqg==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QDZO4LyiePgtRcJreh2o4yRiv1e4qGBcS3N5W/6mNEZopfXk1BRiLU3FW/qnLXqPftJ3O91X7X7sk8YjFe2Lqw==" saltValue="lvAsvJnr2x+eYB8TYNrCSA==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>IPR Nov 2025</vt:lpstr>
+      <vt:lpstr>IPR Mai 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministère des affaires sociales</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pauline.rebichon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">