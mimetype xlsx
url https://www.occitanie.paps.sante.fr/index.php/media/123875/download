--- v1 (2026-02-13)
+++ v2 (2026-05-24)
@@ -1,649 +1,667 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\NOV 2025\Affectation NOV 25 Bio et PH Mtp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\Affectations Mai 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{894E17B4-4A9C-4A96-B8C3-072ED724854A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13E98520-7E45-46DB-B0DA-783B0B805E9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Bio med MTP Nov 2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Bio med MTP Mai 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="156">
   <si>
     <t>Des de Gestion</t>
   </si>
   <si>
-    <t>Promo</t>
-[...4 lines deleted...]
-  <si>
     <t>Ets d'affectation</t>
   </si>
   <si>
     <t>Services d'affectation</t>
   </si>
   <si>
     <t>RTS</t>
   </si>
   <si>
     <t>MEDECIN - Biologie Médicale R3C</t>
   </si>
   <si>
-    <t>CIAPARRA Kevin</t>
-[...4 lines deleted...]
-  <si>
     <t>HAMITOUCHE Mélissa</t>
   </si>
   <si>
     <t>PHARMA - Biologie Médicale R3C</t>
   </si>
   <si>
-    <t>P2</t>
-[...4 lines deleted...]
-  <si>
     <t>N° Agrément</t>
   </si>
   <si>
-    <t>Maquette Nbre semestres réputés validés</t>
-[...1 lines deleted...]
-  <si>
     <t>AAMOUM Amal</t>
   </si>
   <si>
     <t>BAUD Bastien</t>
   </si>
   <si>
     <t>CHARIF Dana</t>
   </si>
   <si>
     <t>COCQU Théo</t>
   </si>
   <si>
     <t>COLLERET Elsa</t>
   </si>
   <si>
     <t>DE JOUVANCOURT DE CHANNES Raphaël</t>
   </si>
   <si>
     <t>DJIOGNOU NDIZEU ANDELA Stelle</t>
   </si>
   <si>
     <t>DUBUS Andréa</t>
   </si>
   <si>
     <t>FARNOLE Frédéric</t>
   </si>
   <si>
-    <t>GAILLARD Marie</t>
-[...1 lines deleted...]
-  <si>
     <t>HAMMAMI Cédric</t>
   </si>
   <si>
     <t>MIAILLE Marine</t>
   </si>
   <si>
     <t>MOULIERAS (RUIZ DE EGUINO) Mikeldi</t>
   </si>
   <si>
     <t>OLIVIER Noémie</t>
   </si>
   <si>
     <t>QUENOUILLERE Raphaël</t>
   </si>
   <si>
     <t>RADZIEJEWSKI Quentin</t>
   </si>
   <si>
     <t>ROBERT Lisa</t>
   </si>
   <si>
     <t>ROLLAND Ilona</t>
   </si>
   <si>
     <t>TOBAL Elyes</t>
   </si>
   <si>
     <t>TRABELSI Nihed</t>
   </si>
   <si>
     <t>Interne</t>
   </si>
   <si>
     <t>AKADJAME Jeanita</t>
   </si>
   <si>
     <t>BAHLOUL Saba</t>
   </si>
   <si>
-    <t>KHALED Youssra</t>
-[...1 lines deleted...]
-  <si>
     <t>MARGUERITTE Louis</t>
   </si>
   <si>
     <t>HERBERT Lou</t>
   </si>
   <si>
     <t>DESSENNES Eliot</t>
   </si>
   <si>
     <t>SOUIRI OUKHIRA Naima</t>
   </si>
   <si>
     <t>MONTAUFRAY Mathilde</t>
   </si>
   <si>
     <t>DAOUDI Myriam</t>
   </si>
   <si>
     <t>PÉRICAT Romain</t>
   </si>
   <si>
     <t>THEBAULT Capucine</t>
   </si>
   <si>
     <t>BOUMBAR Nazim</t>
   </si>
   <si>
     <t>BENYAYA Lucie</t>
   </si>
   <si>
-    <t>CHU de Pointe-à-Pitre, Guadeloupe - ANTILLES GUYANE</t>
-[...34 lines deleted...]
-  <si>
     <t>DELEFOSSE Louise</t>
   </si>
   <si>
     <t>SIMONIN Aurore</t>
   </si>
   <si>
-    <t>Atallah Mohamed Koussay</t>
-[...29 lines deleted...]
-    <t>Mimouni Ilies</t>
+    <t>ATALLAH Mohamed Koussay</t>
+  </si>
+  <si>
+    <t>BEAUCHAMP Léa</t>
+  </si>
+  <si>
+    <t>BOURNINE Walid</t>
+  </si>
+  <si>
+    <t>CERE Victor</t>
+  </si>
+  <si>
+    <t>DEQUEUDRE Marine</t>
+  </si>
+  <si>
+    <t>HAVASI Emma</t>
+  </si>
+  <si>
+    <t>HOJEIJ Rayan</t>
+  </si>
+  <si>
+    <t>MARIA Victor</t>
+  </si>
+  <si>
+    <t>MARIANI Lorenzo</t>
+  </si>
+  <si>
+    <t>MARTINET Ilona</t>
+  </si>
+  <si>
+    <t>MIMOUNI Ilies</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER ADV</t>
+  </si>
+  <si>
+    <t>BACTERIOLOGIE VIROLOGIE</t>
+  </si>
+  <si>
+    <t>GODREUIL Sylvain</t>
+  </si>
+  <si>
+    <t>910002610013</t>
   </si>
   <si>
     <t>CHU MONTPELLIER SAINT ELOI</t>
   </si>
   <si>
-    <t>LABORATOIRE DE VIROLOGIE</t>
-[...17 lines deleted...]
-    <t>Médecine moléculaire, génétique et pharmacologie</t>
+    <t>IMMUNOLOGIE</t>
+  </si>
+  <si>
+    <t>VINCENT Thierry</t>
+  </si>
+  <si>
+    <t>910004280006</t>
+  </si>
+  <si>
+    <t>CH BASSIN DE THAU</t>
+  </si>
+  <si>
+    <t>LABORATOIRE DE BIOLOGIE .</t>
+  </si>
+  <si>
+    <t>BARRANS Alain</t>
+  </si>
+  <si>
+    <t>910001530006</t>
+  </si>
+  <si>
+    <t>CH NARBONNE</t>
+  </si>
+  <si>
+    <t>BIOLOGIE MEDICALE .</t>
+  </si>
+  <si>
+    <t>CAROD Jean-Francois</t>
+  </si>
+  <si>
+    <t>760007090002</t>
+  </si>
+  <si>
+    <t>LBM LABOSUD FONTENILLE</t>
+  </si>
+  <si>
+    <t>Imagenome Biopathologie et Génétique des Cancers</t>
+  </si>
+  <si>
+    <t>LAMY Pierre-Jean</t>
+  </si>
+  <si>
+    <t>MO0016700002</t>
+  </si>
+  <si>
+    <t>INOVIE LABOSUD MONTPEL. PAVELET</t>
+  </si>
+  <si>
+    <t>Laboratoire de biologie de la reproduction</t>
+  </si>
+  <si>
+    <t>GALA Anna</t>
+  </si>
+  <si>
+    <t>910002250027</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER A. DE VILLENEUVE</t>
+  </si>
+  <si>
+    <t>910003970006</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENT FRANCAIS DU SANG</t>
+  </si>
+  <si>
+    <t>LABO IMMUNO-HEMATO &amp; IMMUNO-VIROLOGIE</t>
+  </si>
+  <si>
+    <t>CONTE Aurélie</t>
+  </si>
+  <si>
+    <t>HF Anapath</t>
+  </si>
+  <si>
+    <t>HF MG</t>
+  </si>
+  <si>
+    <t>910001390005</t>
+  </si>
+  <si>
+    <t>CH ALES</t>
+  </si>
+  <si>
+    <t>LABORATOIRE</t>
+  </si>
+  <si>
+    <t>MARTY Sophie</t>
+  </si>
+  <si>
+    <t>Biologie générale</t>
+  </si>
+  <si>
+    <t>910001090027</t>
+  </si>
+  <si>
+    <t>CHU NIMES CAREMEAU</t>
+  </si>
+  <si>
+    <t>Laboratoire de biochimie
+et biologie moléculaire -
+domaine biochimie</t>
+  </si>
+  <si>
+    <t>PHILIBERT Pascal</t>
+  </si>
+  <si>
+    <t>910001740016</t>
+  </si>
+  <si>
+    <t>LABORATOIRE D'HEMATOLOGIE</t>
+  </si>
+  <si>
+    <t>GRIS Jean-Christophe</t>
   </si>
   <si>
     <t>CHU MONTPELLIER A. DE
 VILLENEUVE</t>
   </si>
   <si>
-    <t>BIOPATHOLOGIE CELLULAIRE
-[...13 lines deleted...]
-    <t>LAVIGNE Jean-Philippe</t>
+    <t>Agents infectieux</t>
+  </si>
+  <si>
+    <t>760002900002</t>
+  </si>
+  <si>
+    <t>UF DE BACTERIOLOGIE</t>
+  </si>
+  <si>
+    <t>MARCHANDIN Hélène</t>
+  </si>
+  <si>
+    <t>910002840030</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER SAINT
+ELOI</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT D'HEMATOLOGIE
+BIOLOGIQUE</t>
+  </si>
+  <si>
+    <t>STEPANIAN Alain</t>
+  </si>
+  <si>
+    <t>760002630003</t>
+  </si>
+  <si>
+    <t>LABORATOIRE DE VIROLOGIE</t>
+  </si>
+  <si>
+    <t>TUAILLON Edouard</t>
+  </si>
+  <si>
+    <t>910004330015</t>
+  </si>
+  <si>
+    <t>BIOLOGIE DE LA
+REPRODUCTION</t>
+  </si>
+  <si>
+    <t>BROUILLET Sophie</t>
+  </si>
+  <si>
+    <t>MO0015870001</t>
+  </si>
+  <si>
+    <t>AGUILAR-MARTINEZ Patricia</t>
+  </si>
+  <si>
+    <t>910002220011</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER
+LAPEYRONIE</t>
+  </si>
+  <si>
+    <t>LABORATOIRE DE BIOCHIMIE
+.</t>
+  </si>
+  <si>
+    <t>GORCE-DUPUY Anne-Marie</t>
   </si>
   <si>
     <t>MO0017410004</t>
   </si>
   <si>
     <t>Laboratoire de génétique
 moléculaire de maladies
 rares (LGMMR)</t>
   </si>
   <si>
     <t>COSSEE Mireille</t>
   </si>
   <si>
-    <t>BIOLOGIE DE LA
-[...44 lines deleted...]
-    <t>CONTE Aurélie</t>
+    <t>760005500003</t>
   </si>
   <si>
     <t>LBM LABOSUD</t>
   </si>
   <si>
     <t>Plateau technique de
 Garosud</t>
   </si>
   <si>
     <t>TEISSIER Guillaume</t>
   </si>
   <si>
+    <t>910006440039</t>
+  </si>
+  <si>
+    <t>PHARMACOLOGIE MEDICALE ET
+TOXICOLOGIE</t>
+  </si>
+  <si>
+    <t>MATHIEU Olivier</t>
+  </si>
+  <si>
+    <t>MO0019360001</t>
+  </si>
+  <si>
+    <t>Génétique moléculaire
+hématologie - Site Unique
+de Biologie</t>
+  </si>
+  <si>
+    <t>GIANSILY BLAIZOT Muriel</t>
+  </si>
+  <si>
+    <t>910004680004</t>
+  </si>
+  <si>
+    <t>Centre de ressources et
+de compétences maladies
+hémorragiques
+héréditaires (CRC MHC)</t>
+  </si>
+  <si>
+    <t>BIRON-ANDREANI Christine</t>
+  </si>
+  <si>
+    <t>910000890008</t>
+  </si>
+  <si>
+    <t>CH BEZIERS</t>
+  </si>
+  <si>
+    <t>LABORATOIRE DE BIOLOGIE
+MEDICALE</t>
+  </si>
+  <si>
+    <t>OBIOLS Julien</t>
+  </si>
+  <si>
+    <t>760002490009</t>
+  </si>
+  <si>
     <t>GENETIQUE CHROMOSOMIQUE</t>
   </si>
   <si>
     <t>PELLESTOR Franck</t>
   </si>
   <si>
-    <t>DEPARTEMENT D'HEMATOLOGIE
-[...52 lines deleted...]
-    <t>CH BEZIERS</t>
+    <t>910001070033</t>
+  </si>
+  <si>
+    <t>SERVICE DE GENETIQUE
+CONSTITUTIONNELLE GM2C</t>
+  </si>
+  <si>
+    <t>CENNI Camille</t>
+  </si>
+  <si>
+    <t>MO0013770001</t>
+  </si>
+  <si>
+    <t>LBM LABOSUD NIMES SIGAL</t>
   </si>
   <si>
     <t>Laboratoire de biologie</t>
   </si>
   <si>
-    <t>OBIOLS Jerome</t>
-[...32 lines deleted...]
-    <t xml:space="preserve"> Dr DE BARBENTANE Marie-Christine MARSEILLE - Dr ANDREKERNEIS</t>
+    <t>LONGUET Arnaud</t>
+  </si>
+  <si>
+    <t>910001940012</t>
+  </si>
+  <si>
+    <t>PARASITOLOGIE-MYCOLOGIE</t>
+  </si>
+  <si>
+    <t>LACHAUD Laurence</t>
+  </si>
+  <si>
+    <t>Médecine moléculaire, génétique et pharmacologie</t>
+  </si>
+  <si>
+    <t>Hématologie et immunologie</t>
+  </si>
+  <si>
+    <t>Biologie de la  reproduction</t>
+  </si>
+  <si>
+    <t>COMPLEMENTAIRE (principal D.E.S GENETIQUE)</t>
+  </si>
+  <si>
+    <t>Domaine</t>
+  </si>
+  <si>
+    <t>Laboratoire d'hématologie - Centre de référence Maladies rares du globule rouge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...11 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...16 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...11 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -708,781 +726,529 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...257 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
+        <color auto="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor theme="0"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...31 lines deleted...]
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
-[...72 lines deleted...]
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
+        <color auto="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFC6CFFE"/>
       <color rgb="FFFF7575"/>
       <color rgb="FFDAF9FA"/>
       <color rgb="FF00FF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau2" displayName="Tableau2" ref="A2:J50" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10">
-[...6 lines deleted...]
-    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Phase" dataDxfId="5"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau2" displayName="Tableau2" ref="A2:G47" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9" tableBorderDxfId="7">
+  <autoFilter ref="A2:G47" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G47">
+    <sortCondition ref="B2:B47"/>
+  </sortState>
+  <tableColumns count="7">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Des de Gestion" dataDxfId="6"/>
+    <tableColumn id="20" xr3:uid="{00000000-0010-0000-0000-000014000000}" name="Interne" dataDxfId="5"/>
     <tableColumn id="18" xr3:uid="{00000000-0010-0000-0000-000012000000}" name="N° Agrément" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Ets d'affectation" dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Services d'affectation" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="RTS" dataDxfId="1"/>
-    <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Domaine de l'agrément" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Domaine" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1711,1783 +1477,1223 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:L58"/>
+  <dimension ref="A2:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.140625" style="15" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="21.7109375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="34.140625" style="47" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.42578125" style="48" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="49" customWidth="1"/>
+    <col min="4" max="4" width="32.140625" style="47" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="89.28515625" style="47" customWidth="1"/>
+    <col min="6" max="6" width="39.85546875" style="47" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="41.85546875" style="47" customWidth="1"/>
+    <col min="8" max="8" width="33.7109375" style="4" customWidth="1"/>
+    <col min="9" max="9" width="21.7109375" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" s="8" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:9" s="51" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="E2" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="F2" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="50" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" s="13"/>
+      <c r="H3"/>
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="14"/>
+      <c r="D6" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="15"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="15"/>
+      <c r="H6"/>
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="17">
+        <v>910002250029</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" s="20"/>
+      <c r="H7"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="D2" s="88" t="s">
+      <c r="C16" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="14"/>
+      <c r="D18" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="24"/>
+      <c r="H18"/>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="1" t="s">
+      <c r="C21" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="24"/>
+    </row>
+    <row r="24" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="B24" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="1" t="s">
+      <c r="C24" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="12"/>
+    </row>
+    <row r="25" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" s="29" t="s">
+        <v>103</v>
+      </c>
+      <c r="F32" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33" s="24"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="F34" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" s="24"/>
+      <c r="H36"/>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="F37" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="G37" s="35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="G38" s="35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="D39" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E39" s="38" t="s">
+        <v>135</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="G39" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>137</v>
+      </c>
+      <c r="D40" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="G40" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="11" t="s">
         <v>140</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="D41" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="3">
-[...124 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="C42" s="44" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" s="46" t="s">
+        <v>114</v>
+      </c>
+      <c r="E45" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="E46" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F46" s="43" t="s">
+        <v>104</v>
+      </c>
+      <c r="G46" s="35" t="s">
+        <v>151</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="3">
-[...147 lines deleted...]
-      <c r="J11" s="55" t="s">
+      <c r="C47" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F47" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="K11"/>
-[...1358 lines deleted...]
-      <c r="J58" s="15"/>
+      <c r="G47" s="24"/>
+      <c r="H47"/>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" s="8" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47"/>
+      <c r="B48" s="48"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+    </row>
+    <row r="49" spans="1:7" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="47"/>
+      <c r="B49" s="48"/>
+      <c r="C49" s="49"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+    </row>
+    <row r="50" spans="1:7" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="47"/>
+      <c r="B50" s="48"/>
+      <c r="C50" s="49"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="s/joB96KZhIguvZc+Tq/w4qkmo/d7jaQu367lZnXqMmegzDRI8SHYDhTJum6knMrJhJxepp3f0H122ic2LP40A==" saltValue="qZIEepM6FatwJe29ou56Gg==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
-  <phoneticPr fontId="12" type="noConversion"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GbX6lnzMvDsFdjoGJ0MxEmaKVFhPAJlOfuTn2eGZr847DZDceAORNhTowdVYKq6NHn0tC3SXXi/+/T5tH4+Z7A==" saltValue="Ozh7CSlQ7UfUPVPsGXrVWA==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bio med MTP Nov 2025</vt:lpstr>
+      <vt:lpstr>Bio med MTP Mai 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministère des affaires sociales</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pauline.rebichon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">