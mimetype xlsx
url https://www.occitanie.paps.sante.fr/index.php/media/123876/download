--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,606 +1,645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\INTERNAT-MEDECINE-TOULOUSE\NOV 2025\Affectations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\Affectations Mai 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{501299B1-CFD4-4724-AE9A-FF9530B219A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{372C51DF-15DE-418F-8B7A-3E29B11DEB38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Bio med TLS Nov 2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Bio med TLS Mai 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="152">
   <si>
     <t>Des de Gestion</t>
   </si>
   <si>
-    <t>Promo</t>
-[...1 lines deleted...]
-  <si>
     <t>Identité</t>
   </si>
   <si>
-    <t>Phase</t>
-[...1 lines deleted...]
-  <si>
     <t>Ets d'affectation</t>
   </si>
   <si>
     <t>Services d'affectation</t>
   </si>
   <si>
     <t>RTS</t>
   </si>
   <si>
-    <t>Domaine de l'agrément</t>
-[...4 lines deleted...]
-  <si>
     <t>PHARMA - Biologie Médicale R3C</t>
   </si>
   <si>
+    <t>BEN HADJ Fatma</t>
+  </si>
+  <si>
     <t>MEDECIN - Biologie Médicale R3C</t>
   </si>
   <si>
     <t>OUSSET Léa</t>
   </si>
   <si>
-    <t>STAMBOULI Alexandre</t>
-[...1 lines deleted...]
-  <si>
     <t>ZOKPE Jessica</t>
   </si>
   <si>
     <t>ANDREOLETTI Morgane</t>
   </si>
   <si>
     <t>ARANGO RAMIREZ Angie</t>
   </si>
   <si>
     <t>CARRE Louis</t>
   </si>
   <si>
     <t>CHAOUI Inès</t>
   </si>
   <si>
     <t>EL IDRISSI Hajar</t>
   </si>
   <si>
     <t>FERNANDEZ Manon</t>
   </si>
   <si>
     <t>GUILLEBASTRE Aurore</t>
   </si>
   <si>
     <t>JONCOUR Emma</t>
   </si>
   <si>
     <t>LECRAC Mélanie</t>
   </si>
   <si>
+    <t>MOREL Clarisse</t>
+  </si>
+  <si>
     <t>MOURIER Ashley</t>
   </si>
   <si>
     <t>PETIT Clara</t>
   </si>
   <si>
-    <t>P2</t>
-[...4 lines deleted...]
-  <si>
     <t>CHANOURDIE Lisa</t>
   </si>
   <si>
     <t>BERNARD Fanny</t>
   </si>
   <si>
     <t>EL KARMOUDI Soufiane</t>
   </si>
   <si>
     <t>N° Agrément</t>
   </si>
   <si>
-    <t>Maquette Nbre semestres réputés validés</t>
-[...1 lines deleted...]
-  <si>
     <t>HANNECART Lisa</t>
   </si>
   <si>
     <t>BARON Luc</t>
   </si>
   <si>
     <t>BRUN Marie-Amélie</t>
   </si>
   <si>
     <t>DA HORTA Emma</t>
   </si>
   <si>
     <t>DELLAL Hadjer</t>
   </si>
   <si>
     <t>EL MOHANI Rania</t>
   </si>
   <si>
     <t>FAGET Angelo</t>
   </si>
   <si>
     <t>FLEURY Tim</t>
   </si>
   <si>
     <t>JARLAN Lilian</t>
   </si>
   <si>
-    <t>LE Dinh Thuan</t>
-[...1 lines deleted...]
-  <si>
     <t>LE MEZO Justine</t>
   </si>
   <si>
     <t>LEMAITRE Julien</t>
   </si>
   <si>
+    <t>PEREZ Ondine</t>
+  </si>
+  <si>
+    <t>PERON Morgane</t>
+  </si>
+  <si>
     <t>COULON Emma</t>
   </si>
   <si>
     <t>VU Jean-Pascal</t>
   </si>
   <si>
     <t>REGUER Vincent</t>
   </si>
   <si>
     <t>SIXOU Carla</t>
   </si>
   <si>
     <t>RIFI Noé</t>
   </si>
   <si>
     <t>NAKACHE Léa</t>
   </si>
   <si>
     <t>RIGOUX Alexis</t>
   </si>
   <si>
     <t>ROUSSEAU--PACREAU Karen</t>
   </si>
   <si>
     <t>CALDERAN Camille</t>
   </si>
   <si>
     <t>COUREAU Solène</t>
   </si>
   <si>
     <t>OURLY Alice</t>
   </si>
   <si>
     <t>GIRET Valentin</t>
   </si>
   <si>
     <t>BOUDINAUD Antoine</t>
   </si>
   <si>
+    <t>FST Bio de la reproduction</t>
+  </si>
+  <si>
+    <t>Biologie de la reproduction</t>
+  </si>
+  <si>
+    <t>BOUCINHA Correia Diogo</t>
+  </si>
+  <si>
+    <t>BOUREL Eva</t>
+  </si>
+  <si>
+    <t>CATHRINE Guillaume</t>
+  </si>
+  <si>
+    <t>CHANAUD Cassiopée</t>
+  </si>
+  <si>
+    <t>DESPUJOLS Emma</t>
+  </si>
+  <si>
+    <t>GALTIER Adrien</t>
+  </si>
+  <si>
+    <t>HARDY Charly</t>
+  </si>
+  <si>
+    <t>POURRIÈRE Thibaud</t>
+  </si>
+  <si>
+    <t>SAINT-JALMES Jules</t>
+  </si>
+  <si>
+    <t>SENOUSSI Magda</t>
+  </si>
+  <si>
+    <t>SUDRES Maud</t>
+  </si>
+  <si>
+    <t>TAILLEFER Laurie</t>
+  </si>
+  <si>
+    <t>ZOUANI Chaimaa</t>
+  </si>
+  <si>
+    <t>AROUI Kenza</t>
+  </si>
+  <si>
+    <t>KADIRI Kenza</t>
+  </si>
+  <si>
+    <t>Laboratoire de Biologie médicale</t>
+  </si>
+  <si>
+    <t>Dr COURTADE Henri</t>
+  </si>
+  <si>
+    <t>Dr VASSE/Dr POULAIN Marine</t>
+  </si>
+  <si>
+    <t>NC0000230001</t>
+  </si>
+  <si>
+    <t>RAZ Maxime</t>
+  </si>
+  <si>
+    <t>Biologie médicale (microbiologie)</t>
+  </si>
+  <si>
+    <t>BO0000340003</t>
+  </si>
+  <si>
+    <t>BERRY Antoine</t>
+  </si>
+  <si>
+    <t>MARTEL Valentine</t>
+  </si>
+  <si>
+    <t>CHU HOPITAL DES ENFANTS P. DE VIGUIER</t>
+  </si>
+  <si>
+    <t>MEDECINE DE LA REPRODUCTION</t>
+  </si>
+  <si>
+    <t>LESOURD Florence</t>
+  </si>
+  <si>
+    <t>730001390028</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE ONCOPOLE IUCT</t>
+  </si>
+  <si>
+    <t>LABORATOIRE D'HEMATOLOGIE</t>
+  </si>
+  <si>
+    <t>DE MAS Véronique</t>
+  </si>
+  <si>
+    <t>730004580001</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE PURPAN</t>
+  </si>
+  <si>
+    <t>Médecine de la reproduction</t>
+  </si>
+  <si>
+    <t>LEANDRI Roger</t>
+  </si>
+  <si>
+    <t>730004830009</t>
+  </si>
+  <si>
+    <t>CH ALBI</t>
+  </si>
+  <si>
+    <t>Laboratoire</t>
+  </si>
+  <si>
+    <t>BOIVERT Carole</t>
+  </si>
+  <si>
+    <t>730001390029</t>
+  </si>
+  <si>
+    <t>730001730026</t>
+  </si>
+  <si>
+    <t>LABORATOIRE BACTERIOLOGIE HYGIENE</t>
+  </si>
+  <si>
+    <t>DUBOIS Damien</t>
+  </si>
+  <si>
+    <t>730013620006</t>
+  </si>
+  <si>
+    <t>Etablissement Français du Sang</t>
+  </si>
+  <si>
+    <t>EFS Pyrénées méditerrannée</t>
+  </si>
+  <si>
+    <t>VIEU Guillaume</t>
+  </si>
+  <si>
+    <t>730000410005</t>
+  </si>
+  <si>
+    <t>CH COMMINGES PYRENEES</t>
+  </si>
+  <si>
+    <t>Laboratoire d'analyses médicales</t>
+  </si>
+  <si>
+    <t>DELPECH Marie</t>
+  </si>
+  <si>
+    <t>730001730027</t>
+  </si>
+  <si>
+    <t>LABORATOIRE BACTERIOLOGIE
+HYGIENE</t>
+  </si>
+  <si>
+    <t>Agents infectieux</t>
+  </si>
+  <si>
+    <t>CHU TOULOUSE ONCOPOLE
+IUCT</t>
+  </si>
+  <si>
+    <t>Biologie générale</t>
+  </si>
+  <si>
+    <t>730000860021</t>
+  </si>
+  <si>
+    <t>Parasitologie &amp; Mycologie</t>
+  </si>
+  <si>
+    <t>Médecine de la
+reproduction</t>
+  </si>
+  <si>
     <t>730012800016</t>
   </si>
   <si>
-    <t xml:space="preserve">CHU TOULOUSE PURPAN </t>
-[...14 lines deleted...]
-    <t>DUBOIS Damien</t>
+    <t>Laboratoire de biochimie
+Purpan</t>
+  </si>
+  <si>
+    <t>AUSSEIL Jerome</t>
+  </si>
+  <si>
+    <t>730012820011</t>
+  </si>
+  <si>
+    <t>LABORATOIRE D'IMMUNOLOGIE</t>
+  </si>
+  <si>
+    <t>RENAUDINEAU Yves</t>
+  </si>
+  <si>
+    <t>Hématologie et
+immunologie</t>
+  </si>
+  <si>
+    <t>730016380004</t>
+  </si>
+  <si>
+    <t>Génétique Médicale</t>
+  </si>
+  <si>
+    <t>BIETH Eric</t>
+  </si>
+  <si>
+    <t>Médecine moléculaire,
+génétique et
+pharmacologie</t>
+  </si>
+  <si>
+    <t>INTERCHU CH Pau</t>
+  </si>
+  <si>
+    <t>INTERCHU Pacifique Sud - CH GASTON BOURRET</t>
+  </si>
+  <si>
+    <t>730001020006</t>
+  </si>
+  <si>
+    <t>CH MONTAUBAN</t>
+  </si>
+  <si>
+    <t>Biologie médicale</t>
+  </si>
+  <si>
+    <t>JUVIN Pierre-Yves</t>
+  </si>
+  <si>
+    <t>730000940018</t>
+  </si>
+  <si>
+    <t>Laboratoire de Pharmaco-
+cinétique</t>
+  </si>
+  <si>
+    <t>GANDIA-MAILLY Peggy</t>
+  </si>
+  <si>
+    <t>730004010012</t>
+  </si>
+  <si>
+    <t>CH JEAN ROUGIER CAHORS</t>
+  </si>
+  <si>
+    <t>WILHELM Nathalie</t>
   </si>
   <si>
     <t>730000860022</t>
   </si>
   <si>
-    <t>Parasitologie &amp; Mycologie</t>
-[...226 lines deleted...]
-  <si>
     <t>TO0017030001</t>
   </si>
   <si>
-    <t>Laboratoire Cerballiance Occitanie</t>
-[...11 lines deleted...]
-    <t>GANDIA Peggy</t>
+    <t>CERBALLIANCE OCCITANIE</t>
+  </si>
+  <si>
+    <t>Plateaux techniques Arc
+en Ciel et clinique de
+l'Union</t>
+  </si>
+  <si>
+    <t>ESCUDIE Laurent</t>
+  </si>
+  <si>
+    <t>TO0017040001</t>
+  </si>
+  <si>
+    <t>Pôle Biologie - Anatomie
+et Cytologie
+Pathologiques</t>
+  </si>
+  <si>
+    <t>BROUSSET Pierre</t>
+  </si>
+  <si>
+    <t>INTERCHU PARIS Hopital Foch</t>
+  </si>
+  <si>
+    <t>Domaine</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">VAILLANT </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(ROMAND) </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Anouk</t>
     </r>
   </si>
+  <si>
+    <t>Médecine moléculaire, génétique et pharmacologie</t>
+  </si>
+  <si>
+    <t>Interchu</t>
+  </si>
+  <si>
+    <t>Hématologie et immunologie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INSERM UMRS 1043 Université Toulouse </t>
+  </si>
+  <si>
+    <t>(Equipe 8) Parasito-mycologie</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <strike/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -681,613 +720,500 @@
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Titre 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
-  <dxfs count="15">
+  <dxfs count="12">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...25 lines deleted...]
-      </fill>
       <alignment vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border outline="0">
         <right style="thin">
           <color indexed="64"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor rgb="FF00B050"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor rgb="FF00B050"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
-[...110 lines deleted...]
-          <bgColor auto="1"/>
+          <bgColor rgb="FF00B050"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau1" displayName="Tableau1" ref="B2:K60" totalsRowShown="0" headerRowDxfId="14" dataDxfId="0" headerRowBorderDxfId="13" tableBorderDxfId="12" totalsRowBorderDxfId="11">
-[...2 lines deleted...]
-    <sortCondition ref="B2:B60"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau1" displayName="Tableau1" ref="B2:H63" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
+  <autoFilter ref="B2:H63" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:H63">
+    <sortCondition ref="C2:C63"/>
   </sortState>
-  <tableColumns count="10">
-[...9 lines deleted...]
-    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="Domaine de l'agrément" dataDxfId="1"/>
+  <tableColumns count="7">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Des de Gestion" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Identité" dataDxfId="5"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="N° Agrément" dataDxfId="4"/>
+    <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Ets d'affectation" dataDxfId="3"/>
+    <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="Services d'affectation" dataDxfId="2"/>
+    <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="RTS" dataDxfId="1"/>
+    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="Domaine" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1516,2060 +1442,1718 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:AB60"/>
+  <dimension ref="A2:Y63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="7" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="3.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="34.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="55.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="34.5703125" style="13" customWidth="1"/>
+    <col min="8" max="8" width="30.140625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="37.28515625" style="13" customWidth="1"/>
+    <col min="10" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" s="18" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B2" s="19" t="s">
+    <row r="2" spans="1:25" s="49" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="45"/>
+      <c r="B2" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="19" t="s">
+      <c r="C2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="19" t="s">
+      <c r="D2" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="19" t="s">
+      <c r="F2" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="H2" s="46" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B3" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="G3" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="H3" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="I3" s="2"/>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F4" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="H4" s="23"/>
+      <c r="I4" s="2"/>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B5" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I5" s="1"/>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G6" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B7" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="H7" s="29"/>
+      <c r="I7" s="1"/>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B8" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="1"/>
+    </row>
+    <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H9" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2"/>
+      <c r="V9" s="2"/>
+      <c r="W9" s="2"/>
+      <c r="X9" s="2"/>
+      <c r="Y9" s="2"/>
+    </row>
+    <row r="10" spans="1:25" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2"/>
+      <c r="B10" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="H10" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+      <c r="R10" s="2"/>
+      <c r="S10" s="2"/>
+      <c r="T10" s="2"/>
+      <c r="U10" s="2"/>
+      <c r="V10" s="2"/>
+      <c r="W10" s="2"/>
+      <c r="X10" s="2"/>
+      <c r="Y10" s="2"/>
+    </row>
+    <row r="11" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2"/>
+      <c r="B11" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H11" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="S11" s="2"/>
+      <c r="T11" s="2"/>
+      <c r="U11" s="2"/>
+      <c r="V11" s="2"/>
+      <c r="W11" s="2"/>
+      <c r="X11" s="2"/>
+      <c r="Y11" s="2"/>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B12" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="G12" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2"/>
+      <c r="V12" s="2"/>
+      <c r="W12" s="2"/>
+      <c r="X12" s="2"/>
+      <c r="Y12" s="2"/>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B13" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H13" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="S13" s="2"/>
+      <c r="T13" s="2"/>
+      <c r="U13" s="2"/>
+      <c r="V13" s="2"/>
+      <c r="W13" s="2"/>
+      <c r="X13" s="2"/>
+      <c r="Y13" s="2"/>
+    </row>
+    <row r="14" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="H14" s="29"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+      <c r="R14" s="2"/>
+      <c r="S14" s="2"/>
+      <c r="T14" s="2"/>
+      <c r="U14" s="2"/>
+      <c r="V14" s="2"/>
+      <c r="W14" s="2"/>
+      <c r="X14" s="2"/>
+      <c r="Y14" s="2"/>
+    </row>
+    <row r="15" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="S15" s="2"/>
+      <c r="T15" s="2"/>
+      <c r="U15" s="2"/>
+      <c r="V15" s="2"/>
+      <c r="W15" s="2"/>
+      <c r="X15" s="2"/>
+      <c r="Y15" s="2"/>
+    </row>
+    <row r="16" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H16" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="U16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+    </row>
+    <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+    </row>
+    <row r="18" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="24">
+        <v>730013780012</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="U18" s="2"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2"/>
+    </row>
+    <row r="19" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8"/>
+      <c r="B19" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H19" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8"/>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="8"/>
+      <c r="U19" s="8"/>
+      <c r="V19" s="8"/>
+      <c r="W19" s="8"/>
+      <c r="X19" s="8"/>
+      <c r="Y19" s="8"/>
+    </row>
+    <row r="20" spans="1:25" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10"/>
+      <c r="B20" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H20" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B21" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="G21" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="H21" s="29"/>
+      <c r="I21" s="1"/>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B22" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H22" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="I22" s="1"/>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B23" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I23" s="1"/>
+    </row>
+    <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="H24" s="29"/>
+      <c r="I24" s="1"/>
+    </row>
+    <row r="25" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="H25" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="I25" s="1"/>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B26" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="F2" s="19" t="s">
-[...14 lines deleted...]
-      <c r="K2" s="19" t="s">
+      <c r="D26" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="H26" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="I26" s="1"/>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B27" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="F27" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="G27" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="H27" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I27" s="1"/>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B28" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H28" s="26"/>
+      <c r="I28" s="1"/>
+    </row>
+    <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="G29" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="H29" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="I29" s="1"/>
+    </row>
+    <row r="30" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H30" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I30" s="1"/>
+    </row>
+    <row r="31" spans="1:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H31" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I31" s="1"/>
+    </row>
+    <row r="32" spans="1:25" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="10"/>
+      <c r="B32" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G32" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H32" s="26"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B33" s="14" t="s">
         <v>7</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="C33" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G33" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="H33" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I33" s="1"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B34" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H34" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I34" s="1"/>
+    </row>
+    <row r="35" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="B35" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="I35" s="1"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B36" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="H36" s="26"/>
+      <c r="I36" s="1"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B37" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="I37" s="1"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B38" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G38" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="H38" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="I38" s="1"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B39" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="E39" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" s="26"/>
+      <c r="I39" s="1"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B40" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="E40" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="F40" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="G40" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="H40" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="I40" s="1"/>
+    </row>
+    <row r="41" spans="1:9" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="12"/>
+      <c r="B41" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H41" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G42" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="H42" s="26"/>
+    </row>
+    <row r="43" spans="1:9" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="10"/>
+      <c r="B43" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F43" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="H43" s="29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="H44" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="I44" s="1"/>
+    </row>
+    <row r="45" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F45" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H45" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E46" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G46" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H46" s="29"/>
+    </row>
+    <row r="47" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47" s="24">
+        <v>760002860001</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="G47" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="H47" s="29"/>
+    </row>
+    <row r="48" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E49" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F49" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G49" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="H49" s="26"/>
+    </row>
+    <row r="50" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E50" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H50" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="51" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="E3" s="3">
+      <c r="D51" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F51" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G51" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="H51" s="29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F52" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G52" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="H52" s="29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="G53" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F54" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G54" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H54" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G55" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H55" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G56" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H56" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G57" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H57" s="29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E58" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="G58" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H58" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E59" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G59" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H59" s="26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E60" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G60" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="H60" s="26"/>
+    </row>
+    <row r="61" spans="2:8" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="B61" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...39 lines deleted...]
-      <c r="I4" s="9" t="s">
+      <c r="C61" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F61" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="G61" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="H61" s="26" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="G62" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="H62" s="29"/>
+    </row>
+    <row r="63" spans="2:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="F63" s="25" t="s">
         <v>83</v>
       </c>
-      <c r="J4" s="9" t="s">
-[...578 lines deleted...]
-      <c r="I20" s="9" t="s">
+      <c r="G63" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H63" s="26" t="s">
         <v>109</v>
       </c>
-      <c r="J20" s="2" t="s">
-[...1285 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Y0jMIajQ71Rb5DGNYt7Xe5h+N/q319eXqyw6msEhsKgf/b+dFjSXstdi4rcTqgAIvpOHZNaCD2OHgABERNv76A==" saltValue="ztYneSO8zJ3PgVtnRcziBg==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7DpdyENooqFbynvsup9UZqaumzVushnKXcZ5mBreS4Vl1PswkVSpaGEzhdXVqrvfF1b5y68F0Wbhlsh+wHw4kA==" saltValue="FTS1OpdSxVFdQ3K/JrtaPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bio med TLS Nov 2025</vt:lpstr>
+      <vt:lpstr>Bio med TLS Mai 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministère des affaires sociales</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pauline.rebichon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">