--- v1 (2026-02-13)
+++ v2 (2026-05-24)
@@ -4,116 +4,111 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\NOV 2025\Affectation NOV 25 Bio et PH Mtp et ODONTO 2G\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\Documents\6-PAPS\Affectations Mai 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E75FD43B-37E4-42FF-AED1-4F00720BDCBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A112F76A-36EF-4477-B2BC-B2E49040E0D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="m6WofWgYn2IanXj5J918DQP+jaFf3bsNdmrXM/oIcMETOrRlE9oetbcd2oYp2O9Lu8uwLOYXeu9/shX4qoDzJA==" workbookSaltValue="O5GHwyts4VPc31zTdU6pNQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ODONTO Montpellier" sheetId="4" r:id="rId1"/>
     <sheet name="ODONTO Marseille" sheetId="2" r:id="rId2"/>
     <sheet name="ODONTO Nice" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="82">
   <si>
     <t>Identité</t>
   </si>
   <si>
     <t>Des de Gestion</t>
   </si>
   <si>
     <t>N° du TS</t>
   </si>
   <si>
-    <t>Promo</t>
-[...1 lines deleted...]
-  <si>
     <t>Ets d'affectation</t>
   </si>
   <si>
     <t>Services d'affectation</t>
   </si>
   <si>
     <t>RTS</t>
   </si>
   <si>
     <t>Orthodontie dento-faciale (ODF)</t>
   </si>
   <si>
     <t>Médecine bucco-dentaire (MBD)</t>
   </si>
   <si>
-    <t>Nbre semestres réputés validés</t>
-[...1 lines deleted...]
-  <si>
     <t>Sagnard Laura</t>
   </si>
   <si>
     <t>Pagès Noemie</t>
   </si>
   <si>
     <t>Grimaud Eva</t>
   </si>
   <si>
     <t>Mezgueldi Sana</t>
   </si>
   <si>
     <t>Hacquart Julie</t>
   </si>
   <si>
     <t>Hessloehl Nadège</t>
   </si>
   <si>
     <t>Mallem Anissa</t>
   </si>
   <si>
     <t>Buisson Philippine</t>
   </si>
   <si>
     <t>Carreau Constance</t>
@@ -184,166 +179,163 @@
   <si>
     <t>Blanié Alix</t>
   </si>
   <si>
     <t>Maurizi Marie</t>
   </si>
   <si>
     <t>Faruch Bryan</t>
   </si>
   <si>
     <t>Pierre Salomé</t>
   </si>
   <si>
     <t>Morel Samuel</t>
   </si>
   <si>
     <t>Lifszyc Sonia</t>
   </si>
   <si>
     <t>N° Agrément</t>
   </si>
   <si>
     <t>Monduc Louna</t>
   </si>
   <si>
-    <t>Nbre semestres Liste d'appel</t>
+    <t>Guerfali Sofia</t>
+  </si>
+  <si>
+    <t>Leguevaques Marine</t>
+  </si>
+  <si>
+    <t>Bacis Paul</t>
+  </si>
+  <si>
+    <t>Bertonnet Aurore</t>
+  </si>
+  <si>
+    <t>Garcin Karla-Inès</t>
+  </si>
+  <si>
+    <t>Laudicina Florian</t>
+  </si>
+  <si>
+    <t>Pepiot Claire</t>
+  </si>
+  <si>
+    <t>le Cleuziat Jules</t>
+  </si>
+  <si>
+    <t>Garros Clara</t>
+  </si>
+  <si>
+    <t>Garrouste Yanis</t>
+  </si>
+  <si>
+    <t>Seugnet Jane</t>
+  </si>
+  <si>
+    <t>Lelarge Alison</t>
+  </si>
+  <si>
+    <t>Moulin Bastian</t>
+  </si>
+  <si>
+    <t>Pahun Paul</t>
+  </si>
+  <si>
+    <t>Reynaud Florian</t>
+  </si>
+  <si>
+    <t>Rougane Ivanka</t>
+  </si>
+  <si>
+    <t>Wolter Anne</t>
+  </si>
+  <si>
+    <t>El Baz Ariel</t>
+  </si>
+  <si>
+    <t>le Guilloux Clémence</t>
+  </si>
+  <si>
+    <t>Delaplace Thomas</t>
+  </si>
+  <si>
+    <t>MO0018190001</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER</t>
+  </si>
+  <si>
+    <t>Service Odontologie MBD - Centre de soins dentaires Madeleine-Françoise Calais</t>
+  </si>
+  <si>
+    <t>LEVALLOIS Bernard</t>
+  </si>
+  <si>
+    <t>MO0018200001</t>
+  </si>
+  <si>
+    <t>Service Odontologie ODF - Centre de soins dentaires Madeleine-Françoise Calais</t>
+  </si>
+  <si>
+    <t>BARTHELEMI Stéphane</t>
+  </si>
+  <si>
+    <t>APHM TIMONE ADULTES</t>
+  </si>
+  <si>
+    <t>SERVICE D'ORTHOPEDIE DENTO-FACIALE</t>
+  </si>
+  <si>
+    <t>LE GALL Michel</t>
+  </si>
+  <si>
+    <t>Service de réhabilitations orales et chirurgicales</t>
   </si>
   <si>
     <t>RUQUET Michel</t>
   </si>
   <si>
-    <t>LEVALLOIS Bernard</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">CHU NICE </t>
   </si>
   <si>
+    <t>Service d'Odontologie MBD</t>
+  </si>
+  <si>
     <t xml:space="preserve">LASSAUZAY Claire </t>
   </si>
   <si>
-    <t>MO0018190001</t>
-[...71 lines deleted...]
-    <t>SERVICE ODONTOLOGIE ODF</t>
+    <t>Service d'Odontologie ODF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -449,57 +441,50 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -689,51 +674,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -845,274 +830,235 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="37">
+  <dxfs count="32">
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
@@ -1166,99 +1112,55 @@
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...19 lines deleted...]
-      </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
-        <top style="thin">
-[...21 lines deleted...]
-        </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
@@ -1311,224 +1213,214 @@
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...17 lines deleted...]
-    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...36 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
@@ -1638,110 +1530,56 @@
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...25 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
@@ -1841,97 +1679,94 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau1" displayName="Tableau1" ref="A1:H22" totalsRowShown="0" headerRowDxfId="36" dataDxfId="34" headerRowBorderDxfId="35" tableBorderDxfId="33" totalsRowBorderDxfId="32">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="D1:D22"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau1" displayName="Tableau1" ref="A1:F22" totalsRowShown="0" headerRowDxfId="31" dataDxfId="29" headerRowBorderDxfId="30" tableBorderDxfId="28" totalsRowBorderDxfId="27">
+  <autoFilter ref="A1:F22" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F22">
+    <sortCondition ref="A1:A22"/>
   </sortState>
-  <tableColumns count="8">
-[...7 lines deleted...]
-    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="RTS" dataDxfId="24"/>
+  <tableColumns count="6">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Des de Gestion" dataDxfId="26"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Identité" dataDxfId="25"/>
+    <tableColumn id="17" xr3:uid="{00000000-0010-0000-0000-000011000000}" name="N° Agrément" dataDxfId="24"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Ets d'affectation" dataDxfId="23"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Services d'affectation" dataDxfId="22"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="RTS" dataDxfId="21"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tableau2" displayName="Tableau2" ref="A1:H26" totalsRowShown="0" headerRowDxfId="23" headerRowBorderDxfId="22" tableBorderDxfId="21" totalsRowBorderDxfId="20">
-[...1 lines deleted...]
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H26">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tableau2" displayName="Tableau2" ref="A1:F26" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16">
+  <autoFilter ref="A1:F26" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F26">
     <sortCondition ref="A1:A26"/>
   </sortState>
-  <tableColumns count="8">
-[...7 lines deleted...]
-    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0100-00000B000000}" name="RTS" dataDxfId="12"/>
+  <tableColumns count="6">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Des de Gestion" dataDxfId="15"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Identité" dataDxfId="14"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0100-000008000000}" name="N° du TS" dataDxfId="13"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0100-000009000000}" name="Ets d'affectation" dataDxfId="12"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0100-00000A000000}" name="Services d'affectation" dataDxfId="11"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0100-00000B000000}" name="RTS" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tableau3" displayName="Tableau3" ref="A1:H12" totalsRowShown="0" headerRowDxfId="11" headerRowBorderDxfId="10" tableBorderDxfId="9" totalsRowBorderDxfId="8">
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0200-000007000000}" name="Nbre semestres réputés validés" dataDxfId="4"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Tableau3" displayName="Tableau3" ref="A1:F12" totalsRowShown="0" headerRowDxfId="9" headerRowBorderDxfId="8" tableBorderDxfId="7" totalsRowBorderDxfId="6">
+  <autoFilter ref="A1:F12" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F12">
+    <sortCondition ref="A1:A12"/>
+  </sortState>
+  <tableColumns count="6">
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Des de Gestion" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Identité" dataDxfId="4"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0200-000008000000}" name="N° du TS" dataDxfId="3"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0200-000009000000}" name="Ets d'affectation" dataDxfId="2"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0200-00000A000000}" name="Services d'affectation" dataDxfId="1"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0200-00000B000000}" name="RTS" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2172,1743 +2007,1359 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" customWidth="1"/>
-    <col min="2" max="2" width="15.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="74.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="3" t="s">
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F8" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F9" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E16" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="E1" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H2" s="1" t="s">
+      <c r="C18" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="12" t="s">
         <v>50</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="H4" s="24" t="s">
+      <c r="C20" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="12" t="s">
         <v>51</v>
       </c>
-    </row>
-[...423 lines deleted...]
-      <c r="C21" s="14" t="s">
+      <c r="C21" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="D21" s="44">
-[...41 lines deleted...]
-    <row r="23" spans="1:8" s="33" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E21" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:6" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" s="37" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="1:6" s="26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:6" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30"/>
-      <c r="H30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nQ+oSp0zInp4Vv/Ab316LyHkpWB4t91GRX33GNATsBrdC8uGuH+NUF/Vbo0xakPQ7gKha5u/YxEuO1jcYRIKPg==" saltValue="nUrnblXEFi3SiIVhcb7trA==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
-  <phoneticPr fontId="25" type="noConversion"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qBmWUrjVzeWuUi3iZchE86RKB6fxNhjs7p/JpwLjW84iyI5j3HIIloROIroczuAQSDMObnEG5P9khgpiGE31qg==" saltValue="kECcagU5sAa00QnQIsEYEQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
+  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="13" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="3" t="s">
-[...16 lines deleted...]
-      <c r="E2" s="10">
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2" s="10">
         <v>43001933</v>
       </c>
+      <c r="D2" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>76</v>
+      </c>
       <c r="F2" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="C3" s="10">
+        <v>43001933</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H2" s="6" t="s">
-[...16 lines deleted...]
-      <c r="E3" s="10">
+      <c r="C4" s="10">
         <v>43001933</v>
       </c>
-      <c r="F3" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D4" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="10">
+        <v>43001933</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="10">
+        <v>43001933</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="10">
+        <v>43001933</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="40">
-[...106 lines deleted...]
-      <c r="E8" s="11">
+      <c r="C18" s="11">
         <v>76000881</v>
       </c>
-      <c r="F8" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C9" s="49" t="s">
+      <c r="D18" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="11">
+        <v>76000881</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="15">
-[...2 lines deleted...]
-      <c r="E9" s="11">
+      <c r="C25" s="11">
         <v>76000881</v>
       </c>
-      <c r="F9" s="6" t="s">
-[...22 lines deleted...]
-      <c r="E10" s="11">
+      <c r="D25" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="11">
         <v>76000881</v>
       </c>
-      <c r="F10" s="6" t="s">
-[...250 lines deleted...]
-      <c r="C20" s="28" t="s">
+      <c r="D26" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="40">
-[...22 lines deleted...]
-      <c r="C21" s="28" t="s">
+      <c r="E26" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D21" s="40">
-[...22 lines deleted...]
-      <c r="C22" s="28" t="s">
+      <c r="F26" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="40">
-[...117 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XBgk2+Wnuff3UyvaUVLLApY51xyp5rnxgbHcxiLcpe3/ZxT1EBAIoQEmchCx6fLiruwQbOHVyHa0WOsWzgpZzA==" saltValue="l7zrNaV1but98d+Ex39crQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
-  <phoneticPr fontId="25" type="noConversion"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+p2IYhZ+6A6EhIw108uLo0DKKBMZRpSqtBlFx96Q/Lg7hBBkIful8VELQ22SSrrVbXsbL+wP4B+PEoqQUFMbJw==" saltValue="H1g0XEclKkCSgaCgrgKa1A==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
+  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23:E24"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="24.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="2"/>
+    <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="3" t="s">
-[...16 lines deleted...]
-      <c r="E2" s="11">
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" s="11">
         <v>43001376</v>
       </c>
+      <c r="D2" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="F2" s="6" t="s">
-        <v>58</v>
-[...21 lines deleted...]
-      <c r="E3" s="11">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="11">
         <v>43001376</v>
       </c>
+      <c r="D3" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="F3" s="6" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      <c r="A4" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="31">
-[...8 lines deleted...]
-      <c r="E4" s="11">
+      <c r="B4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="11">
         <v>43001376</v>
       </c>
+      <c r="D4" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="F4" s="6" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      <c r="A5" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="31">
-[...8 lines deleted...]
-      <c r="E5" s="11">
+      <c r="B5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="11">
         <v>43001376</v>
       </c>
+      <c r="D5" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>79</v>
+      </c>
       <c r="F5" s="6" t="s">
-        <v>58</v>
-[...15 lines deleted...]
-      <c r="C6" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="11">
+        <v>43001376</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="11">
+        <v>43001376</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="11">
+        <v>43001376</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="11">
+        <v>43001376</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="15">
-[...2 lines deleted...]
-      <c r="E6" s="11">
+      <c r="C10" s="11">
         <v>43001376</v>
       </c>
-      <c r="F6" s="6" t="s">
-[...22 lines deleted...]
-      <c r="E7" s="11">
+      <c r="D10" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="11">
         <v>43001376</v>
       </c>
-      <c r="F7" s="6" t="s">
-[...22 lines deleted...]
-      <c r="E8" s="11">
+      <c r="D11" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="26" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="11">
         <v>43001376</v>
       </c>
-      <c r="F8" s="6" t="s">
-[...68 lines deleted...]
-      <c r="C11" s="28" t="s">
+      <c r="D12" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="D11" s="15">
-[...49 lines deleted...]
-      <c r="H14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gUGChlPwpRKa63uWufTtDamU/U9hf+UW4mDNLYdzJUPs6ow09eZdS3YNeivDW/DHOvmzOLTBSyP3+T15x8Kp+Q==" saltValue="o74WGsmkqr2o5gM1nvPwgA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <phoneticPr fontId="25" type="noConversion"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jpH/n7F29TmbNI9/v0QgHnz/ltkp33e/EYsxfDUsJVCPT2Qw/Q1IOcY5byiqxlcLEJFMTSpSUvMm+vTZoOyTEQ==" saltValue="jrtB6YdpeAG/iAiw3qT79g==" spinCount="100000" sheet="1" objects="1" scenarios="1" sort="0" autoFilter="0"/>
+  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>