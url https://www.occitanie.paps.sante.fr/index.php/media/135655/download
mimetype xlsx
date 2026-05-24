--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,235 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\PAPS\MONTPELLIER\NOV 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\PAPS\MONTPELLIER\MAI 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4EA5AB1-2577-4DB5-AE27-9EFEE4A59226}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C874E333-40D5-462B-8457-C4DA6DC3D08B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Medecins des armées" sheetId="7" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Medecins des armées'!$A$7:$I$22</definedName>
     <definedName name="FormationValues">[1]Formations!$A$2:$A$114</definedName>
     <definedName name="IndicationValues">[1]Indications!$B$2:$B$24</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="61">
   <si>
     <t>Lieu de stage/Service</t>
   </si>
   <si>
     <t>N° Agrément</t>
   </si>
   <si>
     <t>Responsable du terrain de stage</t>
   </si>
   <si>
     <t xml:space="preserve">DES </t>
   </si>
   <si>
     <t>Phase Socle</t>
   </si>
   <si>
     <t>Phase Appro</t>
   </si>
   <si>
     <t>1er semestre agrément</t>
   </si>
   <si>
     <t>Dernier semestre agrément (inclus)</t>
   </si>
   <si>
     <t>Dr BERRY  Xavier - Nîmes</t>
   </si>
   <si>
     <t>Médecin des armées</t>
   </si>
   <si>
     <t>MEDECINE GENERALE</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
-    <t>Dr LEROY Pierre - Nîmes-Garons</t>
-[...1 lines deleted...]
-  <si>
     <t>MO001615</t>
   </si>
   <si>
     <t>Dr DEZILE Julien - Nîmes-Chabrières</t>
   </si>
   <si>
     <t>MO001606</t>
   </si>
   <si>
-    <t>Dr GUICHARD Jérémy - Laudun</t>
-[...1 lines deleted...]
-  <si>
     <t>MO001607</t>
   </si>
   <si>
-    <t>MO001608</t>
-[...4 lines deleted...]
-  <si>
     <t>MO001609</t>
   </si>
   <si>
     <t>Dr NOEL Nicolas - Montpellier</t>
   </si>
   <si>
     <t>MO001616</t>
   </si>
   <si>
     <t>Dr BAUER Barbara - Nîmes Chabrières</t>
   </si>
   <si>
     <t>MO001610</t>
   </si>
   <si>
-    <t>Dr LEQUESNE Claire - Nîmes Garrigues</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr SANTI Laetitia - Laudun</t>
   </si>
   <si>
     <t>MO001612</t>
   </si>
   <si>
-    <t>Dr BLANC Pierre-Antoine - Laudun-l'Ardoise</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr TELLO Gaëlle - Collioure</t>
   </si>
   <si>
-    <t>Dr COQUEBLIN LENFANT Adeline - Nîmes Garrigues</t>
-[...1 lines deleted...]
-  <si>
     <t>MO001614</t>
   </si>
   <si>
-    <t>Dr BOSTANCI Kévin - La Cavalerie</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr DEMANGE Geoffrey - Nîmes</t>
   </si>
   <si>
     <t>MO001634</t>
   </si>
   <si>
     <t>MO001633</t>
   </si>
   <si>
     <t>MO001667</t>
   </si>
   <si>
     <t>Dr GODRON Jean - La Cavalerie</t>
   </si>
   <si>
     <t>N° Terrain</t>
   </si>
   <si>
     <t>MO0016330001</t>
   </si>
   <si>
     <t>MO0016150001</t>
   </si>
   <si>
     <t>MO0016060001</t>
   </si>
   <si>
     <t>MO0016070001</t>
   </si>
   <si>
-    <t>MO0016080001</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0016090001</t>
   </si>
   <si>
     <t>MO0016160001</t>
   </si>
   <si>
     <t>MO0016100001</t>
   </si>
   <si>
-    <t>MO0016110001</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0016120001</t>
   </si>
   <si>
-    <t>MO0016130001</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0016340001</t>
   </si>
   <si>
     <t>MO0016140001</t>
   </si>
   <si>
     <t>MO0016670001</t>
   </si>
   <si>
     <t>Agréments Armées - Subdivision Montpellier</t>
   </si>
   <si>
     <t>Dr GERARD Julien - Mont Louis</t>
   </si>
   <si>
     <t>MO001736</t>
   </si>
   <si>
     <t>MO0017360001</t>
   </si>
   <si>
     <t>Dr MISCHLER Rémi - Collioure</t>
   </si>
   <si>
     <t>MO0018230001</t>
@@ -237,51 +199,63 @@
   <si>
     <t>MO001823</t>
   </si>
   <si>
     <t>Dr CHADELAUD Fabien - La Cavelerie</t>
   </si>
   <si>
     <t>Dr CHAMELAT Clementine - Montpellier</t>
   </si>
   <si>
     <t>Dr SAISON-SCHREVERE Laure - Nîmes Garrigues</t>
   </si>
   <si>
     <t>MO001824</t>
   </si>
   <si>
     <t>MO0018240001</t>
   </si>
   <si>
     <t>MO001825</t>
   </si>
   <si>
     <t>MO0018250001</t>
   </si>
   <si>
-    <t>MAJ : 23/07/2025</t>
+    <t>MAJ : 08/04/2026</t>
+  </si>
+  <si>
+    <t>Dr LEROY Pierre - Nîmes-Garrigues</t>
+  </si>
+  <si>
+    <t>Dr GUICHARD Jérémy - Nîmes-Chabrières</t>
+  </si>
+  <si>
+    <t>Dr PERRIER Marie-Solène - Laudun</t>
+  </si>
+  <si>
+    <t>Dr COQUEBLIN LENFANT Adeline - Nîmes Garons</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1581,85 +1555,85 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="27.42578125" customWidth="1"/>
     <col min="4" max="4" width="37.42578125" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="31"/>
       <c r="B2" s="31" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="31"/>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
@@ -1674,656 +1648,569 @@
       <c r="B5" s="31"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="26"/>
       <c r="B6" s="26"/>
       <c r="C6" s="26"/>
       <c r="D6" s="26"/>
       <c r="E6" s="26"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
     </row>
     <row r="7" spans="1:9" ht="48" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A8" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D8" s="4" t="s">
+      <c r="A8" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="6" t="s">
-[...9 lines deleted...]
-        <v>47058</v>
+      <c r="F8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="13">
+        <v>44866</v>
+      </c>
+      <c r="I8" s="35">
+        <v>46508</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="A9" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="B9" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="E9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F9" s="11" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="13">
+      <c r="F9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="15">
         <v>44866</v>
       </c>
-      <c r="I9" s="35">
+      <c r="I9" s="37">
         <v>46508</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="36" t="s">
+      <c r="A10" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="36" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="14" t="s">
+      <c r="C10" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="15">
+      <c r="F10" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="13">
         <v>44866</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="35">
         <v>46508</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="38" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="C11" s="34" t="s">
+        <v>35</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="13">
         <v>44866</v>
       </c>
       <c r="I11" s="35">
         <v>46508</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="39" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D12" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="15">
         <v>44866</v>
       </c>
       <c r="I12" s="37">
         <v>46508</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="34" t="s">
-        <v>46</v>
+      <c r="C13" s="40" t="s">
+        <v>37</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E13" s="10" t="s">
+      <c r="E13" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="F13" s="11" t="s">
-[...9 lines deleted...]
-        <v>46508</v>
+      <c r="F13" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" s="20">
+        <v>45231</v>
+      </c>
+      <c r="I13" s="41">
+        <v>46874</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A14" s="14" t="s">
+      <c r="A14" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="39" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="16" t="s">
+      <c r="C14" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="E14" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="6" t="s">
-[...9 lines deleted...]
-        <v>46508</v>
+      <c r="F14" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="20">
+        <v>45231</v>
+      </c>
+      <c r="I14" s="41">
+        <v>46874</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="8">
+        <v>45231</v>
+      </c>
+      <c r="I15" s="33">
+        <v>46874</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="9" t="s">
+      <c r="C16" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="17" t="s">
+      <c r="E16" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="F15" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H15" s="20">
+      <c r="F16" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="20">
         <v>45231</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I16" s="21">
         <v>46874</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D16" s="4" t="s">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="25">
+        <v>91001360</v>
+      </c>
+      <c r="C17" s="32">
+        <v>910013600005</v>
+      </c>
+      <c r="D17" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="E17" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F16" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="8">
+      <c r="F17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="8">
         <v>45231</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I17" s="33">
         <v>46874</v>
       </c>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="24" t="s">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="40" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="9" t="s">
+      <c r="C18" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E17" s="17" t="s">
+      <c r="E18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F17" s="18" t="s">
-[...38 lines deleted...]
-        <v>46874</v>
+      <c r="F18" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="8">
+        <v>45413</v>
+      </c>
+      <c r="I18" s="33">
+        <v>47058</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="8">
-        <v>45231</v>
+        <v>45597</v>
       </c>
       <c r="I19" s="33">
-        <v>46874</v>
+        <v>47239</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="24" t="s">
-        <v>32</v>
+      <c r="A20" s="40" t="s">
+        <v>29</v>
       </c>
       <c r="B20" s="40" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C20" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="30">
+        <v>45597</v>
+      </c>
+      <c r="I20" s="42">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="44">
+        <v>45962</v>
+      </c>
+      <c r="I21" s="33">
+        <v>47604</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="D20" s="22" t="s">
+      <c r="D22" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E20" s="17" t="s">
+      <c r="E22" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F20" s="18" t="s">
-[...19 lines deleted...]
-      <c r="C21" s="14" t="s">
+      <c r="F22" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="30">
+        <v>45962</v>
+      </c>
+      <c r="I22" s="33">
+        <v>47604</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="D21" s="4" t="s">
+      <c r="C23" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E21" s="5" t="s">
+      <c r="E23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="F21" s="6" t="s">
-[...22 lines deleted...]
-      <c r="D22" s="45" t="s">
+      <c r="F23" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="44">
+        <v>45962</v>
+      </c>
+      <c r="I23" s="33">
+        <v>47604</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="25">
+        <v>76000456</v>
+      </c>
+      <c r="C24" s="32">
+        <v>760004560002</v>
+      </c>
+      <c r="D24" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="27" t="s">
+      <c r="E24" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F22" s="28" t="s">
-[...63 lines deleted...]
-      <c r="H24" s="44">
+      <c r="F24" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="30">
         <v>45962</v>
       </c>
       <c r="I24" s="33">
-        <v>11079</v>
-[...86 lines deleted...]
-        <v>11079</v>
+        <v>47604</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ceWpgK3bwCpLahwR5gpws8vYPDmV0pXx8hO42SbA/V2sR0Ysv23r2lVEL6rvEyzjgFw9+RHfRySv6bmy7Yci4g==" saltValue="yUHR6IYO4oKXSMBHBnqOHg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
+  <sheetProtection selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
   <autoFilter ref="A7:I22" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <conditionalFormatting sqref="A7:I7">
     <cfRule type="colorScale" priority="1">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF7128"/>
         <color rgb="FFFFEF9C"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -2334,25 +2221,54 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Medecins des armées</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HRMO, Fanny (ARS-OC/DPR/FORMATION PS PHARMACIE BIOLOGIE)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-04-08T11:37:23Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>7261dcba-4b39-4a31-aac8-4e9e2ebd7e5f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>