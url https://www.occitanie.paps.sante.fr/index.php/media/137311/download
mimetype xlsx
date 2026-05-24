--- v1 (2025-12-29)
+++ v2 (2026-05-24)
@@ -1,268 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\PAPS\MONTPELLIER\NOV 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\DPR\INTERNATS\PAPS\MONTPELLIER\MAI 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C82D7451-24A2-4DB2-B4FA-0B2515445599}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{572207B9-5ED6-42BC-BCCF-E627271C27DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="x02eVpPIEzKkcp0gxbBKeOMqWCeg1p9gJat6IrEv3CVffRmZ9sMEViZMKXn7yBv67KpwjhxYjoXTLQIDYmzSQg==" workbookSaltValue="n0xfLaF1t2ErMdGpRqp5hg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Médecine toutes spé" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Médecine toutes spé'!$A$7:$F$1430</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Médecine toutes spé'!$A$7:$F$1411</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7723" uniqueCount="3192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8130" uniqueCount="2934">
   <si>
     <t>Des de Gestion</t>
   </si>
   <si>
     <t>Identité</t>
   </si>
   <si>
     <t>N° Agrément</t>
   </si>
   <si>
     <t>Ets d'affectation</t>
   </si>
   <si>
     <t>RTS</t>
   </si>
   <si>
     <t>Allergologie</t>
   </si>
   <si>
     <t>Ayeb Selsabil</t>
   </si>
   <si>
-    <t>Saadi Sérine</t>
-[...1 lines deleted...]
-  <si>
     <t>Anapath</t>
   </si>
   <si>
     <t>Ast Clara</t>
   </si>
   <si>
     <t>Mesnard Kevin</t>
   </si>
   <si>
     <t>Rouault Mehiti</t>
   </si>
   <si>
     <t>Abdou Mhoussine Zyad</t>
   </si>
   <si>
     <t>Auche Emilie</t>
   </si>
   <si>
     <t>Bouix Arnaud</t>
   </si>
   <si>
     <t>Hyvert Pauline</t>
   </si>
   <si>
-    <t>Dovin Camille</t>
-[...4 lines deleted...]
-  <si>
     <t>Anesthésie-Réa</t>
   </si>
   <si>
-    <t>Boukebal Imen</t>
-[...37 lines deleted...]
-  <si>
     <t>de Lestrange Nicolas</t>
   </si>
   <si>
-    <t>Desbordes Camille</t>
-[...16 lines deleted...]
-  <si>
     <t>Naudet-Lasserre Arthur</t>
   </si>
   <si>
-    <t>Roger Corentin</t>
-[...1 lines deleted...]
-  <si>
     <t>Sirvent Marie</t>
   </si>
   <si>
-    <t>Thomas-Allamand Marie</t>
-[...7 lines deleted...]
-  <si>
     <t>Bibollet Guillaume</t>
   </si>
   <si>
     <t>Calamand Camille</t>
   </si>
   <si>
     <t>Carrubba Mathilde</t>
   </si>
   <si>
     <t>Carson James</t>
   </si>
   <si>
     <t>Chebbaki Haddi Emile</t>
   </si>
   <si>
-    <t>Danvy Thorsten</t>
-[...1 lines deleted...]
-  <si>
     <t>Dumont Mahaut</t>
   </si>
   <si>
     <t>El Attar Julie</t>
   </si>
   <si>
-    <t>Esnault Lucie</t>
-[...1 lines deleted...]
-  <si>
     <t>Ferron Emmanuelle</t>
   </si>
   <si>
     <t>Filloleau Julie</t>
   </si>
   <si>
     <t>Garat Emile</t>
   </si>
   <si>
-    <t>Gautier Mailys</t>
-[...4 lines deleted...]
-  <si>
     <t>Mathieu Carla</t>
   </si>
   <si>
     <t>Moingeon Elise</t>
   </si>
   <si>
     <t>Nairv Hugo</t>
   </si>
   <si>
     <t>Stock Lucas</t>
   </si>
   <si>
     <t>Tardy Nicolas</t>
   </si>
   <si>
     <t>Aupérin Naëma</t>
   </si>
   <si>
     <t>Battilana Enzo</t>
   </si>
   <si>
     <t>Berthoud Francois</t>
   </si>
   <si>
     <t>Bonte Clementine</t>
@@ -270,1124 +180,695 @@
   <si>
     <t>Burgan Marc</t>
   </si>
   <si>
     <t>Médecine interne</t>
   </si>
   <si>
     <t>Cardona Justine</t>
   </si>
   <si>
     <t>Chabrand Lisa</t>
   </si>
   <si>
     <t>Chadru Benjamin</t>
   </si>
   <si>
     <t>Cliche Paul</t>
   </si>
   <si>
     <t>de Laborde de Monpezat-Fontaine Hervé</t>
   </si>
   <si>
     <t>Defrocourt Anaïs</t>
   </si>
   <si>
-    <t>Fouraux Jules</t>
-[...1 lines deleted...]
-  <si>
     <t>Hanoka Marie</t>
   </si>
   <si>
     <t>Heinry Gaëlle</t>
   </si>
   <si>
-    <t>Jaunin Gautier</t>
-[...4 lines deleted...]
-  <si>
     <t>Liossatos Emma</t>
   </si>
   <si>
     <t>Madonia Andrea</t>
   </si>
   <si>
     <t>Magdelain Pierre-Baptiste</t>
   </si>
   <si>
     <t>Marque Louise</t>
   </si>
   <si>
     <t>Mayoux Justine</t>
   </si>
   <si>
     <t>Chir Maxillo-fac.</t>
   </si>
   <si>
-    <t>Meniai Tarek</t>
-[...7 lines deleted...]
-  <si>
     <t>Chir ortho traumato</t>
   </si>
   <si>
     <t>Médecine générale</t>
   </si>
   <si>
     <t>Foures Jules</t>
   </si>
   <si>
-    <t>Grosso Thomas</t>
-[...1 lines deleted...]
-  <si>
     <t>Blucher Victoria</t>
   </si>
   <si>
     <t>Larsonnier Romain</t>
   </si>
   <si>
-    <t>Torres-Leguet Ophelie</t>
-[...1 lines deleted...]
-  <si>
     <t>Hépato-gastro-ent</t>
   </si>
   <si>
-    <t>Esclangon Marie-Émilie</t>
-[...4 lines deleted...]
-  <si>
     <t>Hugonnier Noé</t>
   </si>
   <si>
-    <t>Soulier Benjamin</t>
-[...1 lines deleted...]
-  <si>
     <t>Vincent Jean-Baptiste</t>
   </si>
   <si>
-    <t>Brichni Malek</t>
-[...13 lines deleted...]
-  <si>
     <t>Chir. Pédiatrique</t>
   </si>
   <si>
     <t>Connan Marion</t>
   </si>
   <si>
     <t>Bonnin Yannis</t>
   </si>
   <si>
     <t>Chir. Plastique</t>
   </si>
   <si>
     <t>Payerols Guillaume</t>
   </si>
   <si>
     <t>Deltour Eva</t>
   </si>
   <si>
-    <t>Chaligné Clément</t>
-[...7 lines deleted...]
-  <si>
     <t>Chir. Thoracique</t>
   </si>
   <si>
     <t>Labriki Anissa</t>
   </si>
   <si>
-    <t>Durant Baptiste</t>
-[...4 lines deleted...]
-  <si>
     <t>Chir. Vasculaire</t>
   </si>
   <si>
     <t>Riou Julien</t>
   </si>
   <si>
-    <t>Zhan Alexis</t>
-[...10 lines deleted...]
-  <si>
     <t>Chir. Viscérale</t>
   </si>
   <si>
     <t>Bulle Tristan</t>
   </si>
   <si>
     <t>Farnarier Juliette</t>
   </si>
   <si>
     <t>Goncet Robin</t>
   </si>
   <si>
     <t>Lingenieur Romain</t>
   </si>
   <si>
     <t>Ricard Mathilde</t>
   </si>
   <si>
-    <t>Semega Bintou</t>
-[...1 lines deleted...]
-  <si>
     <t>Serrano Amandine</t>
   </si>
   <si>
-    <t>Tremel Julie</t>
-[...7 lines deleted...]
-  <si>
     <t>Mathivet Antoine</t>
   </si>
   <si>
-    <t>Brin-Vervat Noé</t>
-[...19 lines deleted...]
-  <si>
     <t>MIT</t>
   </si>
   <si>
     <t>Jacquet Mathis</t>
   </si>
   <si>
     <t>Dermato Vénéréolo</t>
   </si>
   <si>
-    <t>Brun Charlotte</t>
-[...13 lines deleted...]
-  <si>
     <t>Corbin Karine</t>
   </si>
   <si>
     <t>Grandjean Aurore</t>
   </si>
   <si>
     <t>Khardi Anis</t>
   </si>
   <si>
     <t>Marchionni Emma</t>
   </si>
   <si>
     <t>Marque Anaïs</t>
   </si>
   <si>
     <t>Endocrino-diabéto</t>
   </si>
   <si>
-    <t>Belahbib Soraya</t>
-[...1 lines deleted...]
-  <si>
     <t>Pedelucq Celia</t>
   </si>
   <si>
     <t>Richard Lea</t>
   </si>
   <si>
     <t>Safadi Houda</t>
   </si>
   <si>
-    <t>Calomiti Sacha</t>
-[...19 lines deleted...]
-  <si>
     <t>Génétique Médicale</t>
   </si>
   <si>
     <t>Gasmi Assia</t>
   </si>
   <si>
     <t>Gériatrie</t>
   </si>
   <si>
     <t>Chastanet Kevin</t>
   </si>
   <si>
     <t>Fropo-Berlioz Clemence</t>
   </si>
   <si>
     <t>Marais Fanny</t>
   </si>
   <si>
     <t>Murat Samy</t>
   </si>
   <si>
     <t>Pinel Eva</t>
   </si>
   <si>
     <t>Savinelli Anthony</t>
   </si>
   <si>
     <t>Trad Sara</t>
   </si>
   <si>
-    <t>Mazzucotelli Ornella</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniau Charlotte</t>
   </si>
   <si>
-    <t>Leroy-Mobeche Arthur</t>
-[...7 lines deleted...]
-  <si>
     <t>Sar Samnarng</t>
   </si>
   <si>
-    <t>Starck Sarah</t>
-[...10 lines deleted...]
-  <si>
     <t>Gynécologie méd</t>
   </si>
   <si>
-    <t>Fouquet Marylou</t>
-[...1 lines deleted...]
-  <si>
     <t>Pneumologie</t>
   </si>
   <si>
     <t>Drappier Noémie</t>
   </si>
   <si>
-    <t>Thoret-Bauchet Leila</t>
-[...10 lines deleted...]
-  <si>
     <t>Gynécologie obsté</t>
   </si>
   <si>
-    <t>Muret Pierre</t>
-[...16 lines deleted...]
-  <si>
     <t>Martineau Romain</t>
   </si>
   <si>
     <t>Pierre Marjorie</t>
   </si>
   <si>
-    <t>Thinot Océane</t>
-[...7 lines deleted...]
-  <si>
     <t>d'Ardalhon de Miramon Jean</t>
   </si>
   <si>
-    <t>Dupuy Zoé</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeanmart Alice</t>
   </si>
   <si>
     <t>Nadaud Lise</t>
   </si>
   <si>
     <t>Billars Lea</t>
   </si>
   <si>
     <t>Couchoux Agathe</t>
   </si>
   <si>
-    <t>Eguiazabal Sourour</t>
-[...1 lines deleted...]
-  <si>
     <t>Mirailler Sibylle</t>
   </si>
   <si>
     <t>Sciacco Cassandre</t>
   </si>
   <si>
     <t>Van Straaten Claire</t>
   </si>
   <si>
     <t>Hématologie</t>
   </si>
   <si>
     <t>Coulomb Denis</t>
   </si>
   <si>
     <t>Navarro Hugo</t>
   </si>
   <si>
     <t>Barbier Franck</t>
   </si>
   <si>
     <t>Baron Maria</t>
   </si>
   <si>
-    <t>Delhomme Margaux</t>
-[...10 lines deleted...]
-  <si>
     <t>Makeïeff Raphaël</t>
   </si>
   <si>
     <t>Matheron Angele</t>
   </si>
   <si>
-    <t>Richard Coralie</t>
-[...1 lines deleted...]
-  <si>
     <t>Faouzi Kenza</t>
   </si>
   <si>
     <t>Magnen Juliette</t>
   </si>
   <si>
     <t>Tchoua Valentin</t>
   </si>
   <si>
     <t>Vialettes Remy</t>
   </si>
   <si>
     <t>Med Cardiovasc</t>
   </si>
   <si>
-    <t>Arnold Rémi</t>
-[...19 lines deleted...]
-  <si>
     <t>de Gayffier Geoffroy</t>
   </si>
   <si>
-    <t>Roger Valentin</t>
-[...1 lines deleted...]
-  <si>
     <t>Tardivel Clément</t>
   </si>
   <si>
     <t>Targosz Romain</t>
   </si>
   <si>
     <t>Thomas Lucas</t>
   </si>
   <si>
     <t>Blachon Valentin</t>
   </si>
   <si>
     <t>Djenadi Yacine</t>
   </si>
   <si>
     <t>Godin-Launay Marina</t>
   </si>
   <si>
     <t>Goumard Antoine</t>
   </si>
   <si>
     <t>Hammadat Mohamed-Ilias</t>
   </si>
   <si>
     <t>Rieu Elsa</t>
   </si>
   <si>
     <t>Tito Florian</t>
   </si>
   <si>
     <t>Médecine d'urgence</t>
   </si>
   <si>
-    <t>Allier Audrey</t>
-[...1 lines deleted...]
-  <si>
     <t>Rouillard Paul</t>
   </si>
   <si>
-    <t>Agniel Bastien</t>
-[...46 lines deleted...]
-  <si>
     <t>Meyer Loanne</t>
   </si>
   <si>
-    <t>Rif Margot</t>
-[...40 lines deleted...]
-  <si>
     <t>Bouet Alexis</t>
   </si>
   <si>
     <t>Bretaud Salome</t>
   </si>
   <si>
-    <t>Desoutter Charlotte</t>
-[...1 lines deleted...]
-  <si>
     <t>Dubois-Gouchault Faustine</t>
   </si>
   <si>
     <t>Felten Amandine</t>
   </si>
   <si>
-    <t>Ferrandes Justine</t>
-[...1 lines deleted...]
-  <si>
     <t>Gazon Arthur</t>
   </si>
   <si>
     <t>Gobier Morgane</t>
   </si>
   <si>
     <t>Gomez Gaël</t>
   </si>
   <si>
-    <t>Gottis Marie</t>
-[...4 lines deleted...]
-  <si>
     <t>Kroj Jeanne</t>
   </si>
   <si>
-    <t>le Tersec Morgane</t>
-[...1 lines deleted...]
-  <si>
     <t>Lornage Gaëlle</t>
   </si>
   <si>
     <t>Megnint Constance</t>
   </si>
   <si>
     <t>Piou Chloe</t>
   </si>
   <si>
     <t>Poron Salome</t>
   </si>
   <si>
     <t>Robin Lauriane</t>
   </si>
   <si>
     <t>Roche Coralie</t>
   </si>
   <si>
     <t>Roussel Laury</t>
   </si>
   <si>
     <t>Simon Alexandre</t>
   </si>
   <si>
     <t>Verney Camille</t>
   </si>
   <si>
     <t>Médecine et santé</t>
   </si>
   <si>
     <t>Ausseil Silvane</t>
   </si>
   <si>
     <t>Beque Celine</t>
   </si>
   <si>
     <t>Radman Camille</t>
   </si>
   <si>
-    <t>de Araujo Maxence</t>
-[...1 lines deleted...]
-  <si>
     <t>Dupont Thibault</t>
   </si>
   <si>
-    <t>Remali Kim</t>
-[...13 lines deleted...]
-  <si>
     <t>Aboagye Jemima</t>
   </si>
   <si>
     <t>Aboubacar El-Assad</t>
   </si>
   <si>
     <t>Addi Myriam</t>
   </si>
   <si>
     <t>Amhan Diana</t>
   </si>
   <si>
     <t>Angele Emma</t>
   </si>
   <si>
     <t>Asfaux Laurine</t>
   </si>
   <si>
     <t>Aubert Alexandra</t>
   </si>
   <si>
     <t>Auge Anaïs</t>
   </si>
   <si>
     <t>Azirar Siham</t>
   </si>
   <si>
     <t>Babby Louis</t>
   </si>
   <si>
     <t>Baconnier Charline</t>
   </si>
   <si>
     <t>Bancheri Guillaume</t>
   </si>
   <si>
     <t>Barredo de Valenzuela Laura</t>
   </si>
   <si>
-    <t>Beaute Elina</t>
-[...1 lines deleted...]
-  <si>
     <t>Bennebach Selma</t>
   </si>
   <si>
     <t>Bergaglio Joanna</t>
   </si>
   <si>
     <t>Besson Thomas</t>
   </si>
   <si>
     <t>Bijoux Juliette</t>
   </si>
   <si>
     <t>Bonnot Julie</t>
   </si>
   <si>
     <t>Borius Julie</t>
   </si>
   <si>
     <t>Bouchard Lea</t>
   </si>
   <si>
     <t>Bousbain Aurelia</t>
   </si>
   <si>
     <t>Breux Thomas</t>
   </si>
   <si>
     <t>Brochot Salome</t>
   </si>
   <si>
     <t>Bruguier-Bosch Gabriel</t>
   </si>
   <si>
     <t>Bullen Marie-Diane</t>
   </si>
   <si>
-    <t>Cadenat Louis</t>
-[...1 lines deleted...]
-  <si>
     <t>Caiazzo Aurore</t>
   </si>
   <si>
-    <t>Cerminara Elisa</t>
-[...1 lines deleted...]
-  <si>
     <t>Chabin Romane</t>
   </si>
   <si>
     <t>Chevallier Julie</t>
   </si>
   <si>
-    <t>Chiffe Clara</t>
-[...1 lines deleted...]
-  <si>
     <t>Colyn Vincent</t>
   </si>
   <si>
     <t>Confort Jeremie</t>
   </si>
   <si>
-    <t>Coquelet Lise</t>
-[...1 lines deleted...]
-  <si>
     <t>Coumert Eugenie</t>
   </si>
   <si>
     <t>Couvin Leonard</t>
   </si>
   <si>
     <t>Dagnelie Marie-Ange</t>
   </si>
   <si>
     <t>de Montera Catherine</t>
   </si>
   <si>
     <t>Decker Arthur</t>
   </si>
   <si>
     <t>Degat Sarah</t>
   </si>
   <si>
-    <t>Delaunay Celia</t>
-[...4 lines deleted...]
-  <si>
     <t>Deydier Alix</t>
   </si>
   <si>
     <t>Dezeuze Numa</t>
   </si>
   <si>
     <t>Diaz Julie</t>
   </si>
   <si>
     <t>Douzon Adrien</t>
   </si>
   <si>
     <t>Ducret Sacha</t>
   </si>
   <si>
     <t>Dumont Maxime</t>
   </si>
   <si>
     <t>Eidi Manal</t>
   </si>
   <si>
     <t>El Mouahidine Hanae</t>
   </si>
   <si>
     <t>Estenne Thomas</t>
   </si>
   <si>
     <t>Farissier Johanna</t>
   </si>
   <si>
     <t>Ferrer Gaspard</t>
   </si>
   <si>
     <t>Fillastre Lucie</t>
   </si>
   <si>
-    <t>Flagel Betty</t>
-[...1 lines deleted...]
-  <si>
     <t>Fradcourt Clara</t>
   </si>
   <si>
     <t>Frin Manon</t>
   </si>
   <si>
     <t>Galindo Margot</t>
   </si>
   <si>
     <t>Gandolphe Lola</t>
   </si>
   <si>
-    <t>Garcia Justin</t>
-[...4 lines deleted...]
-  <si>
     <t>Guegan Pauline</t>
   </si>
   <si>
     <t>Guillaume Paul</t>
   </si>
   <si>
     <t>Hannaoui Mehdi</t>
   </si>
   <si>
     <t>Hassine Marie</t>
   </si>
   <si>
     <t>Healey Anna</t>
   </si>
   <si>
     <t>Issoufaly-Djivan Rushaid</t>
   </si>
   <si>
     <t>Jose Ines</t>
   </si>
   <si>
     <t>Khalifa Melissa</t>
   </si>
   <si>
     <t>Lafumas Mattis</t>
   </si>
   <si>
     <t>Landspurg Clementine</t>
   </si>
   <si>
     <t>Langevin Pierre</t>
   </si>
   <si>
     <t>Le Bihan Mathis</t>
   </si>
   <si>
     <t>Le Borgne Lison</t>
   </si>
   <si>
     <t>Lemaire Julie</t>
   </si>
   <si>
     <t>Lepee Julie</t>
   </si>
   <si>
     <t>Limousin Victoria</t>
   </si>
   <si>
-    <t>Lorda Cecile</t>
-[...1 lines deleted...]
-  <si>
     <t>Louvet Aimery</t>
   </si>
   <si>
     <t>Mahamoud Aynouchka</t>
   </si>
   <si>
     <t>Maillard Johann</t>
   </si>
   <si>
     <t>Manches Julie</t>
   </si>
   <si>
     <t>Marchetti Chloe</t>
   </si>
   <si>
     <t>Marechal Amandine</t>
   </si>
   <si>
     <t>Marre-Honel Charline</t>
   </si>
   <si>
     <t>Mary Florian</t>
   </si>
   <si>
-    <t>Mateos Liza</t>
-[...1 lines deleted...]
-  <si>
     <t>Maube Mathhieu</t>
   </si>
   <si>
     <t>Mendes Fernandes Anthony</t>
   </si>
   <si>
     <t>Messaoudi Sonia</t>
   </si>
   <si>
     <t>Messonnier Zoe</t>
   </si>
   <si>
     <t>Miesch Juliette</t>
   </si>
   <si>
     <t>Milin Manuel</t>
   </si>
   <si>
     <t>Mollet Melanie</t>
   </si>
   <si>
-    <t>Munoz Laure</t>
-[...1 lines deleted...]
-  <si>
     <t>Nestor Felicie</t>
   </si>
   <si>
     <t>Niepceron Pauline</t>
   </si>
   <si>
-    <t>Ortega Camille</t>
-[...1 lines deleted...]
-  <si>
     <t>Paillet Laurine</t>
   </si>
   <si>
     <t>Palaysi Emma</t>
   </si>
   <si>
     <t>Park Gan Han</t>
   </si>
   <si>
     <t>Pasquier Sebastien</t>
   </si>
   <si>
     <t>Perhirin Flora</t>
   </si>
   <si>
     <t>Petesque Marine</t>
   </si>
   <si>
     <t>Pierrat Lea</t>
   </si>
   <si>
     <t>Pons Clara</t>
   </si>
   <si>
     <t>Pourtier Celia</t>
   </si>
   <si>
     <t>Preys Maxence</t>
   </si>
   <si>
-    <t>Priem Antonin</t>
-[...1 lines deleted...]
-  <si>
     <t>Puchault-Sarrazin Sol</t>
   </si>
   <si>
     <t>Razafindrakoto Mika</t>
   </si>
   <si>
     <t>Renaud Mathilde</t>
   </si>
   <si>
     <t>Riolacci Marie</t>
   </si>
   <si>
     <t>Roche Berenice</t>
   </si>
   <si>
     <t>Rodriguez Melissa</t>
   </si>
   <si>
     <t>Rogard Celia</t>
   </si>
   <si>
     <t>Roig-Pons Celia</t>
   </si>
   <si>
     <t>Ruchon Nathan</t>
@@ -1398,419 +879,212 @@
   <si>
     <t>Sanner Margaux</t>
   </si>
   <si>
     <t>Savary Thomas</t>
   </si>
   <si>
     <t>Serafini Ema</t>
   </si>
   <si>
     <t>Serio Mathis</t>
   </si>
   <si>
     <t>Sirima Dylan</t>
   </si>
   <si>
     <t>Soulier Ugo</t>
   </si>
   <si>
     <t>Sourenian Katia</t>
   </si>
   <si>
     <t>Surlemont Laura</t>
   </si>
   <si>
-    <t>Taglioni Elise</t>
-[...1 lines deleted...]
-  <si>
     <t>Tampere Astrid</t>
   </si>
   <si>
     <t>Teissier Anthony</t>
   </si>
   <si>
     <t>Teissier Marine</t>
   </si>
   <si>
     <t>Teyssier Lea</t>
   </si>
   <si>
     <t>Tinturier Romain</t>
   </si>
   <si>
     <t>Tort Margot</t>
   </si>
   <si>
     <t>Utrilla Maxence</t>
   </si>
   <si>
     <t>Valette Marie</t>
   </si>
   <si>
     <t>Vignon Hortense</t>
   </si>
   <si>
-    <t>Arles Robin</t>
-[...7 lines deleted...]
-  <si>
     <t>Borde Alexia</t>
   </si>
   <si>
-    <t>Boukhenoufa Amira</t>
-[...1 lines deleted...]
-  <si>
     <t>Bousquet Mathieu</t>
   </si>
   <si>
-    <t>Brunet Marine</t>
-[...19 lines deleted...]
-  <si>
     <t>Médecine légale</t>
   </si>
   <si>
-    <t>Labadie Mado</t>
-[...1 lines deleted...]
-  <si>
     <t>Pédiatrie</t>
   </si>
   <si>
-    <t>Ea Vanessa</t>
-[...10 lines deleted...]
-  <si>
     <t>Igounet Pierre-Olivier</t>
   </si>
   <si>
     <t>L'Helgouarc'H Killian</t>
   </si>
   <si>
-    <t>Jaoul Loriane</t>
-[...4 lines deleted...]
-  <si>
     <t>Kistnah Jean-François</t>
   </si>
   <si>
-    <t>Klis Oriane</t>
-[...1 lines deleted...]
-  <si>
     <t>Rhumatologie</t>
   </si>
   <si>
-    <t>Lavenant Laura</t>
-[...7 lines deleted...]
-  <si>
     <t>Janosch Lise</t>
   </si>
   <si>
-    <t>Mamouzi Nawel</t>
-[...7 lines deleted...]
-  <si>
     <t>Martin Yann</t>
   </si>
   <si>
-    <t>Maruelle Malo</t>
-[...37 lines deleted...]
-  <si>
     <t>Rivière Marion</t>
   </si>
   <si>
-    <t>Giland Valentine</t>
-[...4 lines deleted...]
-  <si>
     <t>Santé Publique</t>
   </si>
   <si>
-    <t>Tunzini Anaïs</t>
-[...4 lines deleted...]
-  <si>
     <t>Médecine intensive</t>
   </si>
   <si>
     <t>Baudoin Antoine</t>
   </si>
   <si>
     <t>Pécot Alexandre</t>
   </si>
   <si>
     <t>Pesteil Julien</t>
   </si>
   <si>
     <t>Dugnach Maxime</t>
   </si>
   <si>
     <t>Philias Léa</t>
   </si>
   <si>
     <t>Artaud Marie</t>
   </si>
   <si>
-    <t>Boccand Sarah</t>
-[...1 lines deleted...]
-  <si>
     <t>Fosset Maxime</t>
   </si>
   <si>
     <t>Neurologie</t>
   </si>
   <si>
     <t>Ailloud Chloe</t>
   </si>
   <si>
     <t>Perez Solene</t>
   </si>
   <si>
     <t>Prudhon Anna</t>
   </si>
   <si>
     <t>Schneider-Veyriac Salome</t>
   </si>
   <si>
-    <t>Sornais Camille</t>
-[...1 lines deleted...]
-  <si>
     <t>Verny Guillaume</t>
   </si>
   <si>
     <t>Violette Samba</t>
   </si>
   <si>
     <t>Alriachy Maria</t>
   </si>
   <si>
     <t>Delandre Eva</t>
   </si>
   <si>
     <t>Dumas Elise</t>
   </si>
   <si>
     <t>Volle Lucas</t>
   </si>
   <si>
     <t>Lemanceau Mathilde</t>
   </si>
   <si>
-    <t>Richard Clemence</t>
-[...1 lines deleted...]
-  <si>
     <t>Viennot Manon</t>
   </si>
   <si>
-    <t>Khebbeb Majda</t>
-[...4 lines deleted...]
-  <si>
     <t>Dario Marine</t>
   </si>
   <si>
-    <t>Rébillard Quentin</t>
-[...4 lines deleted...]
-  <si>
     <t>Médecine Nucléaire</t>
   </si>
   <si>
-    <t>Dumont Lea</t>
-[...4 lines deleted...]
-  <si>
     <t>Médecine Physique</t>
   </si>
   <si>
     <t>Allimant Mathilde</t>
   </si>
   <si>
-    <t>Aribot Faustine</t>
-[...4 lines deleted...]
-  <si>
     <t>Jayet Lucas</t>
   </si>
   <si>
     <t>Kalinina Maryna</t>
   </si>
   <si>
     <t>Rio Fanny</t>
   </si>
   <si>
     <t>Vivier Quentin</t>
   </si>
   <si>
-    <t>Marque Etienne</t>
-[...28 lines deleted...]
-  <si>
     <t>Médecine Vasculaire</t>
   </si>
   <si>
     <t>Guenfoudi Yanis</t>
   </si>
   <si>
     <t>Pestre Laura</t>
   </si>
   <si>
     <t>Roy Agathe</t>
   </si>
   <si>
-    <t>Chanudet Justine</t>
-[...13 lines deleted...]
-  <si>
     <t>Lowe Salome</t>
   </si>
   <si>
     <t>Rimet Benoît</t>
   </si>
   <si>
     <t>Beral Emma</t>
   </si>
   <si>
     <t>Bourgeois Pierre-Marie</t>
   </si>
   <si>
     <t>Poddevin Zélie</t>
   </si>
   <si>
     <t>Capela Bruce</t>
   </si>
   <si>
     <t>Ferry Eva</t>
   </si>
   <si>
     <t>Korvin Kieffer</t>
   </si>
   <si>
     <t>Bacquart Sophie</t>
@@ -1824,53 +1098,50 @@
   <si>
     <t>Danailov Ivan</t>
   </si>
   <si>
     <t>Dandé Anatole</t>
   </si>
   <si>
     <t>Gay Eva</t>
   </si>
   <si>
     <t>Merabet Yanis</t>
   </si>
   <si>
     <t>Chomard Naomi</t>
   </si>
   <si>
     <t>Eiller François</t>
   </si>
   <si>
     <t>Iften Léa</t>
   </si>
   <si>
     <t>Konate Yanis</t>
   </si>
   <si>
-    <t>Decaux Tramoni Baptiste</t>
-[...1 lines deleted...]
-  <si>
     <t>Baconnier Romain</t>
   </si>
   <si>
     <t>Dasse Hartaut Tobie</t>
   </si>
   <si>
     <t>Quirin Victor</t>
   </si>
   <si>
     <t>Tourouda Alexandre</t>
   </si>
   <si>
     <t>Neurochirurgie</t>
   </si>
   <si>
     <t>Ghezi Thomas</t>
   </si>
   <si>
     <t>Rosuel Julie</t>
   </si>
   <si>
     <t>Sauvageot Sidonie</t>
   </si>
   <si>
     <t>Parayre Angelique</t>
@@ -1884,53 +1155,50 @@
   <si>
     <t>Vier Melanie</t>
   </si>
   <si>
     <t>Jacquin Juline</t>
   </si>
   <si>
     <t>Liebart Simon</t>
   </si>
   <si>
     <t>Miramond Anouck</t>
   </si>
   <si>
     <t>Pou Ratana</t>
   </si>
   <si>
     <t>Roussel Agathe</t>
   </si>
   <si>
     <t>Thizy Lou</t>
   </si>
   <si>
     <t>Deasy Louise</t>
   </si>
   <si>
-    <t>Caudron Louise</t>
-[...1 lines deleted...]
-  <si>
     <t>Gully Tristan</t>
   </si>
   <si>
     <t>Mahabadi Alexis</t>
   </si>
   <si>
     <t>Durbano Kate</t>
   </si>
   <si>
     <t>Valmary Stella</t>
   </si>
   <si>
     <t>Oncologie</t>
   </si>
   <si>
     <t>Batt Thomas</t>
   </si>
   <si>
     <t>Donzé Maxence</t>
   </si>
   <si>
     <t>Goy Clemence</t>
   </si>
   <si>
     <t>Posvite Cedric</t>
@@ -1956,62 +1224,56 @@
   <si>
     <t>Laurent Pierre-Ivan</t>
   </si>
   <si>
     <t>Rico Camille</t>
   </si>
   <si>
     <t>Ophtalmologie</t>
   </si>
   <si>
     <t>Boukhizou Fadel</t>
   </si>
   <si>
     <t>Brengues Chloe</t>
   </si>
   <si>
     <t>Jaulmes Thibault</t>
   </si>
   <si>
     <t>Moreau Alexandre</t>
   </si>
   <si>
     <t>Rafin Mathis</t>
   </si>
   <si>
-    <t>Zinaï Sami</t>
-[...1 lines deleted...]
-  <si>
     <t>Defay Edgar</t>
   </si>
   <si>
     <t>Latypov Marie</t>
   </si>
   <si>
-    <t>Moussaoui Khalil</t>
-[...1 lines deleted...]
-  <si>
     <t>Sornette Jérémy</t>
   </si>
   <si>
     <t>Guiet-Seigle Emma</t>
   </si>
   <si>
     <t>Hamy-Tsangarakis Mélina</t>
   </si>
   <si>
     <t>Harboun Deborah</t>
   </si>
   <si>
     <t>le Scouarnec Jimmy</t>
   </si>
   <si>
     <t>Yahia Raihane</t>
   </si>
   <si>
     <t>Paris Mélodie</t>
   </si>
   <si>
     <t>Aïdonidis Lisa</t>
   </si>
   <si>
     <t>Caillard Hermine</t>
@@ -2037,101 +1299,86 @@
   <si>
     <t>Roueche Paul-Henri</t>
   </si>
   <si>
     <t>Bourbonnais Eve</t>
   </si>
   <si>
     <t>Fernandes Laura</t>
   </si>
   <si>
     <t>Raymackers Antoine</t>
   </si>
   <si>
     <t>Carrichon Hugo</t>
   </si>
   <si>
     <t>Delbecque Jeanne</t>
   </si>
   <si>
     <t>Andre Raphaëlle</t>
   </si>
   <si>
     <t>Gastineau Annabelle</t>
   </si>
   <si>
-    <t>Capet François</t>
-[...4 lines deleted...]
-  <si>
     <t>Morel Alexia</t>
   </si>
   <si>
-    <t>Mosca Elisa</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicolas Margot</t>
   </si>
   <si>
     <t>Touhami Jorys</t>
   </si>
   <si>
     <t>Zighed Hanna</t>
   </si>
   <si>
     <t>Ouhab Illies</t>
   </si>
   <si>
     <t>Andre Clémence</t>
   </si>
   <si>
     <t>Antin Chloé</t>
   </si>
   <si>
     <t>Blohorn Engie</t>
   </si>
   <si>
     <t>Gaudaire Arthur</t>
   </si>
   <si>
     <t>Jeannin Elise</t>
   </si>
   <si>
     <t>Lahournat Margaux</t>
   </si>
   <si>
     <t>Mermillod-Blardet Aurore</t>
   </si>
   <si>
-    <t>Ronjat Pauline</t>
-[...4 lines deleted...]
-  <si>
     <t>Mansir Tanguy</t>
   </si>
   <si>
     <t>Bonnet Chloé</t>
   </si>
   <si>
     <t>Bonnet Lisa</t>
   </si>
   <si>
     <t>Buge Chloé</t>
   </si>
   <si>
     <t>Delsart Agathe</t>
   </si>
   <si>
     <t>Genty Agathe</t>
   </si>
   <si>
     <t>Loizeau Marine</t>
   </si>
   <si>
     <t>Loro Alix</t>
   </si>
   <si>
     <t>Munoz Garcia Lucas</t>
@@ -2370,158 +1617,146 @@
   <si>
     <t>Zagai Habib</t>
   </si>
   <si>
     <t>Cathala Romane</t>
   </si>
   <si>
     <t>Chamard-Champliaud Malou</t>
   </si>
   <si>
     <t>Felix Pierre-Julien</t>
   </si>
   <si>
     <t>Nivault Alexandre</t>
   </si>
   <si>
     <t>Pellegrin Hugo</t>
   </si>
   <si>
     <t>Segui Paul</t>
   </si>
   <si>
     <t>Gourragne Jean-Baptiste</t>
   </si>
   <si>
-    <t>Itier Justine</t>
-[...1 lines deleted...]
-  <si>
     <t>Saucerotte Julien</t>
   </si>
   <si>
     <t>Carmier Louis</t>
   </si>
   <si>
     <t>Diviez Julien</t>
   </si>
   <si>
     <t>Galerne Jules</t>
   </si>
   <si>
     <t>Domagala Marine</t>
   </si>
   <si>
     <t>Quesada Valentin</t>
   </si>
   <si>
     <t>Serrano Jules</t>
   </si>
   <si>
     <t>Vidoni Ines</t>
   </si>
   <si>
     <t>Longuet Antoine</t>
   </si>
   <si>
     <t>Portefaix Ketsia</t>
   </si>
   <si>
     <t>Seferian Quentin</t>
   </si>
   <si>
-    <t>Danckaert Juliette</t>
-[...1 lines deleted...]
-  <si>
     <t>Santé publique</t>
   </si>
   <si>
     <t>Barros Borelli Katryna</t>
   </si>
   <si>
     <t>Pechrikian Theo</t>
   </si>
   <si>
     <t>Garibaldi Louis</t>
   </si>
   <si>
     <t>Legallais Andaine</t>
   </si>
   <si>
     <t>de Choudens Charlotte</t>
   </si>
   <si>
     <t>Kucharczak Florentin</t>
   </si>
   <si>
     <t>Moucheboeuf Mélissa</t>
   </si>
   <si>
-    <t>Cuchet Julien</t>
-[...1 lines deleted...]
-  <si>
     <t>Urologie</t>
   </si>
   <si>
     <t>Chambon Alison</t>
   </si>
   <si>
     <t>Foucault-Lesage Emma</t>
   </si>
   <si>
     <t>Boisseau Joffrey</t>
   </si>
   <si>
     <t>Laurence Marine</t>
   </si>
   <si>
     <t>Garcia-Villa Joseph</t>
   </si>
   <si>
     <t>Leblanc-Even Paul</t>
   </si>
   <si>
     <t>Ducher Mathieu</t>
   </si>
   <si>
     <t>Potier Damien</t>
   </si>
   <si>
     <t>Coiffeteau Hyppolite</t>
   </si>
   <si>
     <t>CHU30</t>
   </si>
   <si>
     <t>KOUYOUMDJIAN Pascal</t>
   </si>
   <si>
     <t>Haïou Khedidja</t>
   </si>
   <si>
-    <t>CHIRURGIE ORTHOPEDIQUE ET TRAUMATOLOGI</t>
-[...1 lines deleted...]
-  <si>
     <t>Feibelman Michael</t>
   </si>
   <si>
     <t>Charrier Pierre</t>
   </si>
   <si>
     <t>Ibeka Eva</t>
   </si>
   <si>
     <t>Dehocq Marion</t>
   </si>
   <si>
     <t>Ferhane Khamice</t>
   </si>
   <si>
     <t>Kamoun Edouard</t>
   </si>
   <si>
     <t>Rouaux Lucie</t>
   </si>
   <si>
     <t>Diaz Chantraine Josephine</t>
   </si>
   <si>
     <t>Zaoui Stella</t>
@@ -2640,137 +1875,125 @@
   <si>
     <t>Darrou Juliane</t>
   </si>
   <si>
     <t>Guillemat Ines</t>
   </si>
   <si>
     <t>O'brien Marie</t>
   </si>
   <si>
     <t>Rouviere Nicolas</t>
   </si>
   <si>
     <t>Sok Melissa</t>
   </si>
   <si>
     <t>Trovel Ines</t>
   </si>
   <si>
     <t>Zebre Stacy</t>
   </si>
   <si>
     <t>Rode Maëliss</t>
   </si>
   <si>
-    <t>Escoffier Marie-Sophie</t>
-[...1 lines deleted...]
-  <si>
     <t>Anderson Elodie</t>
   </si>
   <si>
     <t>Bertrand Solene</t>
   </si>
   <si>
     <t>Cormorand Emilie</t>
   </si>
   <si>
     <t>Fopa Michel Ange</t>
   </si>
   <si>
     <t>Pierson Aurore</t>
   </si>
   <si>
     <t>Ramonatxo Agnes</t>
   </si>
   <si>
     <t>Schneider Paul</t>
   </si>
   <si>
     <t>Albrech Louise</t>
   </si>
   <si>
     <t>Elandaloussi Louise</t>
   </si>
   <si>
     <t>D'Acremont Juliette</t>
   </si>
   <si>
     <t>El Abouyi Yassine</t>
   </si>
   <si>
     <t>Jourdan Marine</t>
   </si>
   <si>
     <t>Legros Justine</t>
   </si>
   <si>
-    <t>Levy David</t>
-[...1 lines deleted...]
-  <si>
     <t>Maury Maxime</t>
   </si>
   <si>
     <t>Rovera Myriam</t>
   </si>
   <si>
     <t>Barkat Cecilia</t>
   </si>
   <si>
     <t>Benacloi Laura</t>
   </si>
   <si>
     <t>Capiez Chloe</t>
   </si>
   <si>
     <t>Chapon Solal</t>
   </si>
   <si>
     <t>Durand Athenais</t>
   </si>
   <si>
     <t>Farjaudoux Antoine</t>
   </si>
   <si>
     <t>Favrolt Christophe</t>
   </si>
   <si>
-    <t>Hardy Marie</t>
-[...1 lines deleted...]
-  <si>
     <t>Larrigaldie Emeline</t>
   </si>
   <si>
     <t>Maynard-Bory Yoric</t>
   </si>
   <si>
     <t>Meyer Marie</t>
   </si>
   <si>
-    <t>Nurbel Boris</t>
-[...1 lines deleted...]
-  <si>
     <t>Pautrel Angeline</t>
   </si>
   <si>
     <t>Routurier Hugo</t>
   </si>
   <si>
     <t>Sebastien Benjamin</t>
   </si>
   <si>
     <t>Deblock-Bellamy Victoire</t>
   </si>
   <si>
     <t>Lefebvre Mathieu</t>
   </si>
   <si>
     <t>Bellec Lou-Anne</t>
   </si>
   <si>
     <t>Zeballos Christian</t>
   </si>
   <si>
     <t>Blatiere Anne</t>
   </si>
   <si>
     <t>Truong Loic</t>
@@ -2787,80 +2010,74 @@
   <si>
     <t>Ifeakor Nina</t>
   </si>
   <si>
     <t>Tichadou Justine</t>
   </si>
   <si>
     <t>Heym Hugo</t>
   </si>
   <si>
     <t>Chomette Marie</t>
   </si>
   <si>
     <t>Pandelle Alexa</t>
   </si>
   <si>
     <t>Deville-Cavellin Oceane</t>
   </si>
   <si>
     <t>Schoepfer Apolline Marie Anne</t>
   </si>
   <si>
     <t>Labaume David</t>
   </si>
   <si>
-    <t>Lawson Elodie</t>
-[...1 lines deleted...]
-  <si>
     <t>Bey Clara</t>
   </si>
   <si>
     <t>Domine Xavier</t>
   </si>
   <si>
     <t>Lavit Baptiste</t>
   </si>
   <si>
     <t>Herrera Morgane</t>
   </si>
   <si>
     <t>Pelissier-Combescure Pierre</t>
   </si>
   <si>
     <t>Fau Capucine</t>
   </si>
   <si>
     <t>Charvet Anne-Maelle</t>
   </si>
   <si>
     <t>Guitard Guillemette</t>
   </si>
   <si>
-    <t>Sito Adna</t>
-[...1 lines deleted...]
-  <si>
     <t>Nakache Victor</t>
   </si>
   <si>
     <t>Demé Guénaël</t>
   </si>
   <si>
     <t>Schlogel Naomi</t>
   </si>
   <si>
     <t>Sauvage Fanny</t>
   </si>
   <si>
     <t>Alluyn-Coeugnet Alizee</t>
   </si>
   <si>
     <t>Bergsma Louis</t>
   </si>
   <si>
     <t>Lafon Sabrine</t>
   </si>
   <si>
     <t>Negre Pierre</t>
   </si>
   <si>
     <t>Thomas Elliott</t>
@@ -3054,53 +2271,50 @@
   <si>
     <t>Guirao Maurine</t>
   </si>
   <si>
     <t>Le Guilloux Julie</t>
   </si>
   <si>
     <t>Alsibai Sarah</t>
   </si>
   <si>
     <t>Amiel Romain</t>
   </si>
   <si>
     <t>Andrieu Jeremie</t>
   </si>
   <si>
     <t>Archambault Emilie</t>
   </si>
   <si>
     <t>Arnal Clarisse</t>
   </si>
   <si>
     <t>Auria Noémie</t>
   </si>
   <si>
-    <t>Barry Mamadou Yero</t>
-[...1 lines deleted...]
-  <si>
     <t>Bazin Maeva</t>
   </si>
   <si>
     <t>Becq Valentin</t>
   </si>
   <si>
     <t>Belony Aurore</t>
   </si>
   <si>
     <t>Berdalle Elise</t>
   </si>
   <si>
     <t>Bert Bruno</t>
   </si>
   <si>
     <t>Berthier Lea</t>
   </si>
   <si>
     <t>Bertin Emma</t>
   </si>
   <si>
     <t>Bertrand Nina</t>
   </si>
   <si>
     <t>Boudier Romane</t>
@@ -3135,65 +2349,59 @@
   <si>
     <t>Collet Jeanne</t>
   </si>
   <si>
     <t>Cottour Louise</t>
   </si>
   <si>
     <t>Courrege Julia</t>
   </si>
   <si>
     <t>De Quélen Malo</t>
   </si>
   <si>
     <t>Delcourt Luc</t>
   </si>
   <si>
     <t>Dell Manon</t>
   </si>
   <si>
     <t>Delobelle Anais</t>
   </si>
   <si>
     <t>Doucet Oceane</t>
   </si>
   <si>
-    <t>Engels Mathilde</t>
-[...1 lines deleted...]
-  <si>
     <t>Fata Mia</t>
   </si>
   <si>
     <t>Faure Arnaud</t>
   </si>
   <si>
     <t>Faurous Emilie</t>
   </si>
   <si>
-    <t>Fayaud Maïna</t>
-[...1 lines deleted...]
-  <si>
     <t>Figueiredo Vareiro Mathilde</t>
   </si>
   <si>
     <t>Frostin Hélène</t>
   </si>
   <si>
     <t>Gandin Virgile</t>
   </si>
   <si>
     <t>Grasset Gauthier</t>
   </si>
   <si>
     <t>Graziani Mathieu</t>
   </si>
   <si>
     <t>Guerrier Déborah</t>
   </si>
   <si>
     <t>Hamdi Lynda</t>
   </si>
   <si>
     <t>Hanus Benjamin</t>
   </si>
   <si>
     <t>Harbi Tarik</t>
@@ -3225,194 +2433,161 @@
   <si>
     <t>Jeanny Agathe</t>
   </si>
   <si>
     <t>Jourdain Louise</t>
   </si>
   <si>
     <t>Kaddour Anaïs</t>
   </si>
   <si>
     <t>Kakpo Marie-Joelle</t>
   </si>
   <si>
     <t>Khalifa Oda-Mae</t>
   </si>
   <si>
     <t>Kydavongs Rémi</t>
   </si>
   <si>
     <t>Labbe Quentin</t>
   </si>
   <si>
     <t>Lacroix Léonie</t>
   </si>
   <si>
-    <t>Lacroix Louise</t>
-[...1 lines deleted...]
-  <si>
     <t>Latour Mathilde</t>
   </si>
   <si>
     <t>Ledoux Chloé</t>
   </si>
   <si>
     <t>Leroy Tara</t>
   </si>
   <si>
-    <t>Leuteritz Coline</t>
-[...1 lines deleted...]
-  <si>
     <t>Lotfy Youness</t>
   </si>
   <si>
     <t>Maallou Amina</t>
   </si>
   <si>
     <t>Maazouz Jenna</t>
   </si>
   <si>
     <t>Mangin Jeanne</t>
   </si>
   <si>
     <t>Manjaoui Sami</t>
   </si>
   <si>
     <t>Meygret Nora</t>
   </si>
   <si>
     <t>Montana Carla</t>
   </si>
   <si>
     <t>Moretti Elisa</t>
   </si>
   <si>
     <t>Mounoury Louise</t>
   </si>
   <si>
     <t>Nyouki Sarah</t>
   </si>
   <si>
     <t>Olry Mélanie</t>
   </si>
   <si>
     <t>Ouici Hanane</t>
   </si>
   <si>
-    <t>Pallier Ophelie</t>
-[...1 lines deleted...]
-  <si>
     <t>Pelaprat Chloe</t>
   </si>
   <si>
-    <t>Perrot-Diaz Lily</t>
-[...1 lines deleted...]
-  <si>
     <t>Perruchet Capucine</t>
   </si>
   <si>
     <t>Pierson Thomas</t>
   </si>
   <si>
-    <t>Plantier Adeline</t>
-[...1 lines deleted...]
-  <si>
     <t>Pradel Gabrielle</t>
   </si>
   <si>
     <t>Prigent Tess</t>
   </si>
   <si>
-    <t>Rabaud Olivier</t>
-[...1 lines deleted...]
-  <si>
     <t>Rauzier Clemence</t>
   </si>
   <si>
     <t>Ribiere Lena</t>
   </si>
   <si>
     <t>Richter Leoni</t>
   </si>
   <si>
     <t>Rivoallan Laure</t>
   </si>
   <si>
     <t>Robin Marine</t>
   </si>
   <si>
     <t>Roch Dorine</t>
   </si>
   <si>
     <t>Roy Cyriac</t>
   </si>
   <si>
     <t>Salbin Mathilde</t>
   </si>
   <si>
     <t>Sautel Amandine</t>
   </si>
   <si>
     <t>Selva Alaric</t>
   </si>
   <si>
-    <t>Simon-Chautemps Emma</t>
-[...4 lines deleted...]
-  <si>
     <t>Spadot Floriane</t>
   </si>
   <si>
-    <t>Suire Eulalie</t>
-[...1 lines deleted...]
-  <si>
     <t>Touhami Nadia</t>
   </si>
   <si>
     <t>Triquet Fiona</t>
   </si>
   <si>
     <t>Viala Alice</t>
   </si>
   <si>
-    <t>Vidal Doriane</t>
-[...1 lines deleted...]
-  <si>
     <t>Villain Manon</t>
   </si>
   <si>
     <t>Villegas Jade</t>
   </si>
   <si>
     <t>Zine Zinedine</t>
   </si>
   <si>
-    <t>Guetarni Ines</t>
-[...1 lines deleted...]
-  <si>
     <t>Fernandes-Meira Alisson</t>
   </si>
   <si>
     <t>Noel Ariane</t>
   </si>
   <si>
     <t>Remy Zoe</t>
   </si>
   <si>
     <t>Sauzede Tifaine</t>
   </si>
   <si>
     <t>Kaiouine Yousra</t>
   </si>
   <si>
     <t>Tricot Louise</t>
   </si>
   <si>
     <t>Deloustal-Donato Ines</t>
   </si>
   <si>
     <t>Corbiere Noa</t>
   </si>
   <si>
     <t>Harel Heloise</t>
@@ -3469,674 +2644,128 @@
     <t>OPHTALMOLOGIE</t>
   </si>
   <si>
     <t>JEANJEAN Luc</t>
   </si>
   <si>
     <t>CHU34 GDC</t>
   </si>
   <si>
     <t>DAIEN Vincent</t>
   </si>
   <si>
     <t>CHI Creteil</t>
   </si>
   <si>
     <t>SOUIED Eric</t>
   </si>
   <si>
     <t>IF0003890001</t>
   </si>
   <si>
     <t>CHU34 Lapeyronie</t>
   </si>
   <si>
     <t>BOBBIA Xavier</t>
-  </si>
-[...80 lines deleted...]
-    <t>CHU Guadeloupe</t>
   </si>
   <si>
     <t>CHU Bordeaux</t>
   </si>
   <si>
     <t>YRONDI Antoine</t>
   </si>
   <si>
     <t>Centre Expert Stress traumatique</t>
   </si>
   <si>
     <t xml:space="preserve">CHU Purpan - Hôpital de psychiatrie
 </t>
   </si>
   <si>
-    <t>Unité d'anesthésie-réanimation des cardiopathies congénitales</t>
-[...85 lines deleted...]
-  <si>
     <t>PEDIATRIE NEONATALE ET REANIMATIONS</t>
   </si>
   <si>
     <t>CHU34 ADV</t>
   </si>
   <si>
     <t>CAMBONIE Gilles</t>
   </si>
   <si>
-    <t>DJOSSOU Félix</t>
-[...10 lines deleted...]
-  <si>
     <t>Dermatologie pédiatrique</t>
   </si>
   <si>
-    <t>CHU Grenoble Alpes - Site Sud</t>
-[...13 lines deleted...]
-  <si>
     <t>Diane Maëva</t>
   </si>
   <si>
-    <t>PUDDU Camille</t>
-[...203 lines deleted...]
-  <si>
     <t>GASCOIN Geraldine</t>
   </si>
   <si>
     <t>Service de néonatalogie</t>
   </si>
   <si>
     <t>CHU Toulouse - Hopital des Enfants</t>
   </si>
   <si>
-    <t>POPOTAS/GRANDJEAN</t>
-[...98 lines deleted...]
-  <si>
     <t>Virga Axelle</t>
   </si>
   <si>
-    <t xml:space="preserve">Hôpital Saint Joseph Saint Luc
-[...8 lines deleted...]
-  <si>
     <t>Victor Elise</t>
   </si>
   <si>
-    <t>CH Ouest - Réunion</t>
-[...11 lines deleted...]
-  <si>
     <t>REANIMATION</t>
   </si>
   <si>
     <t>CLINIQUE DU PARC</t>
   </si>
   <si>
     <t>CALVET Yves</t>
   </si>
   <si>
-    <t>NAVARRO Francis</t>
-[...1 lines deleted...]
-  <si>
     <t>KLOUCHE Kada</t>
   </si>
   <si>
     <t>REANIMATION MEDICALE</t>
   </si>
   <si>
-    <t xml:space="preserve">Institut de la Main et du Membre Superieur
-[...2 lines deleted...]
-  <si>
     <t>DE BOUTRAY Marie</t>
   </si>
   <si>
     <t>CMF et STOMATOLOGIE</t>
   </si>
   <si>
     <t>CHU34</t>
   </si>
   <si>
-    <t>CHIRURGIE PLASTIQUE , RECONSTRUCTRICE</t>
-[...1 lines deleted...]
-  <si>
     <t>HERLIN Christian</t>
   </si>
   <si>
-    <t>CHIRURGIE DIGESTIVE A</t>
-[...1 lines deleted...]
-  <si>
     <t>CH PERPIGNAN</t>
   </si>
   <si>
-    <t>CHIRURGIE DIGESTIVE B</t>
-[...1 lines deleted...]
-  <si>
     <t>CH BEZIERS</t>
   </si>
   <si>
-    <t>CHIRURGIE VISCERALE ET UROLOGIE</t>
-[...4 lines deleted...]
-  <si>
     <t>CHIRURGIE DIGESTIVE ET CANCEROLOGIE DI</t>
   </si>
   <si>
     <t>PRUDHOMME Michel</t>
   </si>
   <si>
     <t>LONJON Nicolas</t>
   </si>
   <si>
     <t>NEUROCHIR RACHIDIENNE ET MEDULLAIRE</t>
   </si>
   <si>
     <t>DROUPY Stephane</t>
   </si>
   <si>
     <t>UROLOGIE-ANDROLOGIE</t>
   </si>
   <si>
     <t>POINAS Gregoire</t>
   </si>
   <si>
     <t>CLINIQUE BEAU SOLEIL</t>
   </si>
   <si>
     <t>UROLOGIE</t>
@@ -4156,233 +2785,164 @@
   <si>
     <t>URGENCES ADULTES</t>
   </si>
   <si>
     <t>LE GUILLOU Cedric</t>
   </si>
   <si>
     <t>MEDECINE GERIATRIQUE COURT SEJOUR</t>
   </si>
   <si>
     <t>HUET-MANTION Samantha</t>
   </si>
   <si>
     <t>SERVICE DE GYNECO OBSTETRIQUE</t>
   </si>
   <si>
     <t>MO0014530001</t>
   </si>
   <si>
     <t>HUBERLANT Stephanie</t>
   </si>
   <si>
     <t>SERVICE GYNECO OBS - AMP</t>
   </si>
   <si>
-    <t>MO0014590001</t>
-[...7 lines deleted...]
-  <si>
     <t>LE MOING Vincent</t>
   </si>
   <si>
     <t>MALADIES INFECTIEUSES ET TROPICALES (M</t>
   </si>
   <si>
     <t>MALADIES INFECTIEUSES ET TROPICALES</t>
   </si>
   <si>
     <t>LOUBET Paul</t>
   </si>
   <si>
     <t>TAVAKOLI Camille</t>
   </si>
   <si>
     <t>SANTE BTP 34</t>
   </si>
   <si>
     <t>ROUBILLE Camille</t>
   </si>
   <si>
-    <t>MEDECINE INTERNE ET HYPERTENSION ARTER</t>
-[...1 lines deleted...]
-  <si>
     <t>GOULABCHAND Radjiv</t>
   </si>
   <si>
     <t>MEDECINE INTERNE ET MIPPU</t>
   </si>
   <si>
-    <t>BACCINO/MARTRILLE</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDECINE LEGALE</t>
   </si>
   <si>
     <t>KOTZKI Pierre-Olivier</t>
   </si>
   <si>
-    <t>SERVICE DE MEDECINE NUCLEAIRE &amp; DE BIO</t>
-[...1 lines deleted...]
-  <si>
     <t>GAUJOUX-VIALA Cecile</t>
   </si>
   <si>
     <t>RHUMATOLOGIE</t>
   </si>
   <si>
     <t>MOREL Jacques</t>
   </si>
   <si>
     <t>RHUMATOLOGIE ET IMMUNOLOGIE CLINIQUE ET THERAPEUTIQUE</t>
   </si>
   <si>
-    <t>Médecine interne et infectiologie</t>
-[...25 lines deleted...]
-  <si>
     <t>ICM</t>
   </si>
   <si>
-    <t>SERVICE D'ANATOMIE PATHOLOGIQUE</t>
-[...1 lines deleted...]
-  <si>
     <t>MARAN-GONZALEZ Aurelie</t>
   </si>
   <si>
-    <t>GASQ Jerome</t>
-[...4 lines deleted...]
-  <si>
     <t>IMAGERIE MEDICALE</t>
   </si>
   <si>
     <t>FAROUIL Geoffroy</t>
   </si>
   <si>
     <t>GUIU Boris</t>
   </si>
   <si>
     <t>BEREGI Jean-Paul</t>
   </si>
   <si>
     <t>SERVICE IMAGERIE MEDICALE</t>
   </si>
   <si>
     <t>CYTEVAL Ingrid</t>
   </si>
   <si>
     <t>AUFORT Sophie</t>
   </si>
   <si>
     <t>IMAGERIE ICM VAL D'AURELLE</t>
   </si>
   <si>
     <t>TETREAU Raphael</t>
   </si>
   <si>
     <t>MILLET Ingrid</t>
   </si>
   <si>
     <t>IMAGERIE DIAGNOSTIC INTERVENTIONNELLE</t>
   </si>
   <si>
     <t>VERNHET Helene</t>
   </si>
   <si>
     <t>SERVICE DE SANTE AU TRAVAIL DU PERSONN</t>
   </si>
   <si>
     <t>LESAGE Francois-Xavier</t>
   </si>
   <si>
     <t>DELPONT Marion</t>
   </si>
   <si>
     <t>RIGAU Valerie</t>
   </si>
   <si>
-    <t>DE LA ARENA Pablo</t>
-[...1 lines deleted...]
-  <si>
     <t>ANESTHESIE</t>
   </si>
   <si>
-    <t>ORNIS Sara</t>
-[...1 lines deleted...]
-  <si>
     <t>STOEBNER/AUGIAS</t>
   </si>
   <si>
     <t>BLAIN Hubert</t>
   </si>
   <si>
     <t>CHU34 AB</t>
   </si>
   <si>
     <t>ANAHORY Tal</t>
   </si>
   <si>
-    <t>BLANC Pierre</t>
-[...7 lines deleted...]
-  <si>
     <t>CHU30 GDR</t>
   </si>
   <si>
     <t>CLINIQUE FONTFROIDE</t>
   </si>
   <si>
     <t>RAYMOND Charline</t>
   </si>
   <si>
     <t>GELIS Anthony</t>
   </si>
   <si>
     <t>LAFFONT Isabelle</t>
   </si>
   <si>
     <t>QUERE Isabelle</t>
   </si>
   <si>
     <t>LE QUINTREC Moglie</t>
   </si>
   <si>
     <t>MORANNE Olivier</t>
   </si>
   <si>
     <t>LABAUGE Pierre</t>
@@ -4414,1015 +2974,604 @@
   <si>
     <t>STOEBNER Pierre</t>
   </si>
   <si>
     <t>DERMATOLOGIE</t>
   </si>
   <si>
     <t>760002570003/760006110002</t>
   </si>
   <si>
     <t>ALAUZEN Anne</t>
   </si>
   <si>
     <t>PMI34</t>
   </si>
   <si>
     <t>ALRIC Pierre</t>
   </si>
   <si>
     <t>SERVICE DE CHIRURGIE VASCULAIRE</t>
   </si>
   <si>
     <t>MEDECINE DE LA REPRODUCTION</t>
   </si>
   <si>
-    <t>SERVICE D'ENDOCRINOLOGIE</t>
-[...4 lines deleted...]
-  <si>
     <t>MEDECINE PSYCHOLOGIQUE POUR ENFANTS ET</t>
   </si>
   <si>
     <t>BAGDHADLI Amaria</t>
   </si>
   <si>
     <t>CHU34 La Colombiere</t>
   </si>
   <si>
     <t>BARBOT Olivier</t>
   </si>
   <si>
     <t>SERVICE DE PEDIATRIE NEONATALOGIE</t>
   </si>
   <si>
     <t>BELABEB Sarah</t>
   </si>
   <si>
     <t>MO0018530002</t>
   </si>
   <si>
     <t>UNITE SOMATO-PSYCHIQUE PSYCHIATRIE PERINATALE</t>
   </si>
   <si>
     <t>BELZEAUX Raoul</t>
   </si>
   <si>
     <t>CENTRE MÉMOIRE RESSOURCES RECHERCHE</t>
   </si>
   <si>
     <t>GERONTOLOGIE</t>
   </si>
   <si>
     <t>HEPATO-GASTRO-ENTEROLOGIE ET TRANSPLAN</t>
   </si>
   <si>
     <t>BOURDIN Arnaud</t>
   </si>
   <si>
     <t>PNEUMOLOGIE GENERALE</t>
   </si>
   <si>
-    <t>BOURGEAUX Jean-Francois</t>
-[...1 lines deleted...]
-  <si>
     <t>HEPATO-GASTRO-ENTEROLOGIE</t>
   </si>
   <si>
     <t>SERVICE DE RADIOTHERAPIE</t>
   </si>
   <si>
     <t>BOURGUIER Celine</t>
   </si>
   <si>
-    <t>PR APPAREIL LOCOMOTEUR</t>
-[...1 lines deleted...]
-  <si>
     <t>BRUNON Anne</t>
   </si>
   <si>
     <t>SERV.UNIV PSYCHIATRIE ADULTES</t>
   </si>
   <si>
     <t>CAPDEVIELLE Delphine</t>
   </si>
   <si>
     <t>CAPDEVILA Xavier</t>
   </si>
   <si>
-    <t>ANESTHESIE REANIMATION REANIMATION POL - DAR A</t>
-[...7 lines deleted...]
-  <si>
     <t>CARDIOLOGIE</t>
   </si>
   <si>
     <t>CAYLA Guillaume</t>
   </si>
   <si>
-    <t>910001180007/MO0014910001</t>
-[...13 lines deleted...]
-  <si>
     <t>COULET Bertrand</t>
   </si>
   <si>
     <t>MANZANERA Cyril</t>
   </si>
   <si>
     <t>DISPOSITIF SP UNITE SANITAIRE  MAVLM</t>
   </si>
   <si>
-    <t>SERVICE ANESTHESIE-DOULEUR</t>
-[...4 lines deleted...]
-  <si>
     <t>DADURE Christophe</t>
   </si>
   <si>
     <t>DAGNEAUX Louis</t>
   </si>
   <si>
-    <t>CHIRURGIE MEMBRE INFERIEUR ET RACHIS</t>
-[...1 lines deleted...]
-  <si>
     <t>UNITE DES TROUBLES DU SOMMEIL</t>
   </si>
   <si>
     <t>DAUVILLIERS Yves</t>
   </si>
   <si>
-    <t>ANESTHESIE PEDIATRIQUE</t>
-[...4 lines deleted...]
-  <si>
     <t>DE LORENZI Carole</t>
   </si>
   <si>
     <t>PSYCHIATRIE INFANTO-JUVENILE</t>
   </si>
   <si>
-    <t>CHIR THORACIQUE CARDIOVASCULAIRE</t>
-[...1 lines deleted...]
-  <si>
     <t>DEREURE Olivier</t>
   </si>
   <si>
-    <t>SERVICE DE REANIMATION POLYVALENTE</t>
-[...1 lines deleted...]
-  <si>
     <t>FAVIER Laurent</t>
   </si>
   <si>
-    <t>MEDECINE MATERNELLE ET FŒTALE</t>
-[...1 lines deleted...]
-  <si>
     <t>FUCHS Florent</t>
   </si>
   <si>
     <t>ORL A,RHINO,LARYNGO,CHIR CERV FAC,CANC</t>
   </si>
   <si>
     <t>GARREL Renaud</t>
   </si>
   <si>
-    <t>ANESTHESIE COEUR POUMONS ADV</t>
-[...1 lines deleted...]
-  <si>
     <t>GAUDARD Philippe</t>
   </si>
   <si>
     <t>CENTRE MUTUALISTE PROPARA</t>
   </si>
   <si>
     <t>REEDUCATION NEUROLOGIQUE</t>
   </si>
   <si>
     <t>HAOUY Stephanie</t>
   </si>
   <si>
     <t>ONCO HEMATO PEDIATRIQUE</t>
   </si>
   <si>
     <t>910006370013/910000710023</t>
   </si>
   <si>
     <t>CHU34 Lapeyronie/CHU34 ADV</t>
   </si>
   <si>
     <t>SERVICE DE PHYSIOLOGIE CLINIQUE - EXPL/PNEUMOLOGIE GENERALE</t>
   </si>
   <si>
     <t>HOUEDE Nadine</t>
   </si>
   <si>
     <t>REANIMATION ST-ELOI - DAR B</t>
   </si>
   <si>
     <t>JABER Samir</t>
   </si>
   <si>
     <t>NEUROLOGIE</t>
   </si>
   <si>
-    <t>UNITE CLINIQUE MEDECINE PHYSIQUE ET RE</t>
-[...1 lines deleted...]
-  <si>
     <t>NEPHROLOGIE TRANSPLANTATION &amp; DIALYSE</t>
   </si>
   <si>
     <t>LECLERCQ Florence</t>
   </si>
   <si>
     <t>LECLERC Gilles</t>
   </si>
   <si>
     <t>ANESTHESIE ET REANIMATION</t>
   </si>
   <si>
-    <t>CORONAROPATHIES ET VALVULOPATHIES</t>
-[...1 lines deleted...]
-  <si>
     <t>GYNECOLOGIE OBSTETRIQUE</t>
   </si>
   <si>
     <t>LETOUZEY Vincent</t>
   </si>
   <si>
     <t>MANZANERA Jonathan</t>
   </si>
   <si>
-    <t>MO0014790002/910001950020</t>
-[...7 lines deleted...]
-  <si>
     <t>ORL B, OTOLOGIE, NEUROTOLOGIE, ORL PED</t>
   </si>
   <si>
     <t>MONDAIN Michel</t>
   </si>
   <si>
     <t>NEPHROLOGIE</t>
   </si>
   <si>
     <t>PEDIATRIE SPECIALISEE</t>
   </si>
   <si>
     <t>MURA-TODESCO Thibault</t>
   </si>
   <si>
     <t>NAGOT Nicolas</t>
   </si>
   <si>
     <t>DEPARTEMENT DE L'INFORMATION MEDICALE</t>
   </si>
   <si>
-    <t xml:space="preserve">POLYCLINIQUE SAINT-ROCH </t>
-[...7 lines deleted...]
-  <si>
     <t>PEREZ-MARTIN Antonia</t>
   </si>
   <si>
-    <t>ANESTHESIE REANIMATION GUI DE CHAULIAC - DAR C</t>
-[...1 lines deleted...]
-  <si>
     <t>PERRIGAULT Pierre-Francois</t>
   </si>
   <si>
-    <t>SERVICE DE MEDECINE VASCULAIRE</t>
-[...4 lines deleted...]
-  <si>
     <t>RENARD Eric</t>
   </si>
   <si>
     <t>ENDOCRINOLOGIE - DIABETE</t>
   </si>
   <si>
     <t>UNITE DE REANIMATION MEDICALE</t>
   </si>
   <si>
-    <t>ROGER Caire</t>
-[...1 lines deleted...]
-  <si>
     <t>ROGER Claire</t>
   </si>
   <si>
-    <t>UNITE REA POLYVALENTE ET CHIRURGICALE</t>
-[...7 lines deleted...]
-  <si>
     <t>NEURO-PEDIATRIE</t>
   </si>
   <si>
     <t>GERONTO PSYCHIATRIE</t>
   </si>
   <si>
     <t>910001160014/760007080002</t>
   </si>
   <si>
-    <t>DERMATOLOGIE/PRATICIEN</t>
-[...1 lines deleted...]
-  <si>
     <t>SULTAN Pierre</t>
   </si>
   <si>
     <t>SERVICE DE CARDIOLOGIE</t>
   </si>
   <si>
     <t>NUTRITION DIABETE</t>
   </si>
   <si>
-    <t>AVIGNON/SULTAN</t>
-[...1 lines deleted...]
-  <si>
     <t>EXPLORATIONS NEUROLOGIQUES ET EPILEPTO</t>
   </si>
   <si>
     <t>MO0015400001</t>
   </si>
   <si>
-    <t>AIPALS SERVICE DE SANTE AU TRAVAIL</t>
-[...1 lines deleted...]
-  <si>
     <t>TEULADE Nicolas</t>
   </si>
   <si>
     <t>CUVILLON Philippe</t>
   </si>
   <si>
     <t>Lavie François</t>
   </si>
   <si>
     <t>MO0018180001</t>
   </si>
   <si>
     <t>DEPARTEMENT D'INFORMATION MEDICALE</t>
   </si>
   <si>
     <t>EN ATTENTE DOSSIER</t>
   </si>
   <si>
     <t>DEMARIA Roland</t>
   </si>
   <si>
-    <t>MARIA/RIVIERE</t>
-[...1 lines deleted...]
-  <si>
     <t>Vallez Quentin</t>
   </si>
   <si>
-    <t>Neonatalogie</t>
-[...7 lines deleted...]
-  <si>
     <t>BEYLOT-BARRY Marie</t>
   </si>
   <si>
     <t>MEDECINE INTERNE</t>
   </si>
   <si>
     <t>FONTAINE Christophe</t>
   </si>
   <si>
     <t>MEDECINE POLYVALENTE</t>
   </si>
   <si>
-    <t>RAY Valerie</t>
-[...1 lines deleted...]
-  <si>
     <t>CH ALES</t>
   </si>
   <si>
     <t>COURT SEJOUR GERIATRIQUE</t>
   </si>
   <si>
     <t>SIRVAIN Serge</t>
   </si>
   <si>
-    <t>MO0014780001</t>
-[...4 lines deleted...]
-  <si>
     <t>FILLE Alexandre</t>
   </si>
   <si>
     <t>UDOR SERVICE DE MEDECINE AIGUE POLYVAL</t>
   </si>
   <si>
     <t>TALAU Laurent</t>
   </si>
   <si>
-    <t>DAVID Thierry</t>
-[...4 lines deleted...]
-  <si>
     <t>SERVICE D'OPHTALMOLOGIE</t>
   </si>
   <si>
-    <t>Le Bars Coralie</t>
-[...1 lines deleted...]
-  <si>
     <t>CH THUIR</t>
   </si>
   <si>
     <t>SERVICE MEDICO-PSYCHOLOGIQUE REGIONAL</t>
   </si>
   <si>
     <t>THOMAZEAU Barbara</t>
   </si>
   <si>
     <t>O.R.L.ET CHIRURGIE CERVICO FACIALE</t>
   </si>
   <si>
     <t>MARLIER Francois</t>
   </si>
   <si>
     <t>ANAT. ET CYTO. PATHOLOGIQUES B</t>
   </si>
   <si>
     <t>CHU34 ADV/Lapeyronie</t>
   </si>
   <si>
     <t>DEPARTEMENT D'IMAGERIE MEDICALE</t>
   </si>
   <si>
     <t>DONNADIEU-RIGOLE Helene</t>
   </si>
   <si>
     <t>MEDECINE INTERNE ADDICTOLOGIE</t>
   </si>
   <si>
     <t>MO0017950001</t>
   </si>
   <si>
-    <t>ALCOOLOGIE ADDICTION</t>
-[...4 lines deleted...]
-  <si>
     <t>EVALUATION TROUBLES ALIMENTAIRES</t>
   </si>
   <si>
     <t xml:space="preserve">GUILLAUME Sebastien </t>
   </si>
   <si>
-    <t>Dermatologie et vénééologie</t>
-[...4 lines deleted...]
-  <si>
     <t>COURTET Philippe</t>
   </si>
   <si>
     <t>HAYOT/BOURDIN/DAUVILLIERS</t>
   </si>
   <si>
     <t>910006370013/910000710023/</t>
   </si>
   <si>
     <t>CHU34 Lapeyronie/CHU34 ADV/CHU34 GDC</t>
   </si>
   <si>
     <t>SERVICE DE PHYSIOLOGIE CLINIQUE/PNEUMOLOGIE GENERALE/UNITE DES TROUBLES DU SOMMEIL</t>
   </si>
   <si>
-    <t>910005720019/910002610013</t>
-[...10 lines deleted...]
-  <si>
     <t>MO0018150001</t>
   </si>
   <si>
     <t>CENTRE EXPERT PARKINSON MONTPELLIER CEPMo</t>
   </si>
   <si>
     <t>CHARIF Mahmoud</t>
   </si>
   <si>
-    <t>HOPITAL PRIVE DU GRAND NARBONNE</t>
-[...1 lines deleted...]
-  <si>
     <t>FOURCADE Claire</t>
   </si>
   <si>
     <t>SERVICE DE SOINS PALLIATIFS</t>
   </si>
   <si>
     <t>DUPEYRON Arnaud</t>
   </si>
   <si>
-    <t>REEDUCATION FONCTIONNELLE ET READAPTAT</t>
-[...22 lines deleted...]
-  <si>
     <t>URGENCE ET VALVULOPATHIE</t>
   </si>
   <si>
     <t>PASQUIE Jean-Luc</t>
   </si>
   <si>
-    <t>Unité d'évaluation réadap cardio ped</t>
-[...4 lines deleted...]
-  <si>
     <t>DPT DES SOINS PALLIATIFS ET HAD DES CL</t>
   </si>
   <si>
     <t>RICHARD Bruno</t>
   </si>
   <si>
     <t>CHIRURGIE INFANTILE</t>
   </si>
   <si>
-    <t>SABATIER Edith</t>
-[...1 lines deleted...]
-  <si>
     <t>CENTRE D'EVALUATION &amp; TRAITEMENT DE LA</t>
   </si>
   <si>
     <t>VIEL Eric</t>
   </si>
   <si>
-    <t>BACCINO Eric</t>
-[...19 lines deleted...]
-  <si>
     <t>BAGHDADLI Amaria</t>
   </si>
   <si>
     <t>JEZIORSKI Eric</t>
   </si>
   <si>
     <t>URGENCES PEDIATRIQUES</t>
   </si>
   <si>
-    <t>EN SANTE</t>
-[...21 lines deleted...]
-  <si>
     <t>MEDECINE GERIATRIQUE</t>
   </si>
   <si>
     <t>MROUKI Maroua</t>
   </si>
   <si>
-    <t>MEDECINE PSYCHOLOGIQUE</t>
-[...4 lines deleted...]
-  <si>
     <t>URGENCES-CELLULE URGENCE MEDICO PSYCHO</t>
-  </si>
-[...19 lines deleted...]
-    <t>ALAUZEN/JEZIORSKI</t>
   </si>
   <si>
     <t>ANESTHESIE REANIMATION
 GUI DE CHAULIAC - DAR C</t>
   </si>
   <si>
     <t>MEDECINE PSYCHOLOGIQUE
 POUR ENFANTS ET</t>
   </si>
   <si>
     <t>BOURGAUX Jean-Francois</t>
   </si>
   <si>
     <t>CHIRURGIE DE LA MAIN,DU
 MEMBRE SUPERIE</t>
   </si>
   <si>
-    <t>MEDECINE INTERNE ET</t>
-[...8 lines deleted...]
-  <si>
     <t>PEDIATRIE</t>
-  </si>
-[...1 lines deleted...]
-    <t>TRAN Tu-Anh</t>
   </si>
   <si>
     <t>POST-URGENCE
 HOSPITALISATION COMPLETE</t>
   </si>
   <si>
     <t>CODES34</t>
   </si>
   <si>
     <t>EDUCATION POUR LA SANTE
 ET PROMOTION DE LA SANTE</t>
   </si>
   <si>
     <t>AL MALLAK Hussam</t>
   </si>
   <si>
     <t>PERRIGAULT Pierre-
 François</t>
   </si>
   <si>
-    <t>GYNECOLOGIE MEDICALE</t>
-[...4 lines deleted...]
-  <si>
     <t>TRAN Tu Anh</t>
   </si>
   <si>
     <t>UDOR SERVICE DE MEDECINE
 AIGUE POLYVAL</t>
   </si>
   <si>
     <t>910000720016/760003220003/MO0014990001</t>
   </si>
   <si>
-    <t>MO0014430001/MO0014520001/910005330011</t>
-[...13 lines deleted...]
-  <si>
     <t>CHU34 ADV/Praticien 34</t>
   </si>
   <si>
     <t>CHU30/Praticien 34</t>
   </si>
   <si>
     <t>CHU30/Praticien 30</t>
   </si>
   <si>
     <t>Praticien 30/CHU30</t>
   </si>
   <si>
-    <t>ROSSARD/GERASIMO/PIHOUEE</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0016820002</t>
   </si>
   <si>
     <t>CHEN Sebastien</t>
   </si>
   <si>
     <t>URGENCES</t>
   </si>
   <si>
     <t>MINET Mathilde</t>
   </si>
   <si>
     <t>MEDECINE A</t>
   </si>
   <si>
-    <t>MEDECINE1 Orientation</t>
-[...1 lines deleted...]
-  <si>
     <t>BIGOT Jonathan</t>
   </si>
   <si>
     <t>HALLE Olivier</t>
-  </si>
-[...1 lines deleted...]
-    <t>MEDECINE 2 (ORIENTATION</t>
   </si>
   <si>
     <t>CHAIX Olivier</t>
   </si>
   <si>
     <t>CH UZES</t>
   </si>
   <si>
     <t>UNITE DE CONSULTATIONS ET
 DE SOINS AMB</t>
   </si>
   <si>
     <t>KINNE Melanie</t>
   </si>
   <si>
     <t>910001290009/910001220005</t>
   </si>
   <si>
     <t>BECHARD/DURAND</t>
   </si>
   <si>
     <t>GYNECOLOGIE OBSTETRIQUE/PEDIATRIE</t>
   </si>
   <si>
-    <t>760003240003/760000190004/910001140014</t>
-[...13 lines deleted...]
-  <si>
     <t>CH PERPIGNAN/Praticien 66</t>
   </si>
   <si>
-    <t>910000300010/760007280002/910006450005</t>
-[...4 lines deleted...]
-  <si>
     <t>CH PERPIGNAN/PMI66/Praticien 66</t>
   </si>
   <si>
-    <t>910009650004/760000450004</t>
-[...1 lines deleted...]
-  <si>
     <t>Praticien 48</t>
   </si>
   <si>
-    <t>CAMILLERI/HONNER</t>
-[...13 lines deleted...]
-  <si>
     <t>Praticien 12</t>
   </si>
   <si>
-    <t>730014890004/730009700005</t>
-[...10 lines deleted...]
-  <si>
     <t>910013700004/760002680003</t>
   </si>
   <si>
     <t>Praticien 30</t>
   </si>
   <si>
     <t>URENA-DORES/MICHEL</t>
   </si>
   <si>
     <t>910009640004/910008730004</t>
   </si>
   <si>
     <t>JAUME/MONTEIL</t>
   </si>
   <si>
     <t>760006030002/760005770002/760007810002</t>
   </si>
   <si>
-    <t>FABRE-BELLISSENT/AUTARD/FABRE</t>
-[...1 lines deleted...]
-  <si>
     <t>910011380004/910011600004</t>
   </si>
   <si>
     <t>Praticien 34</t>
   </si>
   <si>
     <t>ADRA/POIGNANT</t>
   </si>
   <si>
     <t>ALLAN-ROSEAU/ROSEAU</t>
   </si>
   <si>
-    <t>910011400003/760010870001</t>
-[...7 lines deleted...]
-  <si>
     <t>760003000003/910011180005/MO0016880002</t>
   </si>
   <si>
-    <t xml:space="preserve">DAO/ZERBIB/AUBAILLY </t>
-[...13 lines deleted...]
-  <si>
     <t>Praticien 34/CHU34 ADV</t>
   </si>
   <si>
-    <t>760000150004/910010890004</t>
-[...1 lines deleted...]
-  <si>
     <t>Praticien 11</t>
   </si>
   <si>
-    <t>NIRDE/BESSE</t>
-[...4 lines deleted...]
-  <si>
     <t>Praticien 66/CH PERPIGNAN</t>
   </si>
   <si>
-    <t>RODRIGUEZ/LE BERRE/GABAY/ZEMOURI</t>
-[...1 lines deleted...]
-  <si>
     <t>Louapre Manon</t>
   </si>
   <si>
     <t>Cacciatore Adrien</t>
   </si>
   <si>
     <t>Mouric Cécile</t>
   </si>
   <si>
     <t>Amabile Benjamin</t>
   </si>
   <si>
     <t>Bertrand Baptiste</t>
   </si>
   <si>
     <t>Borraccia Julie</t>
   </si>
   <si>
     <t>Boutrik Solene</t>
   </si>
   <si>
     <t>Chabanel Rose</t>
   </si>
   <si>
     <t>Clerget Maelle</t>
@@ -5622,53 +3771,50 @@
   <si>
     <t>Abokassem Soleiman</t>
   </si>
   <si>
     <t>Allegrini Emma</t>
   </si>
   <si>
     <t>Ambrosino Mathieu</t>
   </si>
   <si>
     <t>Balmes Kathleen</t>
   </si>
   <si>
     <t>Bérenger Foulques</t>
   </si>
   <si>
     <t>Buland Joffrey</t>
   </si>
   <si>
     <t>Chollet Ines</t>
   </si>
   <si>
     <t>Demy Killian</t>
   </si>
   <si>
-    <t xml:space="preserve">Desjardins Anaïs </t>
-[...1 lines deleted...]
-  <si>
     <t>Jean Victor</t>
   </si>
   <si>
     <t>Lacoste Théo</t>
   </si>
   <si>
     <t>Levrat Mathilde</t>
   </si>
   <si>
     <t>Muglia Emma</t>
   </si>
   <si>
     <t>Puzio Noemie</t>
   </si>
   <si>
     <t>Quillio Jeanne</t>
   </si>
   <si>
     <t>Saule Benjamin</t>
   </si>
   <si>
     <t>Sujevic Nicolas</t>
   </si>
   <si>
     <t>Telliez Justine</t>
@@ -6354,63 +4500,54 @@
   <si>
     <t>Vedel Pierre</t>
   </si>
   <si>
     <t>Victoire Constance</t>
   </si>
   <si>
     <t>Wack Jeanne</t>
   </si>
   <si>
     <t>Wendling Jerôme</t>
   </si>
   <si>
     <t>Zavani Leon</t>
   </si>
   <si>
     <t>Ziadi Jawad</t>
   </si>
   <si>
     <t>CHU34 ADV/CHU34 SE</t>
   </si>
   <si>
     <t>CH MENDE</t>
   </si>
   <si>
-    <t>SANCHE Emile</t>
-[...1 lines deleted...]
-  <si>
     <t>URGENCES SAMU CENTRE 15</t>
   </si>
   <si>
-    <t>9100113830004/91001610003/760000540005/910004700010</t>
-[...1 lines deleted...]
-  <si>
     <t>Praticien 34/CHU30 GDR</t>
-  </si>
-[...1 lines deleted...]
-    <t>ADRA/POIGNANT/RIEU CLOTET/RICARD</t>
   </si>
   <si>
     <t>Chateauminois Alice</t>
   </si>
   <si>
     <t>URGENCES/SAU/SMUR</t>
   </si>
   <si>
     <t>BEBIEN Laurent</t>
   </si>
   <si>
     <t>Afroukh Jade</t>
   </si>
   <si>
     <t>Gallet-Gottardo Julie</t>
   </si>
   <si>
     <t>Kessler Jeanne</t>
   </si>
   <si>
     <t>Leger Marion</t>
   </si>
   <si>
     <t>910005720019</t>
   </si>
@@ -6447,103 +4584,88 @@
     <t>ANESTHESIE REANIMATION</t>
   </si>
   <si>
     <t>BOLANDARD Franck</t>
   </si>
   <si>
     <t>910000480011</t>
   </si>
   <si>
     <t>760003300007</t>
   </si>
   <si>
     <t>RMPO</t>
   </si>
   <si>
     <t>910002710009</t>
   </si>
   <si>
     <t>REANIMATION ST-ELOI - DAR
 B</t>
   </si>
   <si>
     <t>JABER Mohamed Samir</t>
   </si>
   <si>
-    <t>910005680008</t>
-[...4 lines deleted...]
-  <si>
     <t>910003010010</t>
   </si>
   <si>
     <t>910000930008</t>
   </si>
   <si>
     <t>SERVICE DE REANIMATION
 POLYVALENTE</t>
   </si>
   <si>
     <t>910005030020</t>
   </si>
   <si>
     <t>UNITE REA POLYVALENTE ET
 CHIRURGICALE</t>
   </si>
   <si>
     <t>910001520010</t>
   </si>
   <si>
     <t>REANIMATION POLYVALENTE</t>
   </si>
   <si>
     <t>COCQUET Pierre</t>
   </si>
   <si>
     <t>910003130013</t>
   </si>
   <si>
     <t>UNITE DE REANIMATION
 MEDICALE</t>
   </si>
   <si>
     <t>910002490013</t>
   </si>
   <si>
     <t>SERVICE ANESTHESIE-
 DOULEUR</t>
-  </si>
-[...7 lines deleted...]
-    <t>MALADIERE Eric</t>
   </si>
   <si>
     <t>910001770010</t>
   </si>
   <si>
     <t>CH BASSIN DE THAU</t>
   </si>
   <si>
     <t>DEPARTEMENT DE CHIRURGIE
 A(GEN) -B(ORT</t>
   </si>
   <si>
     <t>HAMITOUCHE Kamel</t>
   </si>
   <si>
     <t>910002460005</t>
   </si>
   <si>
     <t>CHIRURGIE MEMBRE
 INFERIEUR ET RACHIS</t>
   </si>
   <si>
     <t>910002890006</t>
   </si>
   <si>
@@ -6758,145 +4880,112 @@
   <si>
     <t>RIVIERE Sophie</t>
   </si>
   <si>
     <t>910013380007</t>
   </si>
   <si>
     <t>910004620008</t>
   </si>
   <si>
     <t>910001010018</t>
   </si>
   <si>
     <t>MEDECINE HOSPITALIERE</t>
   </si>
   <si>
     <t>OZIOL Eric</t>
   </si>
   <si>
     <t>760005360005</t>
   </si>
   <si>
     <t>UMCH-USC</t>
   </si>
   <si>
-    <t>760005390003</t>
-[...1 lines deleted...]
-  <si>
     <t>SDIS</t>
   </si>
   <si>
-    <t>Médecine du Travail</t>
-[...7 lines deleted...]
-  <si>
     <t>SANTE AU TRAVAIL</t>
   </si>
   <si>
     <t>PELLETIER Stephanie</t>
-  </si>
-[...4 lines deleted...]
-    <t>ENSANTE</t>
   </si>
   <si>
     <t>910007070007</t>
   </si>
   <si>
     <t>SERVICE DES URGENCES -
 SMUR</t>
   </si>
   <si>
     <t>TATULI Thomas</t>
   </si>
   <si>
     <t>910001670007</t>
   </si>
   <si>
     <t>URGENCES SMUR</t>
   </si>
   <si>
     <t>PERET Alain</t>
   </si>
   <si>
     <t>910001490007</t>
   </si>
   <si>
     <t>CH BAGNOLS SUR CEZE</t>
   </si>
   <si>
     <t>URGENCES - SMUR - UHCD</t>
   </si>
   <si>
     <t>TORREGROSSA Remy</t>
   </si>
   <si>
     <t>910003980007</t>
   </si>
   <si>
     <t>URGENCES/SMUR .</t>
   </si>
   <si>
-    <t>CLAUSS-SOUQUET Nadege</t>
-[...1 lines deleted...]
-  <si>
     <t>730001540007</t>
   </si>
   <si>
     <t>CH MILLAU</t>
   </si>
   <si>
     <t>AVEZ Bertrand</t>
   </si>
   <si>
     <t>910001690010</t>
   </si>
   <si>
-    <t>SANCHE Emilie</t>
-[...4 lines deleted...]
-  <si>
     <t>910001850008</t>
   </si>
   <si>
     <t>MARTRILLE Laurent</t>
-  </si>
-[...4 lines deleted...]
-    <t>COUTY Helene</t>
   </si>
   <si>
     <t>910002100016</t>
   </si>
   <si>
     <t>UNITE CLINIQUE MEDECINE
 PHYSIQUE ET RE</t>
   </si>
   <si>
     <t>910002500016</t>
   </si>
   <si>
     <t>REEDUCATION FONCTIONNELLE
 ET READAPTAT</t>
   </si>
   <si>
     <t>MO0016250001</t>
   </si>
   <si>
     <t>CLINIQUE STER ST CLEMENT</t>
   </si>
   <si>
     <t>UNITE DE MPR</t>
   </si>
   <si>
@@ -7184,750 +5273,303 @@
   <si>
     <t>910002390019</t>
   </si>
   <si>
     <t>DEPARTEMENT DE
 L'INFORMATION MEDICALE</t>
   </si>
   <si>
     <t>910000440005</t>
   </si>
   <si>
     <t>SERVICE DE CHIRURGIE
 UROLOGIQUE .</t>
   </si>
   <si>
     <t>DJELOUAT Tarek</t>
   </si>
   <si>
     <t>910002190018</t>
   </si>
   <si>
     <t>UROLOGIE ET
 TRANSPLANTATION RENALE</t>
   </si>
   <si>
-    <t>ALBAREIL /AZOURY</t>
-[...7 lines deleted...]
-  <si>
     <t>910011000005/910010660004</t>
   </si>
   <si>
-    <t>760007950002/760005820002</t>
-[...4 lines deleted...]
-  <si>
     <t>MO0015290001/760010670001</t>
   </si>
   <si>
-    <t>910007940004/760000240004</t>
-[...7 lines deleted...]
-  <si>
     <t>760006250002/910009100004</t>
   </si>
   <si>
-    <t>760007380001/MO0018310001</t>
-[...4 lines deleted...]
-  <si>
     <t>MO0015610001/MO0018360001</t>
   </si>
   <si>
     <t>910010710004/MO0017830001</t>
   </si>
   <si>
     <t>910010580004/910011080005</t>
   </si>
   <si>
-    <t>CONTIERO/DELMAS</t>
-[...1 lines deleted...]
-  <si>
     <t>DIETRICH/RIVIECCIO</t>
   </si>
   <si>
-    <t>COULOMB/BOSA-ARNAL</t>
-[...4 lines deleted...]
-  <si>
     <t>PEYRAC/BACCOU</t>
   </si>
   <si>
-    <t>FRANCES/PONCE DE LEON DECOOL</t>
-[...7 lines deleted...]
-  <si>
     <t>SANOGO/ROZAND</t>
   </si>
   <si>
-    <t>MARTZEL/TIXIER</t>
-[...7 lines deleted...]
-  <si>
     <t>GOHIN/BREANT</t>
   </si>
   <si>
     <t>ROMIEU/CARDENAS</t>
   </si>
   <si>
     <t>TUSZYNSKI/MARTOCQ</t>
   </si>
   <si>
-    <t>MO0014240001/760000700004/760007780002</t>
-[...34 lines deleted...]
-  <si>
     <t>MO0015320001/MO0015110001/MO0015030001</t>
   </si>
   <si>
     <t>PRIETTO/EBY/BRUN</t>
   </si>
   <si>
-    <t>MO0014360001/MO0014370001/MO0017580001</t>
-[...10 lines deleted...]
-  <si>
     <t>MO0016570001/MO0017690001/910010440005</t>
   </si>
   <si>
-    <t>LUCAS /MERCEREAU/MEYER</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0015730001/MO0016440001/MO0015740001</t>
   </si>
   <si>
-    <t>RANCIERE/BISSUEL/RIVES-COUTOT</t>
-[...10 lines deleted...]
-  <si>
     <t>DUBOIS/WOLFF/SEROPIAN</t>
   </si>
   <si>
     <t>910007420003/760000770004/760003150003</t>
   </si>
   <si>
     <t>BLASCO/VOLTZ/RIBA</t>
   </si>
   <si>
-    <t>MO0014150001/MO0014400001/MO0014110001</t>
-[...4 lines deleted...]
-  <si>
     <t>760010710001/910013680004/910013560004</t>
   </si>
   <si>
     <t>910008030001/MO0017630001/MO0015640001</t>
   </si>
   <si>
     <t>GAUDEUL/GUILLON/LE CAM</t>
   </si>
   <si>
     <t>760007860002/760005900002/760009130001</t>
   </si>
   <si>
     <t>LALAU/CARRE/SERRES</t>
   </si>
   <si>
-    <t>MO0017710001/760005950001/MO0015770001</t>
-[...10 lines deleted...]
-  <si>
     <t>910007480004/910007380004/910007720004</t>
   </si>
   <si>
     <t>CABOT/BERNIER/DEDIEU</t>
   </si>
   <si>
-    <t>760009090001/910011160005/910009310004</t>
-[...13 lines deleted...]
-  <si>
     <t>MO0018290001/MO0018480001/MO0017670001</t>
   </si>
   <si>
     <t>ALBERT/SINTES/LHERMITTE</t>
   </si>
   <si>
-    <t>910010550004/MO0016590001/760010900001</t>
-[...10 lines deleted...]
-  <si>
     <t>MO0015360001/760003090003/910010810004</t>
   </si>
   <si>
     <t>VIRARD/MAURAN/QUENTIN-BOGAERT</t>
   </si>
   <si>
-    <t>760007970001/910008990004/760007940002</t>
-[...10 lines deleted...]
-  <si>
     <t>910010630004/760003110003/760000160004</t>
   </si>
   <si>
     <t>RABIER-PONGE/PHAM VAN-TAO/MASSARDIER</t>
   </si>
   <si>
-    <t>MO0015590001/MO0016650001/910013030005</t>
-[...4 lines deleted...]
-  <si>
     <t>760005890002/760005910002/MO0015760001</t>
   </si>
   <si>
     <t>CANDELA-RABES/CASANOVA/ROGER</t>
   </si>
   <si>
-    <t>760007820002/760007900002/MO0017740001</t>
-[...4 lines deleted...]
-  <si>
     <t>MO0014340001/MO0015570001/MO0015210001</t>
   </si>
   <si>
-    <t>MONASSIER/FERREYRA-MAILHAT/HUGUIES-DESCOUX</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0015620001/910011170005/760007920002</t>
   </si>
   <si>
-    <t>JABER/TSCHUP/STREIFF</t>
-[...19 lines deleted...]
-  <si>
     <t>910010350004/910012400004/MO0017510001</t>
   </si>
   <si>
     <t>LOREAU-COURTHIAL/CHEVALLIER-CHABRAT/ALEPEE</t>
   </si>
   <si>
-    <t>760009830002/910008530004/760005790002</t>
-[...7 lines deleted...]
-  <si>
     <t>MO0014300001/MO0014960001/760007880002</t>
   </si>
   <si>
     <t>LESAGE-SINGER/AUDENARD/MOLL-LLOBELL</t>
   </si>
   <si>
-    <t>MO0015220001/MO0015080001/MO0017600001</t>
-[...49 lines deleted...]
-  <si>
     <t>Ebele Manon</t>
   </si>
   <si>
     <t>NEUMANN Julien</t>
   </si>
   <si>
     <t>DERMATOLOGIE/UNITE ALLERGOLOGIE</t>
   </si>
   <si>
     <t>RAISON-PEYRON Nadia</t>
   </si>
   <si>
-    <t>CHU34 GDC/SE</t>
-[...13 lines deleted...]
-  <si>
     <t>910002780016/910012550006</t>
   </si>
   <si>
     <t>CAMBONIE/DADURE</t>
   </si>
   <si>
-    <t>PEDIATRIE NEONATALE ET REANIMATIONS/ANESTHESIE REANIMATION MERE ENFANT</t>
-[...7 lines deleted...]
-  <si>
     <t>910002210011/910012550006</t>
   </si>
   <si>
     <t>CAPDEVILA/DADURE</t>
   </si>
   <si>
-    <t>ANESTHESIE REANIMATION ORTHOPEDIE TRAU/ANESTHESIE REANIMATION MERE ENFANT</t>
-[...1 lines deleted...]
-  <si>
     <t>910012550006/910002780016</t>
   </si>
   <si>
     <t>DADURE/CAMBONIE</t>
   </si>
   <si>
     <t>ANESTHESIE REANIMATION MERE ENFANT/PEDIATRIE NEONATALE ET REANIMATIONS</t>
   </si>
   <si>
     <t>910012550006/760006660004</t>
   </si>
   <si>
     <t>DADURE/DE LA ARENA</t>
   </si>
   <si>
-    <t>ANESTHESIE REANIMATION MERE ENFANT/ANESTHESIE PEDIATRIQUE</t>
-[...1 lines deleted...]
-  <si>
     <t>CHU34 ADV/CLINIQUE ST JEAN</t>
   </si>
   <si>
     <t>910012550006/910002210011</t>
   </si>
   <si>
     <t>DADURE/CAPDEVILA</t>
   </si>
   <si>
-    <t>ANESTHESIE REANIMATION MERE ENFANT/ANESTHESIE REANIMATION ORTHOPEDIE TRAU</t>
-[...1 lines deleted...]
-  <si>
     <t>CHU34 ADV/CHU34 Lapeyronie</t>
   </si>
   <si>
-    <t>CLINIQUE SAINT JEAN</t>
-[...1 lines deleted...]
-  <si>
     <t>CLINIQUE DU MILLENAIRE</t>
   </si>
   <si>
-    <t>SENTENAC Pierre</t>
-[...28 lines deleted...]
-  <si>
     <t>Bois-Azria Faustine</t>
   </si>
   <si>
     <t>PALLURE Valerie</t>
   </si>
   <si>
-    <t>UNITE FONCTIONNELLE DE DERMATOLOGIE</t>
-[...4 lines deleted...]
-  <si>
     <t>BADIOU Stephanie</t>
   </si>
   <si>
-    <t>LABORATOIRE DE BIOCHIMIE - BEDR</t>
-[...4 lines deleted...]
-  <si>
     <t>SENESSE Pierre</t>
   </si>
   <si>
-    <t>PLATEAU SOINS DE SUPPORT</t>
-[...22 lines deleted...]
-  <si>
     <t>MEDECINE INFECTIEUSE &amp; TROPICALE ORIEN</t>
   </si>
   <si>
     <t>Bernard Amelie</t>
   </si>
   <si>
     <t>Eymann Alizee</t>
   </si>
   <si>
     <t>PUCHE Pierre</t>
   </si>
   <si>
-    <t>SERVICE CHIRURGIE VISCERALE DIGESTIVE</t>
-[...4 lines deleted...]
-  <si>
     <t>RATHAT Gauthier</t>
   </si>
   <si>
     <t>CARTRON Guillaume</t>
   </si>
   <si>
     <t>HEMATOLOGIE CLINIQUE ONCOLOGIE MEDICAL</t>
   </si>
   <si>
-    <t>DEPARTEMENT D'HEMATOLOGIE BIOLOGIQUE</t>
-[...1 lines deleted...]
-  <si>
     <t>STEPANIAN Alain</t>
   </si>
   <si>
-    <t>EQUIPE MOBILE ACCOMPGN ET SOINS PAL</t>
-[...13 lines deleted...]
-  <si>
     <t>SPORTOUCH Catherine</t>
   </si>
   <si>
-    <t>BROUSSOUS Florent</t>
-[...1 lines deleted...]
-  <si>
     <t>LIBERAL</t>
   </si>
   <si>
     <t>BERDAGUE Philippe</t>
   </si>
   <si>
     <t>MO0014540001</t>
   </si>
   <si>
     <t>PEDIATRIE URGENCES</t>
   </si>
   <si>
-    <t>URGENCES/SMUR</t>
-[...10 lines deleted...]
-  <si>
     <t>MO0014570001</t>
-  </si>
-[...1 lines deleted...]
-    <t>CLEMENT Pascal</t>
   </si>
   <si>
     <t>CMP PREVENTION ET TRAITEMENT TROUBLE ANXIEUX COMPLEXE ET
 BURN OUT</t>
   </si>
   <si>
-    <t>Daniau Laos</t>
-[...4 lines deleted...]
-  <si>
     <t>MOREL/DEREURE</t>
   </si>
   <si>
     <t>SERVICE DE MEDECINE INTERNE ET IMMUNOLOGIE CLINIQUE</t>
   </si>
   <si>
     <t>910002130020/910001790025</t>
   </si>
   <si>
     <t>CHU34 Lapeyronie/CHU34 SE</t>
   </si>
   <si>
-    <t>RHUMATOLOGIE ET IMMUNOLOGIE CLINIQUE ET THERAPEUTIQUE/DERMATOLOGIE</t>
-[...4 lines deleted...]
-  <si>
     <t>MEDECINE NUCLEAIRE</t>
   </si>
   <si>
-    <t>COUDRAY Audrey</t>
-[...4 lines deleted...]
-  <si>
     <t>MPR NEUROLOGIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">CH PAUL COSTE FLORET </t>
-[...7 lines deleted...]
-  <si>
     <t>PATTE Karine</t>
   </si>
   <si>
-    <t>SERVICE DE MEDECINE PHYSIQUE ET READAP</t>
-[...1 lines deleted...]
-  <si>
     <t>LAVIGNE Jean-Philippe</t>
   </si>
   <si>
     <t>MICROBIOLOGIE ET HYGIENE HOSPITALIERE</t>
   </si>
   <si>
     <t>COUBES Philippe</t>
   </si>
   <si>
     <t>UNITE MEDICO CHIRURGICALE NEUROCHIRURG</t>
   </si>
   <si>
     <t>DUFAU Hugues</t>
   </si>
   <si>
     <t>NEUROCHIRURGIE</t>
   </si>
   <si>
     <t>MEDECINE POLYVALENTE ONCOLOGIQUE</t>
   </si>
   <si>
     <t>JACOT/VIALA</t>
   </si>
   <si>
     <t>CHASSAIN Christophe</t>
@@ -8103,1865 +5745,3628 @@
   <si>
     <t>OFFICE FRANCAIS DE L'IMMIGRATION ET DE L'INTEGRATION</t>
   </si>
   <si>
     <t>METTAIS-CARTIER Emilie</t>
   </si>
   <si>
     <t>SERVICE MEDICAL OFII ZONE SUD OUEST</t>
   </si>
   <si>
     <t>CENTRE D'INVESTIGATION CLINIQUE CIC</t>
   </si>
   <si>
     <t>SOUSTELLE Laurent</t>
   </si>
   <si>
     <t>SERVICE D'UROLOGIE</t>
   </si>
   <si>
     <t>POLYCLINIQUE GRAND SUD</t>
   </si>
   <si>
     <t>LIBERAL/URGENCES PEDIATRIQUES</t>
   </si>
   <si>
-    <t>760005740006/910003450012/760002580005</t>
-[...4 lines deleted...]
-  <si>
     <t>POLE DE MEDECINE B</t>
   </si>
   <si>
     <t>GUILLEMOTEAU Audrey</t>
   </si>
   <si>
     <t>MEDECINE ET SOINS DE SUITE ET DE READA</t>
   </si>
   <si>
     <t>CH PONT SAINT ESPRIT</t>
   </si>
   <si>
-    <t>910004700010/910001110010</t>
-[...16 lines deleted...]
-  <si>
     <t>910001790025/910002130020</t>
   </si>
   <si>
     <t>CHU34 SE/CHU34 Lapeyronie</t>
   </si>
   <si>
-    <t>DERMATOLOGIE/RHUMATOLOGIE ET IMMUNOLOGIE CLINIQUE ET THERAPEUTIQUE</t>
-[...1 lines deleted...]
-  <si>
     <t>DEREURE/MOREL</t>
   </si>
   <si>
-    <t>910000680019/910002130020</t>
-[...13 lines deleted...]
-  <si>
     <t>910002730023/910002100016</t>
   </si>
   <si>
-    <t>MEDECINE INTERNE ADDICTOLOGIE/UNITE CLINIQUE MEDECINE PHYSIQUE ET RE</t>
-[...4 lines deleted...]
-  <si>
     <t>910002100016/910002730023</t>
   </si>
   <si>
-    <t>LAFFONT/DONNADIEU-RIGOLE</t>
-[...4 lines deleted...]
-  <si>
     <t>MO0014670001</t>
   </si>
   <si>
     <t>SIRVENTE Jerome</t>
   </si>
   <si>
     <t>HAD</t>
   </si>
   <si>
     <t>910002920006/910002790005</t>
   </si>
   <si>
     <t>PONS/MAILLE</t>
   </si>
   <si>
-    <t>UNITE MOBILE DE GERIATRIE/UNITE MOBILE DE SOUTIEN ET DE SOINS PA</t>
-[...1 lines deleted...]
-  <si>
     <t>CHU34 AB/CHU34 SE</t>
   </si>
   <si>
     <t>MAILLE/PONS</t>
   </si>
   <si>
     <t>CHU34 SE/CHU34 AB</t>
   </si>
   <si>
-    <t>UNITE MOBILE DE SOUTIEN ET DE SOINS PA/UNITE MOBILE DE GERIATRIE</t>
-[...1 lines deleted...]
-  <si>
     <t>910002790005/910002920006</t>
   </si>
   <si>
     <t>SENESSE/THOMASO</t>
   </si>
   <si>
     <t>THOMASO/SENESSE</t>
   </si>
   <si>
     <t>910004270018/MO0014750001</t>
   </si>
   <si>
     <t>MO0014750001/910004270018</t>
   </si>
   <si>
-    <t>SOINS DE SUPPORT/UNITE SOINS PALLIATIFS</t>
-[...19 lines deleted...]
-  <si>
     <t>OUTH Roderau</t>
   </si>
   <si>
     <t>MEDECINE INTERNE ET GENERALE</t>
   </si>
   <si>
-    <t>910004090005/910005150006</t>
-[...4 lines deleted...]
-  <si>
     <t>PEDIATRIE/LIBERAL</t>
   </si>
   <si>
-    <t>910005150006/760006300003/760006200002</t>
-[...10 lines deleted...]
-  <si>
     <t>730010470005/MO0016540001</t>
   </si>
   <si>
-    <t>TAURINES/LAFONT</t>
-[...1 lines deleted...]
-  <si>
     <t>910001220005/910001290009</t>
   </si>
   <si>
     <t>DURAND/BECHARD</t>
   </si>
   <si>
     <t>PEDIATRIE/GYNECOLOGIE OBSTETRIQUE</t>
   </si>
   <si>
     <t>GYNECOLOGIE OBSTETRIQUE/LIBERAL</t>
   </si>
   <si>
-    <t>910001290009/760006380002/MO0017160001/760002970003</t>
-[...7 lines deleted...]
-  <si>
     <t>LIBERAL/GYNECOLOGIE OBSTETRIQUE</t>
   </si>
   <si>
-    <t>ROMARY/THIBON/AGUADO-RAMY/BECHARD/BECHARD</t>
-[...10 lines deleted...]
-  <si>
     <t>LIBERAL/PEDIATRIE</t>
   </si>
   <si>
-    <t>DELLE-DONNE/ARNAUD/SERAYET/GEORGES</t>
-[...43 lines deleted...]
-  <si>
     <t>910009600004/760010740001/MO0014120001/910001140014</t>
   </si>
   <si>
     <t>PANTHENE-CHALAUD/ENJOLRAS-DESFONDS/BRAZES-SANZ/TRAN</t>
   </si>
   <si>
-    <t>910001140014/760003240002/760000190004</t>
-[...4 lines deleted...]
-  <si>
     <t>910001140014/910000620027</t>
   </si>
   <si>
     <t>TRAN/LETOUZEY</t>
   </si>
   <si>
     <t>910000620027/910001140014</t>
   </si>
   <si>
     <t>LETOUZEY/TRAN</t>
   </si>
   <si>
-    <t>760006370002/760010790001/91000620027</t>
-[...46 lines deleted...]
-  <si>
     <t>910000720016/MO0017470001</t>
   </si>
   <si>
-    <t>MEDECINE MATERNELLE ET FŒTALE/CONSULTATIONS PEDIATRIQUES NON PROGRAMMEES (CPNP)</t>
-[...4 lines deleted...]
-  <si>
     <t>FUCHS/MAESTRACCI</t>
   </si>
   <si>
-    <t>CLINIQUE ST ROCH/CHU34 ADV</t>
-[...1 lines deleted...]
-  <si>
     <t>MAESTRACCI/FUCHS</t>
   </si>
   <si>
-    <t>CONSULTATIONS PEDIATRIQUES NON PROGRAMMEES (CPNP)/MEDECINE MATERNELLE ET FŒTALE</t>
-[...1 lines deleted...]
-  <si>
     <t>MO0017470001/910000720016</t>
   </si>
   <si>
-    <t>MEDECINE MATERNELLE ET FOETALE/LIBERAL</t>
-[...31 lines deleted...]
-  <si>
     <t>MARIEN/JEZIORSKI</t>
   </si>
   <si>
     <t>910009610004/910003450012</t>
   </si>
   <si>
     <t>JEZIORSKI/MARIEN</t>
   </si>
   <si>
     <t>URGENCES PEDIATRIQUES/LIBERAL</t>
   </si>
   <si>
     <t>910003450012/910009610004</t>
   </si>
   <si>
-    <t>910003450012/910004430005</t>
-[...1 lines deleted...]
-  <si>
     <t>JEZIORSKI/PANEL</t>
   </si>
   <si>
-    <t>CHU34 Lapeyronie/CLINIQUE BEAU SOLEIL</t>
-[...13 lines deleted...]
-  <si>
     <t>PANEL/JEZIORSKI</t>
   </si>
   <si>
-    <t>JEZIORSKI/ALAUZEN</t>
-[...19 lines deleted...]
-  <si>
     <t>910006620006/910004430005</t>
   </si>
   <si>
-    <t>SERVICE DES URGENCES/MEDECINE GENERALE ET GYNECOLOGIE</t>
-[...4 lines deleted...]
-  <si>
     <t>CHARPENET/PANEL</t>
   </si>
   <si>
-    <t>910004430005/910006620007</t>
-[...1 lines deleted...]
-  <si>
     <t>PANEL/CHARPENET</t>
   </si>
   <si>
-    <t>MEDECINE GENERALE ET GYNECOLOGIE/MEDECINE GENERALE ET GYNECOLOGIE .</t>
-[...28 lines deleted...]
-  <si>
     <t>LIBERAL/SERVICE DE PEDIATRIE NEONATALOGIE</t>
   </si>
   <si>
-    <t>SERVICE DE PEDIATRIE NEONATALOGIE/LIBERAL</t>
-[...52 lines deleted...]
-  <si>
     <t>910001610006/910001560006</t>
   </si>
   <si>
-    <t>DEPARTEMENT MERE ENFANT (PEDIATRIE)/DEPARTEMENT MERE ENFANT GYNECOLOGIE OB</t>
-[...1 lines deleted...]
-  <si>
     <t>FOSKETT/ROUZAUD SAINT-MARTIN</t>
   </si>
   <si>
     <t>910001560006/910001610006</t>
   </si>
   <si>
-    <t>DDEPARTEMENT MERE ENFANT GYNECOLOGIE OB/EPARTEMENT MERE ENFANT (PEDIATRIE)</t>
-[...1 lines deleted...]
-  <si>
     <t>ROUZAUD SAINT-MARTIN/FOSKETT</t>
   </si>
   <si>
-    <t>910011290005/91000300010</t>
-[...31 lines deleted...]
-  <si>
     <t>PEDIATRIE/PMI66/LIBERAL</t>
   </si>
   <si>
-    <t>LIBERAL/CENTRE D'EVALUATION &amp; TRAITEMENT DE LA</t>
-[...4 lines deleted...]
-  <si>
     <t>Praticien 66</t>
   </si>
   <si>
     <t>CHIES/SALOMON/DIRAT</t>
   </si>
   <si>
-    <t>DUFOUR /SIRVEN/ANDRE-MARTIN</t>
-[...4 lines deleted...]
-  <si>
     <t>Praticien 34/CHU34 Lapeyronie</t>
   </si>
   <si>
     <t>CH BEZIERS/Praticien 34</t>
   </si>
   <si>
     <t>CH MENDE/Praticien 48</t>
   </si>
   <si>
-    <t>CH NARBONNE/Praticien 11/PMI11</t>
-[...7 lines deleted...]
-  <si>
     <t>Praticien 34/CH BEZIERS</t>
   </si>
   <si>
     <t>CHU34 Lapeyronie/Praticien 34</t>
   </si>
   <si>
-    <t>Praticien 30/CHU34 ADV</t>
-[...1 lines deleted...]
-  <si>
     <t>Praticien 30/CH ALES</t>
   </si>
   <si>
-    <t>Praticien 11/ASSOCIATION FAMILIALE DEPARTEMENTALE D'AIDE AUX PERSONNES HANDICAPEES MENTALES/PMI11</t>
-[...1 lines deleted...]
-  <si>
     <t>Praticien 30/CH BAGNOLS SUR CEZE</t>
   </si>
   <si>
     <t>CH ALES/Praticien 30</t>
   </si>
   <si>
-    <t>CH NARBONNE/Praticien 11/ASSOCIATION FAMILIALE DEPARTEMENTALE D'AIDE AUX PERSONNES HANDICAPEES MENTALES/PMI11</t>
-[...13 lines deleted...]
-  <si>
     <t>760000170004/760002700003</t>
   </si>
   <si>
-    <t>LAURE-GROS/RANCHOUX</t>
-[...7 lines deleted...]
-  <si>
     <t>PONS/LEVEILLER</t>
   </si>
   <si>
-    <t>760006000002/760000390005</t>
-[...4 lines deleted...]
-  <si>
     <t>760006360002/910009810004</t>
   </si>
   <si>
-    <t>JOANNY/BRUN D'ARRE</t>
-[...1 lines deleted...]
-  <si>
     <t>910010820004/760005960002</t>
   </si>
   <si>
     <t>QUEYRANNE/COURT</t>
   </si>
   <si>
     <t>910007490004/910010750004</t>
   </si>
   <si>
     <t>CALONNE/PETITET</t>
   </si>
   <si>
     <t>760006350002/910007320004</t>
   </si>
   <si>
     <t>GAL/BAYLE</t>
   </si>
   <si>
-    <t>910012770004/910012850004/760005970002</t>
-[...4 lines deleted...]
-  <si>
     <t>760006180002/760009070001</t>
   </si>
   <si>
     <t>PINAR/CARLES</t>
   </si>
   <si>
-    <t>AUTARD/GAUTARD</t>
-[...13 lines deleted...]
-  <si>
     <t>910009260004/910011490004</t>
   </si>
   <si>
-    <t>DUBOIS/PENCHINAT</t>
-[...31 lines deleted...]
-  <si>
     <t>GIRAUDON/RIBEIRO-FARRIEUX</t>
   </si>
   <si>
-    <t>910010450003/910013660003</t>
-[...1 lines deleted...]
-  <si>
     <t>MILLA/ORAZI</t>
   </si>
   <si>
     <t>760006090002/760005920002</t>
   </si>
   <si>
     <t>LESAUVAGE/CHARDONNET</t>
   </si>
   <si>
-    <t>910010340003/910008570003</t>
-[...13 lines deleted...]
-  <si>
     <t>BILLET/CALMES</t>
   </si>
   <si>
-    <t>910010460003/910012410003</t>
-[...1 lines deleted...]
-  <si>
     <t>MILLION/DANQUIGNY</t>
   </si>
   <si>
-    <t>910013540003/910007340003</t>
-[...1 lines deleted...]
-  <si>
     <t>CAILLON-KERBOUL/BELIN-SAUGET</t>
   </si>
   <si>
-    <t>760000720003/910009010003</t>
-[...7 lines deleted...]
-  <si>
     <t>LOGNOS/JOUANDON</t>
   </si>
   <si>
-    <t>910010780003/910013130004</t>
-[...13 lines deleted...]
-  <si>
     <t>JOLY/DUFOUR</t>
   </si>
   <si>
-    <t>760007890002/760002990003</t>
-[...4 lines deleted...]
-  <si>
     <t>910011610004/910011470004</t>
   </si>
   <si>
     <t>SCALA/COLOMINA</t>
   </si>
   <si>
-    <t>910011460005/910008200004</t>
-[...4 lines deleted...]
-  <si>
     <t>910009690004/910012790004</t>
   </si>
   <si>
     <t>CAMPAGNAC/GONZALEZ</t>
   </si>
   <si>
     <t>760005780002/910007520004</t>
   </si>
   <si>
-    <t>BADINI/CASTAN</t>
-[...7 lines deleted...]
-  <si>
     <t>910010310004/910008630004</t>
   </si>
   <si>
     <t>LEOST/MAUREL</t>
   </si>
   <si>
     <t>760010820001/910007810004</t>
   </si>
   <si>
-    <t>MALZAC/DUNAND</t>
-[...19 lines deleted...]
-  <si>
     <t>910008240004/910010120004</t>
   </si>
   <si>
-    <t>HUYN VAN/GOURDON</t>
-[...7 lines deleted...]
-  <si>
     <t>910007500004/910008040004</t>
   </si>
   <si>
-    <t>CAPDET-TISSEYRE/GAUSERAND</t>
-[...13 lines deleted...]
-  <si>
     <t>910011020005/910010210004</t>
   </si>
   <si>
-    <t>ESCUDERO/JURICI</t>
-[...4 lines deleted...]
-  <si>
     <t>SAGUY/CARBONNEL</t>
   </si>
   <si>
-    <t>910011510004/760009080001</t>
-[...4 lines deleted...]
-  <si>
     <t>910008850004/910011100005</t>
   </si>
   <si>
-    <t>OUDE-ENGBERINK/PATEDOYE</t>
-[...19 lines deleted...]
-  <si>
     <t>910008910004/910008820004</t>
   </si>
   <si>
     <t>PAVAGEAU/OLIVET</t>
   </si>
   <si>
-    <t>910008460004/910011090005</t>
-[...4 lines deleted...]
-  <si>
     <t>910010170004/760009140001</t>
   </si>
   <si>
     <t>HASSID/SONDHOO</t>
   </si>
   <si>
-    <t>LIBERAL/MEDECINE MATERNELLE ET
-[...32 lines deleted...]
-  <si>
     <t>FUCHS/DAMBROISE/BERNON</t>
   </si>
   <si>
-    <t>910010000000/760003000000/MO0014440001</t>
-[...43 lines deleted...]
-  <si>
     <t>LUCQUIAUD Emma</t>
   </si>
   <si>
-    <t>910011860004/760010840001/910006510006</t>
-[...1 lines deleted...]
-  <si>
     <t>Praticien 30/PMI30</t>
   </si>
   <si>
-    <t>BRUN-BANDERRA/PAKEY/ABRIAL</t>
-[...10 lines deleted...]
-  <si>
     <t>910013620004/MO0014510001/MO0016930002</t>
   </si>
   <si>
     <t>LERMOYER/VIDELAINE/DA SILVA</t>
   </si>
   <si>
-    <t>910007690004/910013730004/MO0016970002</t>
-[...16 lines deleted...]
-  <si>
     <t>910013650004/910006510006</t>
   </si>
   <si>
-    <t>MONTHALUC-MARTIN/ABRIAL</t>
-[...16 lines deleted...]
-  <si>
     <t>910013010005/910004080010</t>
   </si>
   <si>
-    <t>HAD 3G SANTE/CHU30</t>
-[...1 lines deleted...]
-  <si>
     <t>HAD 3G SANTE/UNITE DE SOINS PALLIATIFS</t>
   </si>
   <si>
-    <t>GRELU/VAN GALLEN</t>
-[...1 lines deleted...]
-  <si>
     <t>910004080010/910013010005</t>
   </si>
   <si>
-    <t>CHU30/HAD 3G SANTE</t>
-[...1 lines deleted...]
-  <si>
     <t>UNITE DE SOINS PALLIATIFS/HAD 3G SANTE</t>
   </si>
   <si>
-    <t>VAN GALLEN/GRELU</t>
-[...94 lines deleted...]
-  <si>
     <t>Praticien 11/CH NARBONNE</t>
   </si>
   <si>
-    <t>LIBERAL/EQUIPE MOBILE GERIATRIQUE</t>
-[...67 lines deleted...]
-  <si>
     <t>SERVICE DES URGENCES/LIBERAL</t>
   </si>
   <si>
-    <t>CHARPENET/CARENDELL/MASIA-MORICE/VERNIER</t>
-[...1 lines deleted...]
-  <si>
     <t>910003610008/760007020002</t>
   </si>
   <si>
     <t>760007020002/910003610008</t>
   </si>
   <si>
     <t>NICOT/SORITEAU</t>
   </si>
   <si>
     <t>SORITEAU/NICOT</t>
   </si>
   <si>
     <t>HAD/COURT SEJOUR GERIATRIQUE</t>
   </si>
   <si>
     <t>COURT SEJOUR GERIATRIQUE/HAD</t>
   </si>
   <si>
-    <t>760007830002/760000540005/910007120006/MO0016990001/MO0017070001</t>
-[...43 lines deleted...]
-  <si>
     <t>MO0016770001</t>
   </si>
   <si>
     <t>EQUIPE STOMATO-PSYCHIQUE</t>
   </si>
   <si>
     <t>KNABE Lucie</t>
   </si>
   <si>
-    <t>MO0014750001</t>
-[...52 lines deleted...]
-  <si>
     <t>LIBERAL/SERVICE DES URGENCES</t>
-  </si>
-[...4 lines deleted...]
-    <t>CHU34 Lapyeronie</t>
   </si>
   <si>
     <t>CLINIQUE BEAU
 SOLEIL</t>
   </si>
   <si>
-    <t>Marquant Anthony</t>
-[...61 lines deleted...]
-  <si>
     <t>Guerin Eva</t>
   </si>
   <si>
     <t>910003170013/910007070007</t>
   </si>
   <si>
     <t>CHU34 Lapeyronie/CH ALES</t>
   </si>
   <si>
     <t>URGENCES ADULTES/SERVICE DES URGENCES - SMUR</t>
   </si>
   <si>
     <t>BOBBIA/TATULLI</t>
   </si>
   <si>
     <t>Guerin Mathilde</t>
   </si>
   <si>
-    <t>PMSI-Unité de Recherche Médico-Economi</t>
+    <t>910002770013/910002610013</t>
+  </si>
+  <si>
+    <t>PEDIATRIE SPECIALISEE/IMMUNOLOGIE</t>
+  </si>
+  <si>
+    <t>AMOUROUX/VINCENT</t>
+  </si>
+  <si>
+    <t>910006370013</t>
+  </si>
+  <si>
+    <t>Service de physiologie
+clinique - Expl</t>
+  </si>
+  <si>
+    <t>HAYOT Maurice</t>
+  </si>
+  <si>
+    <t>910002620004</t>
+  </si>
+  <si>
+    <t>ANAT. ET CYTO.
+PATHOLOGIQUES B</t>
+  </si>
+  <si>
+    <t>910004980004</t>
+  </si>
+  <si>
+    <t>INSTITUT CANCER MONTPELLIER</t>
+  </si>
+  <si>
+    <t>SERVICE D'ANATOMIE
+PATHOLOGIQUE</t>
+  </si>
+  <si>
+    <t>910002430036</t>
+  </si>
+  <si>
+    <t>BIOLOGIE DES TUMEURS
+SOLIDES - Site Unique de
+Biologie</t>
+  </si>
+  <si>
+    <t>SOLASSOL Jérôme</t>
+  </si>
+  <si>
+    <t>Lancelot Pierre</t>
+  </si>
+  <si>
+    <t>910004120005</t>
+  </si>
+  <si>
+    <t>ANESTHESIE COEUR POUMONS
+ADV - DAR D</t>
+  </si>
+  <si>
+    <t>910003850007</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+MERE ENFANT/ANESTHESIE REANIMATION
+ORTHOPEDIE TRAU</t>
+  </si>
+  <si>
+    <t>910003030007</t>
+  </si>
+  <si>
+    <t>JUNG Boris</t>
+  </si>
+  <si>
+    <t>910002210011</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+ORTHOPEDIE TRAU</t>
+  </si>
+  <si>
+    <t>910012550006</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+MERE ENFANT</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+MERE ENFANT/PEDIATRIE NEONATALE ET
+REANIMATIONS</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+ORTHOPEDIE TRAU/ANESTHESIE REANIMATION
+MERE ENFANT</t>
+  </si>
+  <si>
+    <t>910005540012</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+REANIMATION POL - DAR A</t>
+  </si>
+  <si>
+    <t>760006660004/910012550006</t>
+  </si>
+  <si>
+    <t>CLINIQUE SAINT JEAN/CHU34 ADV</t>
+  </si>
+  <si>
+    <t>ANESTHESIE PEDIATRIQUE/ANESTHESIE REANIMATION
+MERE ENFANT</t>
+  </si>
+  <si>
+    <t>DE LA ARENA/DADURE</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+MERE ENFANT/ANESTHESIE PEDIATRIQUE</t>
+  </si>
+  <si>
+    <t>Biologie médicale</t>
+  </si>
+  <si>
+    <t>Delefosse Louise</t>
+  </si>
+  <si>
+    <t>Bahloul Saba</t>
+  </si>
+  <si>
+    <t>760000830009</t>
+  </si>
+  <si>
+    <t>Chir orale</t>
+  </si>
+  <si>
+    <t>Gomes-Rouchouse Charlotte</t>
+  </si>
+  <si>
+    <t>910002040013</t>
+  </si>
+  <si>
+    <t>910003140007</t>
+  </si>
+  <si>
+    <t>910004840013</t>
+  </si>
+  <si>
+    <t>910003660009</t>
+  </si>
+  <si>
+    <t>SERVICE DE CHIRURGIE .</t>
+  </si>
+  <si>
+    <t>ROUANET Philippe</t>
+  </si>
+  <si>
+    <t>760005450006</t>
+  </si>
+  <si>
+    <t>Service de chirurgie
+vasculaire</t>
+  </si>
+  <si>
+    <t>MO0018940001</t>
+  </si>
+  <si>
+    <t>SERVICE DE CHIRURGIE
+VISCERALE DIGESTIVE,
+ONCOLOGIQUE ET
+TRANSPLANTATION</t>
+  </si>
+  <si>
+    <t>HERRERO Astrid</t>
+  </si>
+  <si>
+    <t>910000060009</t>
+  </si>
+  <si>
+    <t>SERVICE  DE CHIRURGIE .</t>
+  </si>
+  <si>
+    <t>QUENET François</t>
+  </si>
+  <si>
+    <t>910002640012</t>
+  </si>
+  <si>
+    <t>CHIR THORACIQUE
+VASCULAIRE(THORACIQUE)</t>
+  </si>
+  <si>
+    <t>DERMATOLOGIE/LIBERAL</t>
+  </si>
+  <si>
+    <t>760000010020</t>
+  </si>
+  <si>
+    <t>Unité fonctionnelle de
+dermatologie</t>
+  </si>
+  <si>
+    <t>760005600002/910007120006</t>
+  </si>
+  <si>
+    <t>CHU34 SE/CDAG-CIDDIST CHU34</t>
+  </si>
+  <si>
+    <t>DERMATOLOGIE/UNITE
+ALLERGOLOGIE/CeGIDD</t>
+  </si>
+  <si>
+    <t>RAISON-PEYRON/LE MOING</t>
+  </si>
+  <si>
+    <t>760000830009/910000650017</t>
+  </si>
+  <si>
+    <t>CHU34 GDC/CHU34 GDC/SE</t>
+  </si>
+  <si>
+    <t>CMF et STOMATOLOGIE/SERVICE D'ANATOMIE ET CYTOLOGIE PATHOL</t>
+  </si>
+  <si>
+    <t>DE BOUTRAY/RIGAU</t>
+  </si>
+  <si>
+    <t>MO0018370001/910012730004/MO0018330001</t>
+  </si>
+  <si>
+    <t>DELESCLUSE/DELMAS/BERTRAND</t>
+  </si>
+  <si>
+    <t>910002860026</t>
+  </si>
+  <si>
+    <t>LABORATOIRE DE BIOCHIMIE
+- BEDR</t>
+  </si>
+  <si>
+    <t>910004270018</t>
+  </si>
+  <si>
+    <t>SOINS DE SUPPORT</t>
+  </si>
+  <si>
+    <t>MO0017410003</t>
+  </si>
+  <si>
+    <t>Laboratoire de génétique
+moléculaire de maladies
+rares (LGMMR)</t>
+  </si>
+  <si>
+    <t>COSSEE Mireille</t>
+  </si>
+  <si>
+    <t>760002490008</t>
+  </si>
+  <si>
+    <t>GENETIQUE CHROMOSOMIQUE</t>
+  </si>
+  <si>
+    <t>PELLESTOR Franck</t>
+  </si>
+  <si>
+    <t>910000250009</t>
+  </si>
+  <si>
+    <t>GARNIER Celine</t>
+  </si>
+  <si>
+    <t>910004870011/910002200005</t>
+  </si>
+  <si>
+    <t>RYTHMOLOGIE, CARDIOPATHIES CONGENITALES ET
+INSUFFISANCE CARDIAQUE/RYTHMOLOGIE ET INSUFFISANCE CARDIAQUE</t>
+  </si>
+  <si>
+    <t>PASQUIE/ROUBILLE</t>
+  </si>
+  <si>
+    <t>910001910013</t>
+  </si>
+  <si>
+    <t>MO0018630001</t>
+  </si>
+  <si>
+    <t>SMR gériatrique et
+polyvalent</t>
+  </si>
+  <si>
+    <t>BARRY Billo</t>
+  </si>
+  <si>
+    <t>910004990011</t>
+  </si>
+  <si>
+    <t>Lenoir Thomas</t>
+  </si>
+  <si>
+    <t>UNITE DE SOINS PALLIATIFS</t>
+  </si>
+  <si>
+    <t>VAN GALEN Clement</t>
+  </si>
+  <si>
+    <t>910011290005/910000300010/MO0019600001</t>
+  </si>
+  <si>
+    <t>DELMAS/ZEMOURI/MENARD</t>
+  </si>
+  <si>
+    <t>MO0018970001</t>
+  </si>
+  <si>
+    <t>SERVICE ENDOCRINO-
+DIABETO-NUTRITION et MM</t>
+  </si>
+  <si>
+    <t>EID-RENAUD Celine</t>
+  </si>
+  <si>
+    <t>MO0016050001</t>
+  </si>
+  <si>
+    <t>VIDIN Eric</t>
+  </si>
+  <si>
+    <t>MO0018980001</t>
+  </si>
+  <si>
+    <t>RAGUENES Laurent</t>
+  </si>
+  <si>
+    <t>910000620027</t>
+  </si>
+  <si>
+    <t>910012960007</t>
+  </si>
+  <si>
+    <t>CHIRURGIE GYNECOLOGIE
+MAMMAIRE</t>
+  </si>
+  <si>
+    <t>910000720016</t>
+  </si>
+  <si>
+    <t>MEDECINE MATERNELLE ET
+FOETALE</t>
+  </si>
+  <si>
+    <t>910000070005</t>
+  </si>
+  <si>
+    <t>SERVICE CHIRURGIE
+VISCERALE DIGESTIVE</t>
+  </si>
+  <si>
+    <t>910003400011</t>
+  </si>
+  <si>
+    <t>910004770019</t>
+  </si>
+  <si>
+    <t>HEMATOLOGIE CLINIQUE ET
+ONCOLOGIE MED</t>
+  </si>
+  <si>
+    <t>WICKENHAUSER Stefan</t>
+  </si>
+  <si>
+    <t>910002160022</t>
+  </si>
+  <si>
+    <t>HEMATOLOGIE CLINIQUE</t>
+  </si>
+  <si>
+    <t>910005360015</t>
+  </si>
+  <si>
+    <t>910002840031</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT D'HEMATOLOGIE
+BIOLOGIQUE</t>
+  </si>
+  <si>
+    <t>MEUNIER Lucy</t>
+  </si>
+  <si>
+    <t>910005090006</t>
+  </si>
+  <si>
+    <t>910000470009</t>
+  </si>
+  <si>
+    <t>910002200005</t>
+  </si>
+  <si>
+    <t>RYTHMOLOGIE ET
+INSUFFISANCE CARDIAQUE</t>
+  </si>
+  <si>
+    <t>ROUBILLE François</t>
+  </si>
+  <si>
+    <t>MO0014910001</t>
+  </si>
+  <si>
+    <t>VILLACEQUE Marc</t>
+  </si>
+  <si>
+    <t>910004690006</t>
+  </si>
+  <si>
+    <t>ALARCON Clement</t>
+  </si>
+  <si>
+    <t>910001750005</t>
+  </si>
+  <si>
+    <t>MEDECINE GENERALE
+(ORIENTATION CARDIOLOGIE)</t>
+  </si>
+  <si>
+    <t>HOAREAU Erwan</t>
+  </si>
+  <si>
+    <t>760007440002</t>
+  </si>
+  <si>
+    <t>910007070007/910004690006</t>
+  </si>
+  <si>
+    <t>SERVICE DES URGENCES -
+SMUR/CARDIOLOGIE</t>
+  </si>
+  <si>
+    <t>TATULI/ALARCON</t>
+  </si>
+  <si>
+    <t>910002200005/910002710009</t>
+  </si>
+  <si>
+    <t>RYTHMOLOGIE ET
+INSUFFISANCE CARDIAQUE/REANIMATION ST-ELOI - DAR
+B</t>
+  </si>
+  <si>
+    <t>ROUBILLE/JABER</t>
+  </si>
+  <si>
+    <t>760005440004</t>
+  </si>
+  <si>
+    <t>SERVICE DE REANIMATION ET
+USC POLYVALENT</t>
+  </si>
+  <si>
+    <t>JACQUES Luc</t>
+  </si>
+  <si>
+    <t>910003450012</t>
+  </si>
+  <si>
+    <t>Desjardins Anaïs Mai</t>
+  </si>
+  <si>
+    <t>GENRE GRAND-PIERRE Romain</t>
+  </si>
+  <si>
+    <t>910003850007/910001910013</t>
+  </si>
+  <si>
+    <t>ANESTHESIE REANIMATION
+GUI DE CHAULIAC - DAR C/NEUROLOGIE</t>
+  </si>
+  <si>
+    <t>PERRIGAULT/CHARIF</t>
+  </si>
+  <si>
+    <t>910002710009/910002200005</t>
+  </si>
+  <si>
+    <t>CHU34 SE/CHU34 ADV</t>
+  </si>
+  <si>
+    <t>REANIMATION ST-ELOI - DAR /RYTHMOLOGIE ET INSUFFISANCE CARDIAQUEB</t>
+  </si>
+  <si>
+    <t>JABER/ROUBILLE</t>
+  </si>
+  <si>
+    <t>BOBBIA/GARNIER</t>
+  </si>
+  <si>
+    <t>910004620008/MO0016730001</t>
+  </si>
+  <si>
+    <t>URGENCES/SAU/SMUR/DEPARTEMENT ANESTHESIE
+REA</t>
+  </si>
+  <si>
+    <t>BEBIEN/BERTUIT</t>
+  </si>
+  <si>
+    <t>Linarakis Anthony</t>
+  </si>
+  <si>
+    <t>CHIRURGIE ORTHO ET TRAUMATO</t>
+  </si>
+  <si>
+    <t>DEMOULIN Loic</t>
+  </si>
+  <si>
+    <t>910003980007/910005680008</t>
+  </si>
+  <si>
+    <t>URGENCES/SMUR ./ANESTHESIE REANIMATION</t>
+  </si>
+  <si>
+    <t>VUILLOT/LE BRIS</t>
+  </si>
+  <si>
+    <t>910004690006/910007070007</t>
+  </si>
+  <si>
+    <t>CARDIOLOGIE/SERVICE DES URGENCES -
+SMUR</t>
+  </si>
+  <si>
+    <t>ALARCON/TATULI</t>
+  </si>
+  <si>
+    <t>910001670007/910004100005</t>
+  </si>
+  <si>
+    <t>CH NARBONNE/INSTITUT CANCER
+MONTPELLIER</t>
+  </si>
+  <si>
+    <t>URGENCES SMUR/ANESTHESIE ET REANIMATION</t>
+  </si>
+  <si>
+    <t>PERET/LECLERC</t>
+  </si>
+  <si>
+    <t>910001910013/910003850007</t>
+  </si>
+  <si>
+    <t>NEUROLOGIE/ANESTHESIE REANIMATION
+GUI DE CHAULIAC - DAR C</t>
+  </si>
+  <si>
+    <t>CHARIF/PERRIGAULT</t>
+  </si>
+  <si>
+    <t>910004100005</t>
+  </si>
+  <si>
+    <t>Younes William</t>
+  </si>
+  <si>
+    <t>AIPALS SERVICE DE SANTE
+AU TRAVAIL</t>
+  </si>
+  <si>
+    <t>910002730023</t>
+  </si>
+  <si>
+    <t>MEDECINE INTERNE
+ADDICTOLOGIE</t>
+  </si>
+  <si>
+    <t>DONNADIEU Helene</t>
+  </si>
+  <si>
+    <t>760005390004</t>
+  </si>
+  <si>
+    <t>MEDECINE DU TRAVAIL</t>
+  </si>
+  <si>
+    <t>ABBAL Bertrand</t>
+  </si>
+  <si>
+    <t>760006500002</t>
+  </si>
+  <si>
+    <t>MSA34</t>
+  </si>
+  <si>
+    <t>BLANCHI Aurelie</t>
+  </si>
+  <si>
+    <t>910003760005</t>
+  </si>
+  <si>
+    <t>SERVICE DE SANTE AU
+TRAVAIL DU PERSONN</t>
+  </si>
+  <si>
+    <t>LESAGE Francois Xavier</t>
+  </si>
+  <si>
+    <t>CLEMENT Pascale</t>
+  </si>
+  <si>
+    <t>910005740005</t>
+  </si>
+  <si>
+    <t>SANTE AU TRAVAIL MONTPELLIER BTP</t>
+  </si>
+  <si>
+    <t>910012440004/910008460004/910011150006</t>
+  </si>
+  <si>
+    <t>TARBOURIECH/LOEVE/ROMIEU</t>
+  </si>
+  <si>
+    <t>760010680001/910011090005/760006160002</t>
+  </si>
+  <si>
+    <t>BAREIL/OUVRARD/PAJTLER-JANOT</t>
+  </si>
+  <si>
+    <t>MEDECINE INTERNE
+ADDICTOLOGIE/UNITE CLINIQUE MEDECINE
+PHYSIQUE ET RE</t>
+  </si>
+  <si>
+    <t>DONNADIEU/LAFFONT</t>
+  </si>
+  <si>
+    <t>760009080001/910011510004</t>
+  </si>
+  <si>
+    <t>CARLIER/DESCHAND</t>
+  </si>
+  <si>
+    <t>910001460005/MO0014380001/760010780001/760000390005</t>
+  </si>
+  <si>
+    <t>CH BAGNOLS SUR CEZE/Praticien 11</t>
+  </si>
+  <si>
+    <t>GEORGES/PEPIN/LARNAUDIE-EIFFEL/JUGE</t>
+  </si>
+  <si>
+    <t>910006070005</t>
+  </si>
+  <si>
+    <t>SSR POLYVALENT</t>
+  </si>
+  <si>
+    <t>910004090005/760006200002/760006300003/910005150006</t>
+  </si>
+  <si>
+    <t>GYNECOLOGIE OBSTETRIQUE/LIBERAL/PEDIATRIE</t>
+  </si>
+  <si>
+    <t>PREVOST-FEREY/REPOLE/VERJUS/DOUKSI</t>
+  </si>
+  <si>
+    <t>MO0015000001/760011310001</t>
+  </si>
+  <si>
+    <t>Praticien 66/CH PRADES</t>
+  </si>
+  <si>
+    <t>LIBERAL/MEDECINE POLYVALENTE</t>
+  </si>
+  <si>
+    <t>BODILIS/RAVERAT</t>
+  </si>
+  <si>
+    <t>910008100004/760009150001</t>
+  </si>
+  <si>
+    <t>GOUIN/VIDAL-BOURBOTTE</t>
+  </si>
+  <si>
+    <t>910011460005/910010780004/910008200004</t>
+  </si>
+  <si>
+    <t>CAMMAL/PLASSARD/HERAN</t>
+  </si>
+  <si>
+    <t>MO0014240001/910008110004</t>
+  </si>
+  <si>
+    <t>FELIX/GRAU</t>
+  </si>
+  <si>
+    <t>910008600004/910008610004/910011230006</t>
+  </si>
+  <si>
+    <t>MATTERA/MATTERA/LACOSTE</t>
+  </si>
+  <si>
+    <t>PASCAL Baptiste</t>
+  </si>
+  <si>
+    <t>910000300010/910011290005/MO0019600001</t>
+  </si>
+  <si>
+    <t>ZEMOURI/DELMAS/MENARD</t>
+  </si>
+  <si>
+    <t>MO0015070001/760007910002/910008220004</t>
+  </si>
+  <si>
+    <t>CONTIERO/SADDIK/HEYRAUD</t>
+  </si>
+  <si>
+    <t>JOANNY/BRUN-D'ARRE</t>
+  </si>
+  <si>
+    <t>Baeza Andrea</t>
+  </si>
+  <si>
+    <t>910000230011/760010760001/910010780004</t>
+  </si>
+  <si>
+    <t>PMI34/Praticien 34</t>
+  </si>
+  <si>
+    <t>PMI34/LIBERAL</t>
+  </si>
+  <si>
+    <t>ALAUZEN/GUERIN/PLASSARD</t>
+  </si>
+  <si>
+    <t>910010450004/760000540005</t>
+  </si>
+  <si>
+    <t>MILLA/RIEU-CLOTET</t>
+  </si>
+  <si>
+    <t>910003200011</t>
+  </si>
+  <si>
+    <t>URGENCES/SAMU/CENTRE 15</t>
+  </si>
+  <si>
+    <t>COLL Francis</t>
+  </si>
+  <si>
+    <t>760002590004/760001490003/910000720016</t>
+  </si>
+  <si>
+    <t>Praticien 34/ CHU34 ADV</t>
+  </si>
+  <si>
+    <t>LIBERAL/MEDECINE MATERNELLE ET
+FOETALE</t>
+  </si>
+  <si>
+    <t>RABENKOGO-MILONDA/DIDILLON/FUCHS</t>
+  </si>
+  <si>
+    <t>910000680019/910001790025</t>
+  </si>
+  <si>
+    <t>NUTRITION DIABETE/DERMATOLOGIE</t>
+  </si>
+  <si>
+    <t>AVIGNON/DEREURE</t>
+  </si>
+  <si>
+    <t>910006910009</t>
+  </si>
+  <si>
+    <t>760009830002/760005790002</t>
+  </si>
+  <si>
+    <t>MAURIN/BEN KEMOUN</t>
+  </si>
+  <si>
+    <t>VUILLOT Olivier</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT MERE ENFANT
+(PEDIATRIE)/DEPARTEMENT MERE ENFANT
+GYNECOLOGIE OB</t>
+  </si>
+  <si>
+    <t>SOINS DE SUPPORT/SERVICE MEDECINE
+PALLIATIVE</t>
+  </si>
+  <si>
+    <t>730001190006</t>
+  </si>
+  <si>
+    <t>MEDECINE POLYVALENTE ET
+COURT SE JOUR</t>
+  </si>
+  <si>
+    <t>MADONNA PY Beatrice</t>
+  </si>
+  <si>
+    <t>910006450005/910000300010/760000330004</t>
+  </si>
+  <si>
+    <t>PMI66/CH PERPIGNAN/Praticien 66</t>
+  </si>
+  <si>
+    <t>PMI66/PEDIATRIE/LIBERAL</t>
+  </si>
+  <si>
+    <t>KASPI/ZEMOURI/MEDJEBER</t>
+  </si>
+  <si>
+    <t>PEDIATRIE/GYNECO OBS</t>
+  </si>
+  <si>
+    <t>MO0019130001/MO0019090001/MO0015350001</t>
+  </si>
+  <si>
+    <t>DANIEL-BLANES/COMBE/SEROPIAN</t>
+  </si>
+  <si>
+    <t>MO0015020001/760007850002/760002300005</t>
+  </si>
+  <si>
+    <t>Praticien 34/CHU34 SE</t>
+  </si>
+  <si>
+    <t>LIBERAL/PASS</t>
+  </si>
+  <si>
+    <t>BRU/GRIFFITHS/RIVIERE</t>
+  </si>
+  <si>
+    <t>760000500005/760000490004</t>
+  </si>
+  <si>
+    <t>DURAND-GERBAL/HUERRE</t>
+  </si>
+  <si>
+    <t>MO0019290001/MO0018460001/MO0016650001</t>
+  </si>
+  <si>
+    <t>ROTTER/SARDAINE/SINCZAK</t>
+  </si>
+  <si>
+    <t>MO0015220001/MO0015080001/760002990003</t>
+  </si>
+  <si>
+    <t>LAVENAT/CREPIAT/CHARLES</t>
+  </si>
+  <si>
+    <t>MO0017470001/910010980005/760006130002/910009630004</t>
+  </si>
+  <si>
+    <t>POLYCLINIQUE SAINT ROCH/Praticien 34</t>
+  </si>
+  <si>
+    <t>CONSULTATIONS
+PEDIATRIQUES NON
+PROGRAMMEES (CPNP)/LIBERAL</t>
+  </si>
+  <si>
+    <t>MAESTRACCI/CARANDELL/MASIA-MORICE/VERNIER</t>
+  </si>
+  <si>
+    <t>760007150002/910001610006/910001560006</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LIBERAL/DEPARTEMENT MERE ENFANT
+(PEDIATRIE)/DEPARTEMENT MERE ENFANT
+GYNECOLOGIE OB</t>
+  </si>
+  <si>
+    <t>BOURROUNET/FOSKETT/ROUZAUD SAINT-MARTIN</t>
+  </si>
+  <si>
+    <t>760010730001/MO0014190001/910000620027</t>
+  </si>
+  <si>
+    <t>EGENDER/DINU/LETOUZEY</t>
+  </si>
+  <si>
+    <t>910000720016/760001470004/760002580005</t>
+  </si>
+  <si>
+    <t>MEDECINE MATERNELLE ET
+FŒTALE/LIBERAL</t>
+  </si>
+  <si>
+    <t>FUCHS/BOYER/LAFONT</t>
+  </si>
+  <si>
+    <t>910001140014/760010740001/MO0014120001/910009600004</t>
+  </si>
+  <si>
+    <t>TRAN/ENJOLRAS-DESFONDS/BRAZES-SANZ/PANTHENE-CHALAUD</t>
+  </si>
+  <si>
+    <t>MONASSIER/FERREYRA-MAILHAT/HUGUIES</t>
+  </si>
+  <si>
+    <t>910001680005</t>
+  </si>
+  <si>
+    <t>MO0015240001/MO0016400001/MO0017500001</t>
+  </si>
+  <si>
+    <t>MARCENAK/AUSTRY/ALDIS</t>
+  </si>
+  <si>
+    <t>910011410004/MO0017090002/760010880001</t>
+  </si>
+  <si>
+    <t>BADIN/PELLEGRIN/SIKIRDJI</t>
+  </si>
+  <si>
+    <t>910001860015/MO0016510001/910008470004/910010460004</t>
+  </si>
+  <si>
+    <t>PEDIATRIE GENERALE-
+INFECTIOLOGIE ET IM/LIBERAL</t>
+  </si>
+  <si>
+    <t>JEZIORSKI/FONTAINE/LOGNOS/MILLION</t>
+  </si>
+  <si>
+    <t>MO0014150001/MO0014110001/MO0014400001</t>
+  </si>
+  <si>
+    <t>CLERY/BOURDREL/RICCI</t>
+  </si>
+  <si>
+    <t>910001140014/MO0016410001/760000190004/760003240003</t>
+  </si>
+  <si>
+    <t>TRAN/BENOIT/EYDALEINE/VAILHE</t>
+  </si>
+  <si>
+    <t>760007320002/MO0014220001/760007230002</t>
+  </si>
+  <si>
+    <t>ROMERO-VIDAL/ESCRIBA/HERBAUT</t>
+  </si>
+  <si>
+    <t>BADINI-CONFALONIERI/CASTAN</t>
+  </si>
+  <si>
+    <t>LUCAS/MERCEREAU/MEYER</t>
+  </si>
+  <si>
+    <t>760000210004/760003220003</t>
+  </si>
+  <si>
+    <t>BERTRAND-MARCHAND/DAMBROISE</t>
+  </si>
+  <si>
+    <t>SERVICE MEDECINE
+PALLIATIVE/SOINS DE SUPPORT</t>
+  </si>
+  <si>
+    <t>MO0017610001/MO0017610001</t>
+  </si>
+  <si>
+    <t>GADAY/LECELLIER</t>
+  </si>
+  <si>
+    <t>910000300010/760000330004/910006450005</t>
+  </si>
+  <si>
+    <t>CH PERPIGNAN/Praticien 66/PMI66</t>
+  </si>
+  <si>
+    <t>PEDIATRIE/LIBERAL/PMI</t>
+  </si>
+  <si>
+    <t>ZEMOURI/MEDJEBER/KASPI</t>
+  </si>
+  <si>
+    <t>910006040006/MO0016490001/910001140014</t>
+  </si>
+  <si>
+    <t>UNITE DE CONSULTATIONS ET
+DE SOINS AMB/LIBERAL/PEDIATRIE</t>
+  </si>
+  <si>
+    <t>KINNE/DOROT/TRAN</t>
+  </si>
+  <si>
+    <t>MO0017550001/MO0014260001/MO0015530001</t>
+  </si>
+  <si>
+    <t>BOURGOIN/FLORY/EL OUADIE</t>
+  </si>
+  <si>
+    <t>TAURINES/LAFON</t>
+  </si>
+  <si>
+    <t>MO0017190002</t>
+  </si>
+  <si>
+    <t>Unité Transversale de
+Nutrition Clinique</t>
+  </si>
+  <si>
+    <t>760009310002</t>
+  </si>
+  <si>
+    <t>MIPPU</t>
+  </si>
+  <si>
+    <t>760010850001/910010560004</t>
+  </si>
+  <si>
+    <t>PEXOTO/TARDIEU</t>
+  </si>
+  <si>
+    <t>910012770004/760005970002/910012850004</t>
+  </si>
+  <si>
+    <t>GINESTIE-FOUCAULT/DAMEME/PALLANCHER</t>
+  </si>
+  <si>
+    <t>760003220003/910000720016/MO0014990001</t>
+  </si>
+  <si>
+    <t>DAMBROISE/FUCHS/BERNON</t>
+  </si>
+  <si>
+    <t>MO0016500001/MO0019270001</t>
+  </si>
+  <si>
+    <t>FABRE/MOUYSSET</t>
+  </si>
+  <si>
+    <t>760006230002/910012470005/760006210002</t>
+  </si>
+  <si>
+    <t>ROUSSEAU/BRANCATO/RICARD</t>
+  </si>
+  <si>
+    <t>MO0015440001/MO0015180001/MO0017560001</t>
+  </si>
+  <si>
+    <t>AUTARD/GRIOTTO/CADENAT</t>
+  </si>
+  <si>
+    <t>760003140003/MO0015330001/MO0015340001</t>
+  </si>
+  <si>
+    <t>RAHOUI/RAEDERSTOERFFER/RAYNAL</t>
+  </si>
+  <si>
+    <t>760005950002/730011090005/MO0015770001</t>
+  </si>
+  <si>
+    <t>CORBEAU/COMBES/TARRUSSON</t>
+  </si>
+  <si>
+    <t>760000270004/910011160005/910009310004</t>
+  </si>
+  <si>
+    <t>BECASSIS/SIRVEN/ANDRE-MARTIN</t>
+  </si>
+  <si>
+    <t>910006450005/910000300010/MO0015550001</t>
+  </si>
+  <si>
+    <t>PMI66/CH Perpignan/Praticien 66</t>
+  </si>
+  <si>
+    <t>KASPI/ZEMOURI/SAFI</t>
+  </si>
+  <si>
+    <t>760003060003/760006390002</t>
+  </si>
+  <si>
+    <t>910009320004/910012390004/MO0014160001</t>
+  </si>
+  <si>
+    <t>CLARA/BUSSEUIL/CONSEIL</t>
+  </si>
+  <si>
+    <t>760006000002/910001460005/MO0014940001/910009190004</t>
+  </si>
+  <si>
+    <t>DELLE-DONNE/GEORGES/ARNAUD/SERAYET</t>
+  </si>
+  <si>
+    <t>910001790025/910000680019</t>
+  </si>
+  <si>
+    <t>DERMATOLOGIE/NUTRITION DIABETE</t>
+  </si>
+  <si>
+    <t>DEREURE/AVIGNON</t>
+  </si>
+  <si>
+    <t>910004220006</t>
+  </si>
+  <si>
+    <t>CENTRE PENITENTIAIRE 861
+RTE DE ST PON</t>
+  </si>
+  <si>
+    <t>IWANIKOW Deborah</t>
+  </si>
+  <si>
+    <t>MO0018380001/MO0015270001/MO0014980001</t>
+  </si>
+  <si>
+    <t>GRIMAUD/NIRDE/BEAUHAIRE</t>
+  </si>
+  <si>
+    <t>910011860004/910012470005/760010840001</t>
+  </si>
+  <si>
+    <t>BRUN-BANDERRA/BRANCATO/PAKEY</t>
+  </si>
+  <si>
+    <t>910010000004/MO0015820001/MO0018550001</t>
+  </si>
+  <si>
+    <t>760003170003/910011420004</t>
+  </si>
+  <si>
+    <t>SANTINI-GARCIA/BATTIN</t>
+  </si>
+  <si>
+    <t>910010110004/910010080004</t>
+  </si>
+  <si>
+    <t>MO0018470001/MO0016510001/910008470004</t>
+  </si>
+  <si>
+    <t>SEGALA/FONTAINE/LOGNOS</t>
+  </si>
+  <si>
+    <t>910009650005/760000450004</t>
+  </si>
+  <si>
+    <t>CAMILLERI/HOENNER</t>
+  </si>
+  <si>
+    <t>910008470004/910010460004/910001860015/MO0016510001</t>
+  </si>
+  <si>
+    <t>LIBERAL/PEDIATRIE GENERALE INFECTIOLOGIE ET IM</t>
+  </si>
+  <si>
+    <t>LOGNOS/MILLION/JEZIORSKI/FONTAINE</t>
+  </si>
+  <si>
+    <t>RANCIERE/BISSUEL/RIVES-COUTO</t>
+  </si>
+  <si>
+    <t>910010340004/910002130020/910008570004</t>
+  </si>
+  <si>
+    <t>LIBERAL/RHUMATOLOGIE ET
+IMMUNOLOGIE CLINIQUE ET
+THERAPEUTIQUE</t>
+  </si>
+  <si>
+    <t>LOPEZ/MOREL/MARTINEZ</t>
+  </si>
+  <si>
+    <t>MO0014440001/MO0018350001/MO0019030001</t>
+  </si>
+  <si>
+    <t>SALANOVA/BONNEMAIRE/BELLO</t>
+  </si>
+  <si>
+    <t>MO0014040001/760002640003/910010700004</t>
+  </si>
+  <si>
+    <t>ARMENGAUD/SORIANO-BAUDOUY/ROMERO-DUCROS</t>
+  </si>
+  <si>
+    <t>910008790004/910013070005</t>
+  </si>
+  <si>
+    <t>NORAZ/DEBRY</t>
+  </si>
+  <si>
+    <t>FABRE-BELISSENT/AUTARD/FABRE</t>
+  </si>
+  <si>
+    <t>HUYNH VAN/GOURDON</t>
+  </si>
+  <si>
+    <t>910011330004/910013630004</t>
+  </si>
+  <si>
+    <t>MO0015780001/760000280004</t>
+  </si>
+  <si>
+    <t>TEISSIER/SANCHEZ/</t>
+  </si>
+  <si>
+    <t>760006070002/760006020002/910012890005</t>
+  </si>
+  <si>
+    <t>JAOUL/DOLET-LALLEMENT/SINEGRE</t>
+  </si>
+  <si>
+    <t>910011380004/910011600004/760000540005/910004700010</t>
+  </si>
+  <si>
+    <t>Praticien 34/ALCOOLOGIE ADDICTION</t>
+  </si>
+  <si>
+    <t>ADRA/POIGNANT/RIEU-CLOTET/RICARD</t>
+  </si>
+  <si>
+    <t>760010800001/730014890004/760006880002</t>
+  </si>
+  <si>
+    <t>LEBON/LEMANISSIER/BERNARD</t>
+  </si>
+  <si>
+    <t>910010980005/910009630004</t>
+  </si>
+  <si>
+    <t>CARANDELL/VERNIER</t>
+  </si>
+  <si>
+    <t>MO0015190001/910013660004/MO0014390001</t>
+  </si>
+  <si>
+    <t>GUTIERREZ/ORAZI/PIGEON</t>
+  </si>
+  <si>
+    <t>760007820002/MO0017740001</t>
+  </si>
+  <si>
+    <t>FREMON/ROQUES</t>
+  </si>
+  <si>
+    <t>760010760001/910010780004/910000230011</t>
+  </si>
+  <si>
+    <t>Praticien 34/PMI34</t>
+  </si>
+  <si>
+    <t>LIBERAL/PMI34</t>
+  </si>
+  <si>
+    <t>GUERIN/PLASSARD/ALAUZEN</t>
+  </si>
+  <si>
+    <t>760005940002/760007240002/760005270003/MO0017390002</t>
+  </si>
+  <si>
+    <t>Praticien 66/CH PERPIGNAN/SDIS 66</t>
+  </si>
+  <si>
+    <t>LIBERAL/SERVICE DE MEDECINE DU SPORT/SDIS</t>
+  </si>
+  <si>
+    <t>CHIBANE/KHENTER/MERCIER/RICHARD-GARRIGUE</t>
+  </si>
+  <si>
+    <t>760006380003/910001290009/MO0017160001/760002970003</t>
+  </si>
+  <si>
+    <t>ROMARY/BECHARD/THIBON/AGUADO</t>
+  </si>
+  <si>
+    <t>910008990004/760007940002</t>
+  </si>
+  <si>
+    <t>PUEL-ANDRE/PRUNIER</t>
+  </si>
+  <si>
+    <t>910009690004/760002380005/910013530004/910003380007</t>
+  </si>
+  <si>
+    <t>LIBERAL/SERVICE DE GYNECO
+OBSTETRIQUE</t>
+  </si>
+  <si>
+    <t>CAMPAGNAC/SUAU/CABANEL-QUESADA/HUET-MANTION</t>
+  </si>
+  <si>
+    <t>MALZAC-BEUCHOT/DUNAND</t>
+  </si>
+  <si>
+    <t>910006660008</t>
+  </si>
+  <si>
+    <t>CH PONT ST ESPRIT</t>
+  </si>
+  <si>
+    <t>MEDECINE ET SOINS DE
+SUITE ET DE READA</t>
+  </si>
+  <si>
+    <t>JABER/TSCHUPP/STREIFF</t>
+  </si>
+  <si>
+    <t>MO0017680001/760009100001</t>
+  </si>
+  <si>
+    <t>MARTIN/HUMBERT</t>
+  </si>
+  <si>
+    <t>UNITE CLINIQUE MEDECINE
+PHYSIQUE ET RE/MEDECINE INTERNE
+ADDICTOLOGIE</t>
+  </si>
+  <si>
+    <t>LAFFONT/DONNADIEU</t>
+  </si>
+  <si>
+    <t>910013040005/MO0017020002/MO0017140001/910001590014</t>
+  </si>
+  <si>
+    <t>LIBERAL/ DIABETOLOGIE-
+ENDOCRINOLOGIE .</t>
+  </si>
+  <si>
+    <t>BATTIN-DROUHIN/HUSSON/FAGES/THUAN</t>
+  </si>
+  <si>
+    <t>MO0014060001/MO0014290001/MO0014170001</t>
+  </si>
+  <si>
+    <t>BASTOS/LEBOURG/COSTES</t>
+  </si>
+  <si>
+    <t>TRIOULEYRE/DEMEY-ARNOULD</t>
+  </si>
+  <si>
+    <t>MEDECINE MATERNELLE ET
+FOETALE/LIBERAL</t>
+  </si>
+  <si>
+    <t>760009120001/910010470004</t>
+  </si>
+  <si>
+    <t>PERRIN/MIQUEU</t>
+  </si>
+  <si>
+    <t>910000300010/910009580007</t>
+  </si>
+  <si>
+    <t>ZEMOURI/MARTINEZ-VIX</t>
+  </si>
+  <si>
+    <t>760006300003/760006200002/910004090005/910005150006</t>
+  </si>
+  <si>
+    <t>Praticien 48/CH MENDE</t>
+  </si>
+  <si>
+    <t>LIBERAL/GYNECOLOGIE OBSTETRIQUE/PEDIATRIE</t>
+  </si>
+  <si>
+    <t>VERJUS/REPOLE/PREVOST-FEREY/DOUKSI</t>
+  </si>
+  <si>
+    <t>910006620006/760005740007/910012870004</t>
+  </si>
+  <si>
+    <t>CLINIQUE SAINT JEAN/Praticien 34</t>
+  </si>
+  <si>
+    <t>CHARPENET/POUGET/SALMON</t>
+  </si>
+  <si>
+    <t>910001140014/MO0016490001/760007250002</t>
+  </si>
+  <si>
+    <t>TRAN/DOROT/KINNE</t>
+  </si>
+  <si>
+    <t>760009040001/760007340002/MO0016180001/910001610006</t>
+  </si>
+  <si>
+    <t>Praticien 11/CMP NARBONNE LEZIGNAN/CH NARBONNE</t>
+  </si>
+  <si>
+    <t>LIBERAL/CMPP/DEPARTEMENT MERE ENFANT</t>
+  </si>
+  <si>
+    <t>ANTOINE/SATGER/FARHANI/FOSKETT</t>
+  </si>
+  <si>
+    <t>910009580007/910000300010</t>
+  </si>
+  <si>
+    <t>MARTINEZ-VIX/ZEMOURI</t>
+  </si>
+  <si>
+    <t>910012900004/MO0016920002/910013160005</t>
+  </si>
+  <si>
+    <t>TEISSERENC/CREVEL/FERRIERES</t>
+  </si>
+  <si>
+    <t>POLYCLINIQUE SAINT ROCH/CHU34 ADV</t>
+  </si>
+  <si>
+    <t>CONSULTATIONS
+PEDIATRIQUES NON
+PROGRAMMEES (CPNP)/MEDECINE MATERNELLE ET
+FOETALE</t>
+  </si>
+  <si>
+    <t>HAD 3G SANTE NIMES/CHU30</t>
+  </si>
+  <si>
+    <t>GRELU/VAN GALEN</t>
+  </si>
+  <si>
+    <t>910002470015</t>
+  </si>
+  <si>
+    <t>MEDECINE INTERNE ET
+HYPERTENSION ARTER</t>
+  </si>
+  <si>
+    <t>CAPDET-TISSEYRE/GAUSSERAND</t>
+  </si>
+  <si>
+    <t>910005310007</t>
+  </si>
+  <si>
+    <t>CLINIQUE SAINT PIERRE</t>
+  </si>
+  <si>
+    <t>SERVICE DES URGENCES ET
+DE MEDECINE HY</t>
+  </si>
+  <si>
+    <t>LY Daravong</t>
+  </si>
+  <si>
+    <t>760003240003/MO0016410001/910001140014/760000190004</t>
+  </si>
+  <si>
+    <t>VAILHE/BENOIT/TRAN/EYDALEINE</t>
+  </si>
+  <si>
+    <t>MO0014130001/MO0019150001/MO0019020001</t>
+  </si>
+  <si>
+    <t>BREL/FAGES-PUECH/BASTIDE</t>
+  </si>
+  <si>
+    <t>MO0018340001/MO0019110001/MO0016550001</t>
+  </si>
+  <si>
+    <t>BIYOUKAR/COZZOLINO/LAURES</t>
+  </si>
+  <si>
+    <t>910000620027/MO0014190001/760010730001</t>
+  </si>
+  <si>
+    <t>LETOUZEY/DINU/EGENDER</t>
+  </si>
+  <si>
+    <t>MO0019380001</t>
+  </si>
+  <si>
+    <t>MAÏRET</t>
+  </si>
+  <si>
+    <t>SEYLLER Claire</t>
+  </si>
+  <si>
+    <t>Khaled Youssra</t>
+  </si>
+  <si>
+    <t>760000330004/MO0018040001/760000010020</t>
+  </si>
+  <si>
+    <t>Praticien 66/DESDEN 66/CH PERPIGNAN</t>
+  </si>
+  <si>
+    <t>LIBERAL/SERVICE DE PROMOTION EN FAVEUR DE LA SANTE DES ELEVES/UNITE FONCTIONNELLE DE DERMATOLOGIE</t>
+  </si>
+  <si>
+    <t>MEDJEBER/NOEL/PALLURE</t>
+  </si>
+  <si>
+    <t>910005150006/760006200002/910004090005/760006300003</t>
+  </si>
+  <si>
+    <t>PEDIATRIE/LIBERAL/GYNECOLOGIE OBSTETRIQUE</t>
+  </si>
+  <si>
+    <t>DOUKSI/REPOLE/PREVOST-FEREY/VERJUS</t>
+  </si>
+  <si>
+    <t>PLATEFORME D'EVALUATION GERIATRIQUE/UNITE MOBILE DE SOUTIEN ET DE SOINS PA</t>
+  </si>
+  <si>
+    <t>910006040006</t>
+  </si>
+  <si>
+    <t>760007140002/760010890001/760006170002</t>
+  </si>
+  <si>
+    <t>BICHEA/TABARDEL/PICARD</t>
+  </si>
+  <si>
+    <t>910000960007/760003120003/910011370004/910012670004/910009480007</t>
+  </si>
+  <si>
+    <t>SERVICE DE PEDIATRIE
+NEONATALOGIE/LIBERAL</t>
+  </si>
+  <si>
+    <t>BELABED/POIRET/ASTOUL/AUSSILLOUS-BRANDON/MOLINIER</t>
+  </si>
+  <si>
+    <t>910007650004/MO0016710002/910004760012</t>
+  </si>
+  <si>
+    <t>LIBERAL/PASS/MALADIES INFECTIEUSES ET
+TROPICALES</t>
+  </si>
+  <si>
+    <t>COSTA/BIURRARENA/LOUBET</t>
+  </si>
+  <si>
+    <t>910007680004/MO0016970002/910013730004</t>
+  </si>
+  <si>
+    <t>CUKIER/GIL GALAND DE MIJOLLA/MOLLARET</t>
+  </si>
+  <si>
+    <t>Laroche Léna</t>
+  </si>
+  <si>
+    <t>Laroussi Hajer</t>
+  </si>
+  <si>
+    <t>910000620027/MO0015710001/MO0017750001</t>
+  </si>
+  <si>
+    <t>LETOUZEY/PEYRONNEL/ROUBAUD</t>
+  </si>
+  <si>
+    <t>910001610006/760007340002/MO0016180001/760009040001</t>
+  </si>
+  <si>
+    <t>CH NARBONNE/Praticien 11/CMP NARBONNE LEZIGNAN</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT MERE ENFANT
+(PEDIATRIE)/LIBERAL/CMPP</t>
+  </si>
+  <si>
+    <t>FOSKETT/SATGER/FARHANI/ANTOINE</t>
+  </si>
+  <si>
+    <t>760000150004/910010890004/910004930010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NIRDEBESSE/NEUMANN </t>
+  </si>
+  <si>
+    <t>760009110001/910012580006/760009160001</t>
+  </si>
+  <si>
+    <t>LIBERAL/CENTRE DE GERONTOLOGIE</t>
+  </si>
+  <si>
+    <t>MORENO/BOUDET/WATRELOS</t>
+  </si>
+  <si>
+    <t>MO0014380001/910001460005/760010780001/760000390005</t>
+  </si>
+  <si>
+    <t>PEPIN/GEORGES/LARNAUDIE-EIFFEL/JUGE</t>
+  </si>
+  <si>
+    <t>910004430005/910006620006</t>
+  </si>
+  <si>
+    <t>CLINIQUE BEAU SOLEIL/CLINIQUE SAINT JEAN</t>
+  </si>
+  <si>
+    <t>MEDECINE GENERALE ET
+GYNECOLOGIE/SERVICE DES URGENCES</t>
+  </si>
+  <si>
+    <t>MO0014360001/MO0014370001</t>
+  </si>
+  <si>
+    <t>NICOLAS/PECH-AYMARD</t>
+  </si>
+  <si>
+    <t>Leonardon Marie</t>
+  </si>
+  <si>
+    <t>910009770004/910009850004</t>
+  </si>
+  <si>
+    <t>910000720016/760001490003/760002590004</t>
+  </si>
+  <si>
+    <t>FUCHS/DIDILLON/RABENKOGO-MILONDA</t>
+  </si>
+  <si>
+    <t>760007360002/760000460005</t>
+  </si>
+  <si>
+    <t>VIGNOLA/TRIOULIER</t>
+  </si>
+  <si>
+    <t>760000410004/910011750004/MO0017040002</t>
+  </si>
+  <si>
+    <t>CHAZALY/LAPLANCHE-PACTET/LABAU-DONNET</t>
+  </si>
+  <si>
+    <t>910004430005/910001860015</t>
+  </si>
+  <si>
+    <t>CLINIQUE BEAU SOLEIL/CHU34 ADV</t>
+  </si>
+  <si>
+    <t>MEDECINE GENERALE ET
+GYNECOLOGIE/PEDIATRIE GENERALE-
+INFECTIOLOGIE ET IM</t>
+  </si>
+  <si>
+    <t>910004930010</t>
+  </si>
+  <si>
+    <t>OUDE ENGBERINK-ISAMBERT/PATEDOYE</t>
+  </si>
+  <si>
+    <t>760009060001/910001310005/760007210002</t>
+  </si>
+  <si>
+    <t>Praticien 30/CHU30 GDR</t>
+  </si>
+  <si>
+    <t>LIBERAL/MPR NEUROLOGIQUE</t>
+  </si>
+  <si>
+    <t>BOURBOTTE/DUPEYRON/GOUIN-BARRE</t>
+  </si>
+  <si>
+    <t>CHU30/HAD 3G SANTE NIMES</t>
+  </si>
+  <si>
+    <t>VAN GALEN/GRELU</t>
+  </si>
+  <si>
+    <t>910012860004/760007430002</t>
+  </si>
+  <si>
+    <t>PATISSIER/LANDES</t>
+  </si>
+  <si>
+    <t>760002690003/760000390005</t>
+  </si>
+  <si>
+    <t>FISCHER/JUGE</t>
+  </si>
+  <si>
+    <t>MO0015840002/MO0014970001/MO0019620001</t>
+  </si>
+  <si>
+    <t>ALBAREIL/AZOURY/ROBERDEAU</t>
+  </si>
+  <si>
+    <t>760007960002/910007550004</t>
+  </si>
+  <si>
+    <t>HERMET/CHANELLIERE</t>
+  </si>
+  <si>
+    <t>CLINIQUE SAINT JEAN/CLINIQUE BEAU SOLEIL</t>
+  </si>
+  <si>
+    <t>SERVICE DES URGENCES/MEDECINE GENERALE ET
+GYNECOLOGIE</t>
+  </si>
+  <si>
+    <t>MO0015140001/MO0018430001/760006150002</t>
+  </si>
+  <si>
+    <t>FRAYSSINES/PLANCOULAIN/MULLER</t>
+  </si>
+  <si>
+    <t>910008470004/910010200004</t>
+  </si>
+  <si>
+    <t>910010460004/910012410004</t>
+  </si>
+  <si>
+    <t>910013030005/760009090001/MO0019310001</t>
+  </si>
+  <si>
+    <t>BAROUSSE/DUFOUR/SCHAMBRI</t>
+  </si>
+  <si>
+    <t>MO0019070001/MO0019260001/760010910001</t>
+  </si>
+  <si>
+    <t>CHALOT/MIALET/SANCHEZ-SOLANILLA</t>
+  </si>
+  <si>
+    <t>MO0014310001/MO0014520001/MO0019220001</t>
+  </si>
+  <si>
+    <t>LLUSA/TILLARD/LEBOULLENGER</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT MERE ENFANT
+GYNECOLOGIE OB/DEPARTEMENT MERE ENFANT
+(PEDIATRIE)</t>
+  </si>
+  <si>
+    <t>910004790010/760002290005</t>
+  </si>
+  <si>
+    <t>EQUIPE MOBILE DE SOUTIEN
+EN SOINS PALL/HAD</t>
+  </si>
+  <si>
+    <t>BARONE/PICAMAL</t>
+  </si>
+  <si>
+    <t>910009660004/910010230004/MO0017450002</t>
+  </si>
+  <si>
+    <t>LIBERAL/Equipe Mobile
+accompagnement, soutien
+et SP - EMASSP</t>
+  </si>
+  <si>
+    <t>LAMRI-CHAILLOUS/LACAS/MOUNIE-OZIOL</t>
+  </si>
+  <si>
+    <t>MO0015650001/MO0019280001/MO0014490001</t>
+  </si>
+  <si>
+    <t>MARTZEL/ROCA/TIXIER</t>
+  </si>
+  <si>
+    <t>910011610004/MO0015060001/910011470004</t>
+  </si>
+  <si>
+    <t>SCALA/CHEVALLARD/COLOMINA</t>
+  </si>
+  <si>
+    <t>MO0014770002/910006840009</t>
+  </si>
+  <si>
+    <t>CH NARBONNE/HOPITAL PRIVE DU
+GRAND NARBONNE</t>
+  </si>
+  <si>
+    <t>SOINS PALLIATIFS/SERVICE DE SOINS
+PALLIATIFS</t>
+  </si>
+  <si>
+    <t>KOCNAR/FOURCADE</t>
+  </si>
+  <si>
+    <t>910001290009/760002970003/MO0017160001</t>
+  </si>
+  <si>
+    <t>GYNECO OBS/LIBERAL</t>
+  </si>
+  <si>
+    <t>BECHARD/AGUADO/THIBON/ROMARY</t>
+  </si>
+  <si>
+    <t>760001470004/760002580005/910000720016</t>
+  </si>
+  <si>
+    <t>Praticiens 34/CHU34 ADV</t>
+  </si>
+  <si>
+    <t>BOYER/LAFONT/FUCHS</t>
+  </si>
+  <si>
+    <t>MO0015420001/MO0015660001/MO0015630001</t>
+  </si>
+  <si>
+    <t>ALLARD/MICHAU/LACOMBRADE</t>
+  </si>
+  <si>
+    <t>910001410006</t>
+  </si>
+  <si>
+    <t>MEDECINE 2 (ORIENTATION
+MEDECINE INTER</t>
+  </si>
+  <si>
+    <t>760007380002/760007830002/MO0018310001</t>
+  </si>
+  <si>
+    <t>ZONGO/GLONDU-LASSIS/BACHELLERIE</t>
+  </si>
+  <si>
+    <t>910008760004/910013130005</t>
+  </si>
+  <si>
+    <t>NEMORIN/CHATOT</t>
+  </si>
+  <si>
+    <t>760007830002/910007120006/910009130004/MO0016990002/760000540005</t>
+  </si>
+  <si>
+    <t>Praticien 34/CDAG-CIDDIST CHU34</t>
+  </si>
+  <si>
+    <t>LIBERAL/CeGIDD</t>
+  </si>
+  <si>
+    <t>GLONDU-LASSIS/LE MOING/SALZMANN/GODILLOT/RIEU-CLOTET</t>
+  </si>
+  <si>
+    <t>GAILLARD/FARHANI/FOSKETT</t>
+  </si>
+  <si>
+    <t>910013530004/MO0017450002/760000550004</t>
+  </si>
+  <si>
+    <t>CABANEL-QUESADA/MOUNIE-OZIOL/REMY</t>
+  </si>
+  <si>
+    <t>730014890004/910010870004</t>
+  </si>
+  <si>
+    <t>LEMANISSIER/PRANLONG</t>
+  </si>
+  <si>
+    <t>MO0015710001/910000620027/MO0017750001</t>
+  </si>
+  <si>
+    <t>PEYRONNEL/LETOUZEY/ROUBAUD</t>
+  </si>
+  <si>
+    <t>MO0014220001/760010800001</t>
+  </si>
+  <si>
+    <t>ESCRIBA/LEBON</t>
+  </si>
+  <si>
+    <t>760006240002/910009890005</t>
+  </si>
+  <si>
+    <t>910010450004/910013660004</t>
+  </si>
+  <si>
+    <t>HOPITAL PRIVE DU
+GRAND NARBONNE</t>
+  </si>
+  <si>
+    <t>760003160003/MO0015300001/910012760004</t>
+  </si>
+  <si>
+    <t>ROSSARD/PIHOUEE/GERASIMO</t>
+  </si>
+  <si>
+    <t>760003050003/760005820002/MO0017010002</t>
+  </si>
+  <si>
+    <t>GRAS-AYGON/BOSA-ARNAL/GUILYARDI</t>
+  </si>
+  <si>
+    <t>910000720016/910003450012</t>
+  </si>
+  <si>
+    <t>MEDECINE MATERNELLE ET
+FOETALE/URGENCES PEDIATRIQUES</t>
+  </si>
+  <si>
+    <t>FUCHS/JEZIORSKI</t>
+  </si>
+  <si>
+    <t>Pescheux Juliette</t>
+  </si>
+  <si>
+    <t>910011400004/760010870001</t>
+  </si>
+  <si>
+    <t>760007890002/MO0017600001</t>
+  </si>
+  <si>
+    <t>PELISSIER-COMBESCURE/FAURIE</t>
+  </si>
+  <si>
+    <t>760010790001/910011630004</t>
+  </si>
+  <si>
+    <t>LAURENTI/PITIOT</t>
+  </si>
+  <si>
+    <t>760000320004/760006060002</t>
+  </si>
+  <si>
+    <t>NAPOLI/FONT-MARQUILLANES</t>
+  </si>
+  <si>
+    <t>910001460005/910009190004/MO0014940001/760006000002</t>
+  </si>
+  <si>
+    <t>GEORGES/SERAYET/ARNAUD/DELLE-DONNE</t>
+  </si>
+  <si>
+    <t>MO0019180001/MO0019250001/MO0019330001</t>
+  </si>
+  <si>
+    <t>GUILLEMENEY/MEHRI/THIRIART</t>
+  </si>
+  <si>
+    <t>760002800004/MO0015680001/MO0015700001</t>
+  </si>
+  <si>
+    <t>KIKUCHI-MAURICE/MONTAGNIER/PELORCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU30 </t>
+  </si>
+  <si>
+    <t>MAL.METABOLIQUES ET ENDOCRINIENNES</t>
+  </si>
+  <si>
+    <t>MO0018300001/760007950002</t>
+  </si>
+  <si>
+    <t>ARNAL/COULOMB</t>
+  </si>
+  <si>
+    <t>910006840009/MO0014770002</t>
+  </si>
+  <si>
+    <t>HOPITAL PRIVE DU
+GRAND NARBONNE/CH NARBONNE</t>
+  </si>
+  <si>
+    <t>SERVICE DE SOINS
+PALLIATIFS/SOINS PALLIATIFS</t>
+  </si>
+  <si>
+    <t>FOURCADE/KOCNAR</t>
+  </si>
+  <si>
+    <t>910000300010/910006450005/MO0015550001</t>
+  </si>
+  <si>
+    <t>ZEMOURI/KASPI/SAFI</t>
+  </si>
+  <si>
+    <t>MO0018500001/MO0018390001</t>
+  </si>
+  <si>
+    <t>TRAMULLAS-SALOM/HARRISON</t>
+  </si>
+  <si>
+    <t>910001240008</t>
+  </si>
+  <si>
+    <t>MEDECINE1 Orientation
+MEDECINE INTERNE</t>
+  </si>
+  <si>
+    <t>SERVICE MEDECINE PALLIATIVE/SOINS DE SUPPORT</t>
+  </si>
+  <si>
+    <t>POLE DE MEDECINE A</t>
+  </si>
+  <si>
+    <t>910013540004/910007340004</t>
+  </si>
+  <si>
+    <t>910001830009</t>
+  </si>
+  <si>
+    <t>910010940005/910012430004/760007270002</t>
+  </si>
+  <si>
+    <t>BRAZ DA SILVA/MAHOU/LEMOINE</t>
+  </si>
+  <si>
+    <t>910004970009</t>
+  </si>
+  <si>
+    <t>MEDECINE INTERNE ET
+GENERALE</t>
+  </si>
+  <si>
+    <t>910003450012/910000720016</t>
+  </si>
+  <si>
+    <t>URGENCES PEDIATRIQUES/MEDECINE MATERNELLE ET
+FOETALE</t>
+  </si>
+  <si>
+    <t>JEZIORSKI/FUCHS</t>
+  </si>
+  <si>
+    <t>760006000002/910006510006/760003230003</t>
+  </si>
+  <si>
+    <t>LIBERAL/PMI30</t>
+  </si>
+  <si>
+    <t>DELLE-DONNE/ABRIAL/TESTUD</t>
+  </si>
+  <si>
+    <t>910010140004/MO0018990001/MO0019160001</t>
+  </si>
+  <si>
+    <t>GRONEMAN/ARGULLOS/GARRIGUE</t>
+  </si>
+  <si>
+    <t>910005840008</t>
+  </si>
+  <si>
+    <t>EQUIPE MOBILE DE
+GERIATRIE ET CONSULTA</t>
+  </si>
+  <si>
+    <t>SILGA Irene</t>
+  </si>
+  <si>
+    <t>760000220005/MO0018800001/910011430004</t>
+  </si>
+  <si>
+    <t>Praticien 66/POLYCLINIQUE MEDIPOLE SAINT ROCH</t>
+  </si>
+  <si>
+    <t>LIBERAL/SOINS PALLIATIFS</t>
+  </si>
+  <si>
+    <t>D'ANDREA/ICHOUC/BRUN</t>
+  </si>
+  <si>
+    <t>910009190004/910013510004</t>
+  </si>
+  <si>
+    <t>SERAYET/AUTARD</t>
+  </si>
+  <si>
+    <t>910001860015/910004430005</t>
+  </si>
+  <si>
+    <t>CHU34 ADV/CLINIQUE BEAU SOLEIL</t>
+  </si>
+  <si>
+    <t>PEDIATRIE GENERALE-
+INFECTIOLOGIE ET IM/MEDECINE GENERALE ET
+GYNECOLOGIE</t>
+  </si>
+  <si>
+    <t>910010370004/910007120006/910009760004/MO0017780001/MO0017770001</t>
+  </si>
+  <si>
+    <t>MAGNIEN/LE MOING/BENEZIS/LERISSON/BOZON</t>
+  </si>
+  <si>
+    <t>LAURES-GROS/RANCHOUX</t>
+  </si>
+  <si>
+    <t>910010980005/760006130002/MO0017470001/910009630004</t>
+  </si>
+  <si>
+    <t>Praticien 34/POLYCLINIQUE SAINT ROCH</t>
+  </si>
+  <si>
+    <t>LIBERAL/CONSULTATIONS
+PEDIATRIQUES NON
+PROGRAMMEES (CPNP)</t>
+  </si>
+  <si>
+    <t>CARANDELL/MASIA-MORICE/MAESTRACCI/VERNIER</t>
+  </si>
+  <si>
+    <t>760002290005/910004790010</t>
+  </si>
+  <si>
+    <t>HAD/EQUIPE MOBILE DE SOUTIEN
+EN SOINS PALL</t>
+  </si>
+  <si>
+    <t>PICAMAL/BARONE</t>
+  </si>
+  <si>
+    <t>910012670004/760003120003/910000960007/910011370004/910009480007</t>
+  </si>
+  <si>
+    <t>AUSSILLOUS-BRANDON/POIRET/BELABED/ASTOUL/MOLINIER</t>
+  </si>
+  <si>
+    <t>Senegas Valentine</t>
+  </si>
+  <si>
+    <t>MONTLAHUC-MARTIN/ABRIAL</t>
+  </si>
+  <si>
+    <t>910009840004/MO0014440001/760003100003</t>
+  </si>
+  <si>
+    <t>BURLAT-RIMBAUD/SALANOVA/PERRIER-SAUTEL</t>
+  </si>
+  <si>
+    <t>DAO/ZERBIB-POPIOLEK/AUBAILLY</t>
+  </si>
+  <si>
+    <t>760010690001/MO0015800001</t>
+  </si>
+  <si>
+    <t>BLOUIN/TOSTAIN</t>
+  </si>
+  <si>
+    <t>LBERAL</t>
+  </si>
+  <si>
+    <t>ESCUDERO/JURICIC</t>
+  </si>
+  <si>
+    <t>910010550005/MO0016590001/760010900001</t>
+  </si>
+  <si>
+    <t>SIMON/ZULAY MARCELIS/VIDAL</t>
+  </si>
+  <si>
+    <t>730014970004/730010510005</t>
+  </si>
+  <si>
+    <t>PONS/VERDIER</t>
+  </si>
+  <si>
+    <t>MO0019050001/MO0019200001</t>
+  </si>
+  <si>
+    <t>BINET/LACOLONGE</t>
+  </si>
+  <si>
+    <t>760002660003/730014990004/760003180003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTOS/RENARD-GAUDET/YVON </t>
+  </si>
+  <si>
+    <t>910001560006/760007150002/910001610006</t>
+  </si>
+  <si>
+    <t>CH NARBONNE/Praticien 11</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT MERE ENFANT
+GYNECOLOGIE OB/LIBERAL/DEPARTEMENT MERE ENFANT
+(PEDIATRIE)</t>
+  </si>
+  <si>
+    <t>ROUZAUD SAINT-MARTIN/BOURROUNET/FOSKETT</t>
+  </si>
+  <si>
+    <t>CHU34 ADV/POLYCLINIQUE SAINT-ROCH</t>
+  </si>
+  <si>
+    <t>MEDECINE MATERNELLE ET
+FOETALE/CONSULTATIONS
+PEDIATRIQUES NON
+PROGRAMMEES (CPNP)</t>
+  </si>
+  <si>
+    <t>910013720004/910011580004</t>
+  </si>
+  <si>
+    <t>PALOMINO/PIERRE</t>
+  </si>
+  <si>
+    <t>760005740007/910012870004/910006620006</t>
+  </si>
+  <si>
+    <t>Praticien 34/CLINIQUE SAINT JEAN</t>
+  </si>
+  <si>
+    <t>POUGET/SALMON/CHARPENET</t>
+  </si>
+  <si>
+    <t>MO0019240001/910012660004/910013140005</t>
+  </si>
+  <si>
+    <t>MATHON/ARNAUD/BAISSAS</t>
+  </si>
+  <si>
+    <t>MO0015580001/MO0019170001/MO0015720001</t>
+  </si>
+  <si>
+    <t>FRICHE/GODON/RAMOND</t>
+  </si>
+  <si>
+    <t>MO0018400001/760007780002/760000700004</t>
+  </si>
+  <si>
+    <t>JULIER/ALPHONSE/CAVALIER</t>
+  </si>
+  <si>
+    <t>760005790002/760009830002</t>
+  </si>
+  <si>
+    <t>BEN KEMOUN/MAURIN</t>
+  </si>
+  <si>
+    <t>UNITE MOBILE DE SOUTIEN
+ET DE SOINS PA/PLATEFORME D'EVALUATION
+GERIATRIQUE</t>
+  </si>
+  <si>
+    <t>RHUMATOLOGIE ET
+IMMUNOLOGIE CLINIQUE ET
+THERAPEUTIQUE/DERMATOLOGIE</t>
+  </si>
+  <si>
+    <t>DERMATOLOGIE/RHUMATOLOGIE ET
+IMMUNOLOGIE CLINIQUE ET
+THERAPEUTIQUE</t>
+  </si>
+  <si>
+    <t>760000800009</t>
+  </si>
+  <si>
+    <t>CENTRE MEMOIRE RESSOURCES
+RECHERCHE</t>
+  </si>
+  <si>
+    <t>910002630009</t>
+  </si>
+  <si>
+    <t>MEDECINE NUCLEAIRE .</t>
+  </si>
+  <si>
+    <t>MARIANO-GOULART Denis</t>
+  </si>
+  <si>
+    <t>910002130020</t>
+  </si>
+  <si>
+    <t>RHUMATOLOGIE ET
+IMMUNOLOGIE CLINIQUE ET
+THERAPEUTIQUE</t>
+  </si>
+  <si>
+    <t>910001310005</t>
+  </si>
+  <si>
+    <t>DEMOLY/BOURDIN</t>
+  </si>
+  <si>
+    <t>910000180005</t>
+  </si>
+  <si>
+    <t>910006270004</t>
+  </si>
+  <si>
+    <t>REEDUCATION ET
+READAPTATION FONCTIONNE</t>
+  </si>
+  <si>
+    <t>910000200004</t>
+  </si>
+  <si>
+    <t>SERVICE DE MEDECINE
+PHYSIQUE ET READAP</t>
+  </si>
+  <si>
+    <t>910002510008</t>
+  </si>
+  <si>
+    <t>EXPLORATION ET MEDECINE
+VASCULAIRE</t>
+  </si>
+  <si>
+    <t>910002250028</t>
+  </si>
+  <si>
+    <t>BACTERIOLOGIE VIROLOGIE</t>
+  </si>
+  <si>
+    <t>GODREUIL Sylvain</t>
+  </si>
+  <si>
+    <t>MO0018720001</t>
+  </si>
+  <si>
+    <t>Unité mobile hospitalière
+d'infectiologie</t>
+  </si>
+  <si>
+    <t>BOUCHET Flavien</t>
+  </si>
+  <si>
+    <t>910001100018</t>
+  </si>
+  <si>
+    <t>MICROBIOLOGIE ET HYGIENE
+HOSPITALIERE</t>
+  </si>
+  <si>
+    <t>MARIANO-GOULARD Denis</t>
+  </si>
+  <si>
+    <t>910002020015</t>
+  </si>
+  <si>
+    <t>UNITE DES TROUBLES DU
+SOMMEIL</t>
+  </si>
+  <si>
+    <t>910002000006</t>
+  </si>
+  <si>
+    <t>EXPLORATIONS
+NEUROLOGIQUES ET EPILEPTO</t>
+  </si>
+  <si>
+    <t>Donadon Elisa</t>
+  </si>
+  <si>
+    <t>LANG Philippe</t>
+  </si>
+  <si>
+    <t>910007020004</t>
+  </si>
+  <si>
+    <t>IMAGERIE ICM VAL
+D'AURELLE</t>
+  </si>
+  <si>
+    <t>910003670013</t>
+  </si>
+  <si>
+    <t>HOPITAL DE SEMAINE (HDS)</t>
+  </si>
+  <si>
+    <t>ALEXANDRE Marie</t>
+  </si>
+  <si>
+    <t>910002970008</t>
+  </si>
+  <si>
+    <t>910003430005</t>
+  </si>
+  <si>
+    <t>760006690003/910001920008</t>
+  </si>
+  <si>
+    <t>CENTRE OPHTALMOLOGIQUE MONTPELLIER/CHU34 GDC</t>
+  </si>
+  <si>
+    <t>MONTPELLIER CENTRE OPHTALMOLOGIQUE/OPHTALMOLOGIE</t>
+  </si>
+  <si>
+    <t>HOA/DAIEN</t>
+  </si>
+  <si>
+    <t>910001920008</t>
+  </si>
+  <si>
+    <t>MALADIES SENSORIELLES ET
+GENETIQUES/OPHTALMOLOGIE</t>
+  </si>
+  <si>
+    <t>MO0018810001/910001920008</t>
+  </si>
+  <si>
+    <t>CH BASSIN DE THAU/CHU34 GDC</t>
+  </si>
+  <si>
+    <t>OPHTALMOLOGIE/OPHTALMOLOGIE</t>
+  </si>
+  <si>
+    <t>FABBRO/DAIEN</t>
+  </si>
+  <si>
+    <t>OPHTALMOLOGIE/MALADIES SENSORIELLES ET
+GENETIQUES</t>
+  </si>
+  <si>
+    <t>910002600014</t>
+  </si>
+  <si>
+    <t>ORL A,RHINO,LARYNGO,CHIR
+CERV FAC,CANC</t>
+  </si>
+  <si>
+    <t>910002550005</t>
+  </si>
+  <si>
+    <t>910002260006</t>
+  </si>
+  <si>
+    <t>ORL B, OTOLOGIE,
+NEUROTOLOGIE, ORL PED</t>
+  </si>
+  <si>
+    <t>910004560008</t>
+  </si>
+  <si>
+    <t>760007480002</t>
+  </si>
+  <si>
+    <t>PMI30</t>
+  </si>
+  <si>
+    <t>SOUKSI-MEDONI Isabelle</t>
+  </si>
+  <si>
+    <t>910001140014</t>
+  </si>
+  <si>
+    <t>910002770013</t>
+  </si>
+  <si>
+    <t>910000230011/910000730001</t>
+  </si>
+  <si>
+    <t>PMI34/CFPH CHU34</t>
+  </si>
+  <si>
+    <t>PMI34/MEDECINE DU TRAVAIL</t>
+  </si>
+  <si>
+    <t>ALAUZEN/THIS-BERND</t>
+  </si>
+  <si>
+    <t>AMOUROUX Cyril</t>
+  </si>
+  <si>
+    <t>760001460004/760006110002</t>
+  </si>
+  <si>
+    <t>LASSUS/MARIANI-ECOCHARD</t>
+  </si>
+  <si>
+    <t>910001860015</t>
+  </si>
+  <si>
+    <t>PEDIATRIE GENERALE-
+INFECTIOLOGIE ET IM</t>
+  </si>
+  <si>
+    <t>Perenyi Clara</t>
+  </si>
+  <si>
+    <t>MO0016280001/MO0016290001</t>
+  </si>
+  <si>
+    <t>GOUDARD/LEMAITRE</t>
+  </si>
+  <si>
+    <t>910003450012/910002780016</t>
+  </si>
+  <si>
+    <t>URGENCES PEDIATRIQUES/PEDIATRIE NEONATALE ET
+REANIMATIONS</t>
+  </si>
+  <si>
+    <t>JEZIORSKI/CAMBONIE</t>
+  </si>
+  <si>
+    <t>PEDIATRIE NEONATALE ET
+REANIMATIONS/ANESTHESIE REANIMATION
+MERE ENFANT</t>
+  </si>
+  <si>
+    <t>760001880008</t>
+  </si>
+  <si>
+    <t>910002780016/910002770013</t>
+  </si>
+  <si>
+    <t>PEDIATRIE NEONATALE ET
+REANIMATIONS/PEDIATRIE SPECIALISEE</t>
+  </si>
+  <si>
+    <t>CAMBONIE/AMOUROUX</t>
+  </si>
+  <si>
+    <t>910000350006</t>
+  </si>
+  <si>
+    <t>PNEUMOLOGIE .</t>
+  </si>
+  <si>
+    <t>BOURINET Valerian</t>
+  </si>
+  <si>
+    <t>Charil Lucas</t>
+  </si>
+  <si>
+    <t>MO0018680001</t>
+  </si>
+  <si>
+    <t>UTT</t>
+  </si>
+  <si>
+    <t>MONTJAUX Justine</t>
+  </si>
+  <si>
+    <t>UJA</t>
+  </si>
+  <si>
+    <t>PROUZEAU Damien</t>
+  </si>
+  <si>
+    <t>910001340006</t>
+  </si>
+  <si>
+    <t>910004660006</t>
+  </si>
+  <si>
+    <t>CH LE MAS CAREIRON</t>
+  </si>
+  <si>
+    <t>CMPEA HOPITAL DE JOUR DE
+BAGNOLS</t>
+  </si>
+  <si>
+    <t>LEMAIRE Prunelle</t>
+  </si>
+  <si>
+    <t>910006000012</t>
+  </si>
+  <si>
+    <t>910002940008</t>
+  </si>
+  <si>
+    <t>910004810004</t>
+  </si>
+  <si>
+    <t>CHS LEON JEAN GREGORY</t>
+  </si>
+  <si>
+    <t>SERVICE DE PSYCHIATRIE
+GENERALE ADULTE</t>
+  </si>
+  <si>
+    <t>MO0016740001</t>
+  </si>
+  <si>
+    <t>ASSOCIATION PREVY</t>
+  </si>
+  <si>
+    <t>MEDECINE ET SANTE AU TRAVAIL</t>
+  </si>
+  <si>
+    <t>SEILLIER Nelly</t>
+  </si>
+  <si>
+    <t>910001900004</t>
+  </si>
+  <si>
+    <t>910006690008</t>
+  </si>
+  <si>
+    <t>CONEJERO Ismael</t>
+  </si>
+  <si>
+    <t>910007100009</t>
+  </si>
+  <si>
+    <t>USMP MAISON ARRET NIMES
+POLE 7</t>
+  </si>
+  <si>
+    <t>910001880007</t>
+  </si>
+  <si>
+    <t>910003220004</t>
+  </si>
+  <si>
+    <t>MO0019370001</t>
+  </si>
+  <si>
+    <t>EUZIERE</t>
+  </si>
+  <si>
+    <t>MACGREGOR Alexandra</t>
+  </si>
+  <si>
+    <t>MO0018700001</t>
+  </si>
+  <si>
+    <t>HDJ ADOS</t>
+  </si>
+  <si>
+    <t>NGUYEN Vanessa</t>
+  </si>
+  <si>
+    <t>910000040006</t>
+  </si>
+  <si>
+    <t>760007790002/MO0014350001/MO0017710001</t>
+  </si>
+  <si>
+    <t>BARTHES/MONROCQ/NAGY</t>
+  </si>
+  <si>
+    <t>MO0018710001</t>
+  </si>
+  <si>
+    <t>UTPA</t>
+  </si>
+  <si>
+    <t>SURIG Laurie</t>
+  </si>
+  <si>
+    <t>MO0015260001/MO0015250001/MO0015490001</t>
+  </si>
+  <si>
+    <t>MONGUILLOT/MATHIEU/CARRIERE</t>
+  </si>
+  <si>
+    <t>910013290013</t>
+  </si>
+  <si>
+    <t>SULP - UEMP</t>
+  </si>
+  <si>
+    <t>BOULET Fabrice</t>
+  </si>
+  <si>
+    <t>MO0018670001</t>
+  </si>
+  <si>
+    <t>USIP</t>
+  </si>
+  <si>
+    <t>DIAZ Emmanuel</t>
+  </si>
+  <si>
+    <t>910000570009</t>
+  </si>
+  <si>
+    <t>CRIAVS-LR Filière
+expertise</t>
+  </si>
+  <si>
+    <t>GUILLAUME Sebastien</t>
+  </si>
+  <si>
+    <t>MO0018950001</t>
+  </si>
+  <si>
+    <t>STIMULATION/LIAISON</t>
+  </si>
+  <si>
+    <t>760006580004</t>
+  </si>
+  <si>
+    <t>UNITE DE SOINS
+INTENSIFS/CMP HOCHE</t>
+  </si>
+  <si>
+    <t>AUDEMARD Geraldine</t>
+  </si>
+  <si>
+    <t>910005710008</t>
+  </si>
+  <si>
+    <t>CENTRE DE THERAPIES TROUBLES DE L'HUMEUR ET EMOTIONNELS/BORDERLINE</t>
+  </si>
+  <si>
+    <t>910004250005</t>
+  </si>
+  <si>
+    <t>UNITE DES JEUNES ADULTES
+POLYCLINIQUE</t>
+  </si>
+  <si>
+    <t>MO0019390001</t>
+  </si>
+  <si>
+    <t>CMP/REHAM</t>
+  </si>
+  <si>
+    <t>DALLEL Samy</t>
+  </si>
+  <si>
+    <t>MO0018960001</t>
+  </si>
+  <si>
+    <t>CONSULTATIONS POST-
+URGENCES</t>
+  </si>
+  <si>
+    <t>MO0016810001</t>
+  </si>
+  <si>
+    <t>SSR ADDICTOLOGIE</t>
+  </si>
+  <si>
+    <t>LUQUIENS Amandine</t>
+  </si>
+  <si>
+    <t>SEYLLER Magali</t>
+  </si>
+  <si>
+    <t>Pizzanelli Antoine</t>
+  </si>
+  <si>
+    <t>CENTRE RESSOURCES
+PSYCHOTRAUMA OCCITANIE</t>
+  </si>
+  <si>
+    <t>MO0016790002</t>
+  </si>
+  <si>
+    <t>UNITE DE PSYCHIATRIE
+PERINATALE PARENTS/BEBE
+(PSYBB)</t>
+  </si>
+  <si>
+    <t>910005560011</t>
+  </si>
+  <si>
+    <t>EVALUATION TROUBLES
+ALIMENTAIRES</t>
+  </si>
+  <si>
+    <t>UNITE LE GUILHEM -
+SERVICE UNIVERSITAIRE DE
+PSY ADULTE</t>
+  </si>
+  <si>
+    <t>CARRA Victoria</t>
+  </si>
+  <si>
+    <t>910005550007</t>
+  </si>
+  <si>
+    <t>CENTRE EXPERT TROUBLES
+BIPOLAIRES</t>
+  </si>
+  <si>
+    <t>910002010007</t>
+  </si>
+  <si>
+    <t>NEURORADIOLOGIE .</t>
+  </si>
+  <si>
+    <t>910013390007</t>
+  </si>
+  <si>
+    <t>910006740005</t>
+  </si>
+  <si>
+    <t>CYTEVAL Catherine</t>
+  </si>
+  <si>
+    <t>910002120005</t>
+  </si>
+  <si>
+    <t>IMAGERIE DIAGNOSTIC
+INTERVENTIONNELLE</t>
+  </si>
+  <si>
+    <t>VERNHET-KOVACSIK Helene</t>
+  </si>
+  <si>
+    <t>Burlet Luc</t>
+  </si>
+  <si>
+    <t>910003240010/910007020004</t>
+  </si>
+  <si>
+    <t>CHU34 ADV/INSTITUT CANCER MONTPELLIER</t>
+  </si>
+  <si>
+    <t>IMAGERIE PEDIATRIQUE/IMAGERIE ICM VAL
+D'AURELLE</t>
+  </si>
+  <si>
+    <t>MILLET/TETREAU</t>
+  </si>
+  <si>
+    <t>910002060005</t>
+  </si>
+  <si>
+    <t>910003540021/910004540005</t>
+  </si>
+  <si>
+    <t>GENETIQUE MEDICALE/NEPHROLOGIE
+TRANSPLANTATION &amp; DIALYSE</t>
+  </si>
+  <si>
+    <t>GENEVIEVE/LE QUINTREC-DONNETTE</t>
+  </si>
+  <si>
+    <t>910006820007</t>
+  </si>
+  <si>
+    <t>INSTITUT RECHERCHE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>UNITE MIXTE
+INTERNATIONALE UMI 233
+IRD</t>
+  </si>
+  <si>
+    <t>910004380004</t>
+  </si>
+  <si>
+    <t>SANTE PUBLIQUE France</t>
+  </si>
+  <si>
+    <t>CHAPPERT Jean-Loup</t>
+  </si>
+  <si>
+    <t>910005440008</t>
+  </si>
+  <si>
+    <t>DCGDR Assurance Maladie OCCITANIE</t>
+  </si>
+  <si>
+    <t>SERVICE MEDICAL</t>
+  </si>
+  <si>
+    <t>AZOURY Helene</t>
+  </si>
+  <si>
+    <t>760005490004</t>
+  </si>
+  <si>
+    <t>Centre lutte anti
+tuberculeuse CLAT34</t>
+  </si>
+  <si>
+    <t>CHARRIOT Jeremy</t>
+  </si>
+  <si>
+    <t>910003900011</t>
+  </si>
+  <si>
+    <t>SERVICE COMMUN MEDECINE
+PREVENTIVE</t>
+  </si>
+  <si>
+    <t>910003810013/910005000008</t>
+  </si>
+  <si>
+    <t>GERONTOLOGIE/SERVICE DE SOINS</t>
+  </si>
+  <si>
+    <t>BLAIN/RICHARD</t>
+  </si>
+  <si>
+    <t>910001120015</t>
+  </si>
+  <si>
+    <t>910012650005</t>
+  </si>
+  <si>
+    <t>Perrot-Diaz Lily</t>
+  </si>
+  <si>
+    <t>MO0014270001/MO0014500001/910011680005</t>
+  </si>
+  <si>
+    <t>GUL SONMEZ/VALGALIER/JULLIE</t>
+  </si>
+  <si>
+    <t>910001610006/MO0016180001/MO0015590001/910006490008</t>
+  </si>
+  <si>
+    <t>CH NARBONNE/CMP NARBONNE LEZIGNAN/ Praticien 11/PMI11</t>
+  </si>
+  <si>
+    <t>DEPARTEMENT MERE ENFANT(PEDIATRIE)/CMPP/LIBERAL/PMI11</t>
+  </si>
+  <si>
+    <t>MO0015590001/MO0016180001/910001610006/910006490008</t>
+  </si>
+  <si>
+    <t>Praticien 11/CMP NARBONNE LEZIGNAN/CH NARBONNE/PMI11</t>
+  </si>
+  <si>
+    <t>LIBERAL/CMPP/DEPARTEMENT MERE ENFANT (PEDIATRIE)/PMI11</t>
+  </si>
+  <si>
+    <t>FOSKETT/FARHANI/GAILLARD/SAGNES</t>
+  </si>
+  <si>
+    <t>GAILLARD/FARHANI/FOSKETT/SAGNES</t>
+  </si>
+  <si>
+    <t>910009020004/760007130002/760006190001</t>
+  </si>
+  <si>
+    <t>RENON/BERTAUD/PRIVAT</t>
+  </si>
+  <si>
+    <t>MO0019140001/910009180004</t>
+  </si>
+  <si>
+    <t>EMIEL/SEGURET</t>
+  </si>
+  <si>
+    <t>MEROUEH Fadi</t>
+  </si>
+  <si>
+    <t>UNITE SANITAIRE DE LA MAISON D'ARRET DE VLM</t>
+  </si>
+  <si>
+    <t>Rabaud Olivier</t>
+  </si>
+  <si>
+    <t>Strippoli Cloé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3C3C3B"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color auto="1"/>
       </left>
       <right style="dotted">
         <color auto="1"/>
       </right>
       <top style="dotted">
         <color auto="1"/>
       </top>
       <bottom style="dotted">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="dashed">
+        <color auto="1"/>
+      </left>
+      <right style="dashed">
+        <color auto="1"/>
+      </right>
+      <top style="dashed">
+        <color auto="1"/>
+      </top>
+      <bottom style="dashed">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
 </file>
@@ -10269,28381 +9674,28211 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A7:F1430"/>
+  <dimension ref="A7:F1413"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D1435" sqref="D1435"/>
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1396" sqref="B1396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="58.7109375" style="7" customWidth="1"/>
-    <col min="5" max="5" width="54.42578125" style="25" customWidth="1"/>
-    <col min="6" max="6" width="53.85546875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="54.42578125" style="23" customWidth="1"/>
+    <col min="6" max="6" width="53.85546875" style="23" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="33" t="s">
+      <c r="A7" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="35" t="s">
+      <c r="C7" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="33" t="s">
+      <c r="D7" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="33" t="s">
+      <c r="E7" s="29" t="s">
+        <v>850</v>
+      </c>
+      <c r="F7" s="28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="14" t="s">
+      <c r="A8" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="37" t="s">
+      <c r="B8" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F8" s="39" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>556</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>559</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C11" s="47" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E11" s="44" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E12" s="39" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="38" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E13" s="39" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F13" s="39" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E14" s="39" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F14" s="39" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="38" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E15" s="39" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F15" s="40" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E16" s="40" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F16" s="40" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E17" s="39" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>564</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E18" s="40" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F18" s="40" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F19" s="40" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="38" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E20" s="39" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F20" s="39" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C21" s="38" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E21" s="40" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F21" s="40" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="38" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E22" s="40" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F22" s="40" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>565</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E23" s="39" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>568</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E24" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F24" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C25" s="41" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D25" s="20" t="s">
+        <v>892</v>
+      </c>
+      <c r="E25" s="46" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F25" s="46" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="38" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E26" s="39" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>569</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D27" s="42" t="s">
+        <v>861</v>
+      </c>
+      <c r="E27" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F27" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E28" s="39" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="39" t="s">
+        <v>301</v>
+      </c>
+      <c r="C29" s="38" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>866</v>
+      </c>
+      <c r="E29" s="39" t="s">
+        <v>886</v>
+      </c>
+      <c r="F29" s="39" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>570</v>
+      </c>
+      <c r="C30" s="41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E30" s="42" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E31" s="42" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F31" s="42" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C32" s="41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D32" s="19" t="s">
+        <v>891</v>
+      </c>
+      <c r="E32" s="46" t="s">
+        <v>947</v>
+      </c>
+      <c r="F32" s="46" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D33" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E33" s="42" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F33" s="42" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>571</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D34" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E34" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F34" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="38" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>866</v>
+      </c>
+      <c r="E35" s="39" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F35" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C36" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E36" s="46" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F36" s="46" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E37" s="46" t="s">
+        <v>947</v>
+      </c>
+      <c r="F37" s="46" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="41" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D38" s="42" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E38" s="42" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F38" s="42" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E39" s="39" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D40" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E40" s="39" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F40" s="39" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F41" s="39" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D42" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E42" s="46" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F42" s="46" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="41" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D44" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E44" s="39" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F44" s="39" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E45" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F45" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D46" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E46" s="46" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F46" s="46" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E47" s="42" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F47" s="42" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>553</v>
+      </c>
+      <c r="C48" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E48" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F48" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>572</v>
+      </c>
+      <c r="C49" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E49" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B50" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D50" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E50" s="20" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F50" s="20" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D51" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E51" s="39" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F51" s="39" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D52" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E52" s="39" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F52" s="39" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E53" s="46" t="s">
+        <v>947</v>
+      </c>
+      <c r="F53" s="46" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="38" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D54" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E54" s="39" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F54" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>573</v>
+      </c>
+      <c r="C55" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D55" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E55" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" s="38" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D56" s="20" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E56" s="39" t="s">
+        <v>2046</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D57" s="42" t="s">
+        <v>866</v>
+      </c>
+      <c r="E57" s="42" t="s">
+        <v>886</v>
+      </c>
+      <c r="F57" s="42" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>574</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D58" s="42" t="s">
+        <v>861</v>
+      </c>
+      <c r="E58" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F58" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C59" s="41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E59" s="46" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F59" s="46" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="38" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D60" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E60" s="39" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F60" s="39" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E61" s="46" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F61" s="46" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D62" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E62" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F62" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C63" s="41" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E63" s="46" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F63" s="46" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>576</v>
+      </c>
+      <c r="C64" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D64" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E64" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F64" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C65" s="41" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D65" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E65" s="46" t="s">
+        <v>882</v>
+      </c>
+      <c r="F65" s="46" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E66" s="46" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F66" s="46" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D67" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E67" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F67" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C68" s="41" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D68" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E68" s="46" t="s">
+        <v>947</v>
+      </c>
+      <c r="F68" s="46" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>577</v>
+      </c>
+      <c r="C69" s="41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D69" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E69" s="42" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F69" s="42" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>578</v>
+      </c>
+      <c r="C70" s="41" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D70" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E70" s="42" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F70" s="42" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D71" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E71" s="46" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F71" s="46" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>579</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D72" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E72" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F72" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D73" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E73" s="42" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F73" s="42" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D74" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="E74" s="42" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F74" s="42" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C75" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E75" s="46" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F75" s="46" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B76" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C76" s="38" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D76" s="48" t="s">
+        <v>873</v>
+      </c>
+      <c r="E76" s="39" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F76" s="39" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C77" s="38" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D77" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E77" s="39" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F77" s="39" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" s="38" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D78" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E78" s="39" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F78" s="39" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B79" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D79" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E79" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F79" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C80" s="41" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D80" s="20" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E80" s="46" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F80" s="46" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" s="39" t="s">
+        <v>347</v>
+      </c>
+      <c r="C81" s="38" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D81" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E81" s="39" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F81" s="39" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B82" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" s="38" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D82" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E82" s="39" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F82" s="39" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C83" s="41" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D83" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E83" s="46" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F83" s="46" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C84" s="38" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D84" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E84" s="39" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F84" s="39" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B85" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="38" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D85" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E85" s="39" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F85" s="39" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>566</v>
+      </c>
+      <c r="C86" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D86" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E86" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F86" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>580</v>
+      </c>
+      <c r="C87" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D87" s="42" t="s">
+        <v>861</v>
+      </c>
+      <c r="E87" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F87" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="C88" s="38" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D88" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E88" s="39" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F88" s="39" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B89" s="39" t="s">
+        <v>303</v>
+      </c>
+      <c r="C89" s="38" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D89" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E89" s="39" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F89" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>581</v>
+      </c>
+      <c r="C90" s="41" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D90" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E90" s="42" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F90" s="42" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B91" s="42" t="s">
+        <v>567</v>
+      </c>
+      <c r="C91" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D91" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E91" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F91" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="C92" s="38" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D92" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E92" s="39" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F92" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B93" s="42" t="s">
+        <v>582</v>
+      </c>
+      <c r="C93" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D93" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E93" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F93" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="39" t="s">
+        <v>586</v>
+      </c>
+      <c r="C94" s="38" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D94" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E94" s="39" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F94" s="39" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B95" s="42" t="s">
+        <v>583</v>
+      </c>
+      <c r="C95" s="41" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D95" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E95" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F95" s="42" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="42" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C96" s="41" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D96" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E96" s="46" t="s">
+        <v>882</v>
+      </c>
+      <c r="F96" s="46" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B97" s="39" t="s">
+        <v>312</v>
+      </c>
+      <c r="C97" s="38" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D97" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E97" s="39" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F97" s="39" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B98" s="42" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C98" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D98" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E98" s="46" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F98" s="46" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B99" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" s="38" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D99" s="20" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E99" s="39" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F99" s="39" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B100" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C100" s="38" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D100" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E100" s="39" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F100" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B101" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C101" s="38" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D101" s="39" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E101" s="39" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F101" s="39" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" s="42" t="s">
+        <v>584</v>
+      </c>
+      <c r="C102" s="41" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D102" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E102" s="42" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F102" s="42" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B103" s="39" t="s">
+        <v>313</v>
+      </c>
+      <c r="C103" s="38" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D103" s="39" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E103" s="39" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F103" s="39" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B104" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="C104" s="38" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D104" s="39" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E104" s="39" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F104" s="39" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" s="39" t="s">
+        <v>314</v>
+      </c>
+      <c r="C105" s="41" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D105" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E105" s="42" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F105" s="42" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B106" s="42" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C106" s="41" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D106" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E106" s="46" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F106" s="46" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="39" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B107" s="39" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C107" s="38">
+        <v>910002620004</v>
+      </c>
+      <c r="D107" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E107" s="39" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F107" s="39" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="39" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B108" s="20" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C108" s="38" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D108" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E108" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F108" s="39" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B109" s="39" t="s">
+        <v>560</v>
+      </c>
+      <c r="C109" s="38" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D109" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E109" s="39" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F109" s="39" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B110" s="39" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C110" s="38" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D110" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E110" s="40" t="s">
+        <v>888</v>
+      </c>
+      <c r="F110" s="40" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="39" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B111" s="39" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C111" s="38">
+        <v>910000400006</v>
+      </c>
+      <c r="D111" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E111" s="39" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F111" s="39" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B112" s="39" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C112" s="38" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D112" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E112" s="40" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F112" s="40" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B113" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C113" s="38" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D113" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E113" s="40" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F113" s="40" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B114" s="39" t="s">
+        <v>587</v>
+      </c>
+      <c r="C114" s="38" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D114" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E114" s="40" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F114" s="40" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B115" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D115" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E115" s="20" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F115" s="20" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B116" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="C116" s="38" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D116" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E116" s="40" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F116" s="40" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B117" s="39" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C117" s="38" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D117" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E117" s="40" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F117" s="40" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B118" s="39" t="s">
+        <v>588</v>
+      </c>
+      <c r="C118" s="38" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D118" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E118" s="39" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F118" s="39" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B119" s="39" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C119" s="38" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D119" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E119" s="40" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F119" s="40" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B120" s="39" t="s">
+        <v>585</v>
+      </c>
+      <c r="C120" s="38" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D120" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E120" s="40" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F120" s="40" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B121" s="39" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C121" s="38" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D121" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E121" s="40" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F121" s="40" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B122" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C122" s="38" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D122" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E122" s="39" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F122" s="39" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B123" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C123" s="21" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D123" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E123" s="20" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F123" s="20" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B124" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C124" s="38" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D124" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E124" s="40" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F124" s="40" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B125" s="39" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C125" s="38" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D125" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E125" s="40" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F125" s="40" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B126" s="39" t="s">
+        <v>589</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D126" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E126" s="44" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F126" s="40" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B127" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C127" s="38" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D127" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E127" s="40" t="s">
+        <v>888</v>
+      </c>
+      <c r="F127" s="40" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B128" s="39" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C128" s="38" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D128" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E128" s="40" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F128" s="40" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B129" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="C129" s="38" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D129" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E129" s="39" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F129" s="39" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B130" s="20" t="s">
+        <v>561</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D130" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E130" s="44" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F130" s="19" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B131" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D131" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E131" s="44" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F131" s="39" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B132" s="19" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D132" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E132" s="22" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F132" s="22" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="B133" s="39" t="s">
+        <v>562</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D133" s="19" t="s">
+        <v>873</v>
+      </c>
+      <c r="E133" s="22" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F133" s="22" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B134" s="42" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C134" s="38">
+        <v>760005450006</v>
+      </c>
+      <c r="D134" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E134" s="39" t="s">
+        <v>975</v>
+      </c>
+      <c r="F134" s="39" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="B135" s="39" t="s">
+        <v>71</v>
+      </c>
+      <c r="C135" s="38">
+        <v>760005450006</v>
+      </c>
+      <c r="D135" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E135" s="39" t="s">
+        <v>975</v>
+      </c>
+      <c r="F135" s="39" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B136" s="39" t="s">
+        <v>285</v>
+      </c>
+      <c r="C136" s="38">
+        <v>760005450006</v>
+      </c>
+      <c r="D136" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E136" s="39" t="s">
+        <v>975</v>
+      </c>
+      <c r="F136" s="39" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B137" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="C137" s="38" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D137" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E137" s="39" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F137" s="39" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B138" s="39" t="s">
+        <v>593</v>
+      </c>
+      <c r="C138" s="21" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D138" s="20" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E138" s="20" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F138" s="20" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B139" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="C139" s="38" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D139" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E139" s="39" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F139" s="39" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B140" s="39" t="s">
+        <v>592</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D140" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="E140" s="19" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F140" s="19" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B141" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="C141" s="21" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D141" s="20" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E141" s="20" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F141" s="20" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B142" s="39" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D142" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E142" s="22" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F142" s="22" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B143" s="39" t="s">
+        <v>590</v>
+      </c>
+      <c r="C143" s="38" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D143" s="20" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E143" s="39" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F143" s="39" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B144" s="39" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D144" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E144" s="22" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F144" s="22" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B145" s="39" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C145" s="38" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D145" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E145" s="39" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F145" s="39" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B146" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D146" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E146" s="19" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F146" s="19" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B147" s="39" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C147" s="38" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D147" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E147" s="39" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F147" s="39" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B148" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C148" s="21" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D148" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E148" s="20" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F148" s="20" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B149" s="39" t="s">
+        <v>591</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D149" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="E149" s="19" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F149" s="19" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B150" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C150" s="38" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D150" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E150" s="19" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F150" s="19" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B151" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C151" s="38" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D151" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E151" s="39" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F151" s="39" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B152" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C152" s="38" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D152" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E152" s="39" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F152" s="39" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B153" s="39" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C153" s="38" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D153" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E153" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F153" s="24" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B154" s="39" t="s">
+        <v>594</v>
+      </c>
+      <c r="C154" s="21" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D154" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E154" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B155" s="39" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C155" s="21" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D155" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E155" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B156" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C156" s="38" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D156" s="39" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E156" s="39" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F156" s="39" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B157" s="39" t="s">
+        <v>595</v>
+      </c>
+      <c r="C157" s="21" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D157" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E157" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B158" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="C158" s="21" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D158" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E158" s="24" t="s">
+        <v>2073</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B159" s="39" t="s">
+        <v>596</v>
+      </c>
+      <c r="C159" s="38" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D159" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E159" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F159" s="24" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B160" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="C160" s="38" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D160" s="20" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B161" s="39" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C161" s="21" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D161" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B162" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="C162" s="38" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D162" s="48" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E162" s="39" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F162" s="39" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B163" s="39" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C163" s="21" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D163" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E163" s="24" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F163" s="24" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B164" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="C164" s="21" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D164" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E164" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B165" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="C165" s="38" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D165" s="48" t="s">
+        <v>857</v>
+      </c>
+      <c r="E165" s="39" t="s">
+        <v>970</v>
+      </c>
+      <c r="F165" s="39" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B166" s="39" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C166" s="21" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D166" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E166" s="24" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B167" s="39" t="s">
+        <v>597</v>
+      </c>
+      <c r="C167" s="38" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D167" s="48" t="s">
+        <v>857</v>
+      </c>
+      <c r="E167" s="39" t="s">
+        <v>970</v>
+      </c>
+      <c r="F167" s="39" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B168" s="39" t="s">
+        <v>598</v>
+      </c>
+      <c r="C168" s="38" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D168" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E168" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B169" s="39" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C169" s="21" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D169" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E169" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B170" s="39" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C170" s="38" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D170" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E170" s="40" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F170" s="40" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B171" s="39" t="s">
+        <v>599</v>
+      </c>
+      <c r="C171" s="38" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D171" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E171" s="39" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F171" s="39" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B172" s="39" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C172" s="38" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D172" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E172" s="40" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F172" s="40" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B173" s="39" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C173" s="38" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D173" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E173" s="40" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F173" s="40" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B174" s="39" t="s">
+        <v>600</v>
+      </c>
+      <c r="C174" s="38" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D174" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E174" s="40" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F174" s="40" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B175" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="C175" s="38" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D175" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E175" s="39" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F175" s="39" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B176" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="C176" s="38" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D176" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E176" s="39" t="s">
+        <v>2087</v>
+      </c>
+      <c r="F176" s="39" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B177" s="39" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C177" s="38" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D177" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E177" s="40" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F177" s="40" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B178" s="39" t="s">
+        <v>881</v>
+      </c>
+      <c r="C178" s="21" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D178" s="20" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E178" s="20" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F178" s="20" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B179" s="39" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C179" s="38" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D179" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E179" s="40" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F179" s="40" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B180" s="39" t="s">
+        <v>563</v>
+      </c>
+      <c r="C180" s="38" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D180" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E180" s="40" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F180" s="40" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B181" s="39" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C181" s="38" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D181" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E181" s="24" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B182" s="39" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C182" s="38" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D182" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E182" s="24" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B183" s="39" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C183" s="38" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D183" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E183" s="24" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B184" s="39" t="s">
+        <v>849</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D184" s="19" t="s">
+        <v>950</v>
+      </c>
+      <c r="E184" s="19" t="s">
+        <v>987</v>
+      </c>
+      <c r="F184" s="19" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B185" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="C185" s="38">
+        <v>910004080010</v>
+      </c>
+      <c r="D185" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E185" s="39" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F185" s="39" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B186" s="39" t="s">
+        <v>602</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D186" s="19" t="s">
+        <v>873</v>
+      </c>
+      <c r="E186" s="19" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F186" s="19" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B187" s="42" t="s">
+        <v>469</v>
+      </c>
+      <c r="C187" s="41" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D187" s="42" t="s">
+        <v>861</v>
+      </c>
+      <c r="E187" s="42" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F187" s="42" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B188" s="39" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C188" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D188" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E188" s="24" t="s">
+        <v>906</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B189" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D189" s="19" t="s">
+        <v>554</v>
+      </c>
+      <c r="E189" s="19" t="s">
+        <v>998</v>
+      </c>
+      <c r="F189" s="19" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B190" s="39" t="s">
+        <v>603</v>
+      </c>
+      <c r="C190" s="49" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D190" s="39" t="s">
+        <v>950</v>
+      </c>
+      <c r="E190" s="39" t="s">
+        <v>987</v>
+      </c>
+      <c r="F190" s="39" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B191" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C191" s="38">
+        <v>910005800007</v>
+      </c>
+      <c r="D191" s="39" t="s">
+        <v>883</v>
+      </c>
+      <c r="E191" s="24" t="s">
+        <v>882</v>
+      </c>
+      <c r="F191" s="24" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B192" s="39" t="s">
+        <v>604</v>
+      </c>
+      <c r="C192" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D192" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E192" s="20" t="s">
+        <v>882</v>
+      </c>
+      <c r="F192" s="20" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B193" s="39" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C193" s="38" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D193" s="38" t="s">
+        <v>554</v>
+      </c>
+      <c r="E193" s="38" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F193" s="38" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B194" s="39" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C194" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D194" s="39" t="s">
+        <v>950</v>
+      </c>
+      <c r="E194" s="24" t="s">
+        <v>987</v>
+      </c>
+      <c r="F194" s="24" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B195" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C195" s="42" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D195" s="42" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E195" s="42" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F195" s="42" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B196" s="39" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C196" s="38" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D196" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E196" s="24" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F196" s="24" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B197" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D197" s="19" t="s">
+        <v>950</v>
+      </c>
+      <c r="E197" s="19" t="s">
+        <v>987</v>
+      </c>
+      <c r="F197" s="19" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B198" s="39" t="s">
+        <v>605</v>
+      </c>
+      <c r="C198" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D198" s="39" t="s">
+        <v>950</v>
+      </c>
+      <c r="E198" s="39" t="s">
+        <v>987</v>
+      </c>
+      <c r="F198" s="39" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B199" s="42" t="s">
+        <v>853</v>
+      </c>
+      <c r="C199" s="1">
+        <v>910001950020</v>
+      </c>
+      <c r="D199" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="E199" s="19" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F199" s="19" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B200" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D200" s="19" t="s">
+        <v>950</v>
+      </c>
+      <c r="E200" s="19" t="s">
+        <v>987</v>
+      </c>
+      <c r="F200" s="19" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B201" s="39" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C201" s="38" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D201" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E201" s="24" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F201" s="24" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B202" s="39" t="s">
+        <v>606</v>
+      </c>
+      <c r="C202" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D202" s="39" t="s">
+        <v>950</v>
+      </c>
+      <c r="E202" s="39" t="s">
+        <v>987</v>
+      </c>
+      <c r="F202" s="39" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B203" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D203" s="19" t="s">
+        <v>891</v>
+      </c>
+      <c r="E203" s="22" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F203" s="22" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B204" s="39" t="s">
+        <v>607</v>
+      </c>
+      <c r="C204" s="21" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D204" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E204" s="20" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F204" s="20" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B205" s="39" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D205" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E205" s="44" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F205" s="24" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B206" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="C206" s="41" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D206" s="39" t="s">
+        <v>950</v>
+      </c>
+      <c r="E206" s="42" t="s">
+        <v>987</v>
+      </c>
+      <c r="F206" s="42" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B207" s="39" t="s">
+        <v>608</v>
+      </c>
+      <c r="C207" s="21" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D207" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E207" s="20" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F207" s="20" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B208" s="39" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C208" s="38" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D208" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E208" s="24" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F208" s="24" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B209" s="39" t="s">
+        <v>609</v>
+      </c>
+      <c r="C209" s="21" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D209" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E209" s="20" t="s">
+        <v>858</v>
+      </c>
+      <c r="F209" s="20" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B210" s="39" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C210" s="21" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D210" s="20" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E210" s="20" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F210" s="20" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B211" s="39" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C211" s="38" t="s">
+        <v>911</v>
+      </c>
+      <c r="D211" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E211" s="39" t="s">
+        <v>913</v>
+      </c>
+      <c r="F211" s="40" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B212" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C212" s="38" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D212" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E212" s="40" t="s">
+        <v>1571</v>
+      </c>
+      <c r="F212" s="39" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B213" s="39" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C213" s="41">
+        <v>910003570018</v>
+      </c>
+      <c r="D213" s="50" t="s">
+        <v>873</v>
+      </c>
+      <c r="E213" s="50" t="s">
+        <v>976</v>
+      </c>
+      <c r="F213" s="42" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B214" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="C214" s="41" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D214" s="42" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E214" s="42" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F214" s="42" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B215" s="39" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C215" s="38" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D215" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E215" s="44" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F215" s="40" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B216" s="39" t="s">
+        <v>473</v>
+      </c>
+      <c r="C216" s="38" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D216" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E216" s="39" t="s">
+        <v>1571</v>
+      </c>
+      <c r="F216" s="39" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B217" s="39" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C217" s="38" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D217" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E217" s="44" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F217" s="40" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B218" s="39" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C218" s="38" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D218" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E218" s="44" t="s">
         <v>2110</v>
       </c>
-      <c r="D8" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="36" t="s">
+      <c r="F218" s="40" t="s">
         <v>2111</v>
       </c>
-      <c r="F8" s="36" t="s">
-[...90 lines deleted...]
-      <c r="C13" s="4" t="s">
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B219" s="39" t="s">
+        <v>610</v>
+      </c>
+      <c r="C219" s="38" t="s">
         <v>2112</v>
       </c>
-      <c r="D13" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="5" t="s">
+      <c r="D219" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E219" s="44" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F219" s="39" t="s">
         <v>2113</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...16 lines deleted...]
-      <c r="E14" s="5" t="s">
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B220" s="39" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C220" s="21" t="s">
         <v>2116</v>
       </c>
-      <c r="F14" s="5" t="s">
-[...36 lines deleted...]
-      <c r="E16" s="5" t="s">
+      <c r="D220" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E220" s="24" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F220" s="24" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B221" s="39" t="s">
+        <v>611</v>
+      </c>
+      <c r="C221" s="21" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D221" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E221" s="20" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F221" s="20" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B222" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="C222" s="41" t="s">
         <v>2116</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...76 lines deleted...]
-      <c r="E20" s="5" t="s">
+      <c r="D222" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E222" s="42" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F222" s="42" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B223" s="39" t="s">
+        <v>612</v>
+      </c>
+      <c r="C223" s="21" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D223" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E223" s="20" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F223" s="20" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B224" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="C224" s="21" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D224" s="24" t="s">
+        <v>873</v>
+      </c>
+      <c r="E224" s="20" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F224" s="20" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B225" s="39" t="s">
+        <v>288</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D225" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E225" s="44" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F225" s="44" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B226" s="42" t="s">
+        <v>289</v>
+      </c>
+      <c r="C226" s="21" t="s">
         <v>2116</v>
       </c>
-      <c r="F20" s="5" t="s">
-[...10 lines deleted...]
-      <c r="C21" s="4">
+      <c r="D226" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E226" s="20" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F226" s="20" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B227" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="C227" s="38" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D227" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E227" s="39" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F227" s="39" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B228" s="39" t="s">
+        <v>613</v>
+      </c>
+      <c r="C228" s="21" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D228" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E228" s="20" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F228" s="20" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B229" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="C229" s="38" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D229" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E229" s="39" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F229" s="39" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B230" s="39" t="s">
+        <v>614</v>
+      </c>
+      <c r="C230" s="21" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D230" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E230" s="20" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F230" s="20" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B231" s="39" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C231" s="21" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D231" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F231" s="24" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B232" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C232" s="41" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D232" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E232" s="42" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F232" s="42" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B233" s="19" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C233" s="21">
+        <v>910003380007</v>
+      </c>
+      <c r="D233" s="20" t="s">
+        <v>892</v>
+      </c>
+      <c r="E233" s="24" t="s">
+        <v>910</v>
+      </c>
+      <c r="F233" s="24" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B234" s="20" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C234" s="21" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D234" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E234" s="24" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F234" s="24" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B235" s="20" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C235" s="21" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D235" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E235" s="24" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F235" s="24" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B236" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="C236" s="38" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D236" s="39" t="s">
+        <v>900</v>
+      </c>
+      <c r="E236" s="39" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F236" s="39" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B237" s="39" t="s">
+        <v>115</v>
+      </c>
+      <c r="C237" s="21" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D237" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E237" s="20" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F237" s="20" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B238" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C238" s="21" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D238" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E238" s="20" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F238" s="20" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B239" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="C239" s="38" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D239" s="40" t="s">
+        <v>900</v>
+      </c>
+      <c r="E239" s="39" t="s">
+        <v>901</v>
+      </c>
+      <c r="F239" s="39" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B240" s="39" t="s">
+        <v>615</v>
+      </c>
+      <c r="C240" s="21" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D240" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E240" s="20" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F240" s="20" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B241" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="C241" s="38" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D241" s="20" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E241" s="39" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F241" s="39" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B242" s="20" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D242" s="19" t="s">
+        <v>873</v>
+      </c>
+      <c r="E242" s="22" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F242" s="22" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B243" s="39" t="s">
+        <v>121</v>
+      </c>
+      <c r="C243" s="38" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D243" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E243" s="39" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F243" s="39" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B244" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="C244" s="38" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D244" s="48" t="s">
+        <v>857</v>
+      </c>
+      <c r="E244" s="39" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F244" s="39" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B245" s="39" t="s">
+        <v>119</v>
+      </c>
+      <c r="C245" s="38" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D245" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E245" s="39" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F245" s="39" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B246" s="39" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C246" s="38" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D246" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E246" s="40" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F246" s="40" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B247" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="C247" s="38" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D247" s="40" t="s">
+        <v>857</v>
+      </c>
+      <c r="E247" s="39" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F247" s="39" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B248" s="42" t="s">
+        <v>616</v>
+      </c>
+      <c r="C248" s="41" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D248" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="E248" s="42" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F248" s="42" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B249" s="19" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C249" s="38" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D249" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E249" s="38" t="s">
+        <v>991</v>
+      </c>
+      <c r="F249" s="38" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B250" s="39" t="s">
+        <v>618</v>
+      </c>
+      <c r="C250" s="38" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D250" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E250" s="38" t="s">
+        <v>991</v>
+      </c>
+      <c r="F250" s="38" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B251" s="39" t="s">
+        <v>620</v>
+      </c>
+      <c r="C251" s="38" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D251" s="38" t="s">
+        <v>857</v>
+      </c>
+      <c r="E251" s="38" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F251" s="38" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B252" s="19" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C252" s="38" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D252" s="38" t="s">
+        <v>857</v>
+      </c>
+      <c r="E252" s="38" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F252" s="38" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B253" s="39" t="s">
+        <v>619</v>
+      </c>
+      <c r="C253" s="38" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D253" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E253" s="38" t="s">
+        <v>931</v>
+      </c>
+      <c r="F253" s="38" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B254" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="C254" s="38" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D254" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E254" s="38" t="s">
+        <v>991</v>
+      </c>
+      <c r="F254" s="38" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B255" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="C255" s="38" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D255" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E255" s="20" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F255" s="20" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B256" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="C256" s="38" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D256" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E256" s="39" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F256" s="39" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B257" s="19" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C257" s="38" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D257" s="38" t="s">
+        <v>857</v>
+      </c>
+      <c r="E257" s="38" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F257" s="38" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B258" s="39" t="s">
+        <v>617</v>
+      </c>
+      <c r="C258" s="38" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D258" s="38" t="s">
+        <v>857</v>
+      </c>
+      <c r="E258" s="38" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F258" s="38" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B259" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="C259" s="38" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D259" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E259" s="38" t="s">
+        <v>931</v>
+      </c>
+      <c r="F259" s="38" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B260" s="19" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C260" s="38" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D260" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E260" s="38" t="s">
+        <v>991</v>
+      </c>
+      <c r="F260" s="38" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B261" s="39" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C261" s="38" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D261" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E261" s="40" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F261" s="40" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B262" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="C262" s="38">
+        <v>760006670002</v>
+      </c>
+      <c r="D262" s="39" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E262" s="39" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F262" s="39" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B263" s="39" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C263" s="38" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D263" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E263" s="40" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F263" s="40" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B264" s="39" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C264" s="38" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D264" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E264" s="40" t="s">
+        <v>998</v>
+      </c>
+      <c r="F264" s="40" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B265" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="C265" s="38" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D265" s="40" t="s">
+        <v>873</v>
+      </c>
+      <c r="E265" s="39" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F265" s="39" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B266" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="C266" s="38" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D266" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E266" s="39" t="s">
+        <v>998</v>
+      </c>
+      <c r="F266" s="39" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B267" s="42" t="s">
+        <v>304</v>
+      </c>
+      <c r="C267" s="41" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D267" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E267" s="42" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F267" s="42" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B268" s="39" t="s">
+        <v>621</v>
+      </c>
+      <c r="C268" s="38" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D268" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E268" s="40" t="s">
+        <v>998</v>
+      </c>
+      <c r="F268" s="40" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B269" s="39" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C269" s="38" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D269" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E269" s="40" t="s">
+        <v>998</v>
+      </c>
+      <c r="F269" s="40" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B270" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="C270" s="38" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D270" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E270" s="39" t="s">
+        <v>882</v>
+      </c>
+      <c r="F270" s="39" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B271" s="39" t="s">
+        <v>137</v>
+      </c>
+      <c r="C271" s="38" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D271" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E271" s="39" t="s">
+        <v>886</v>
+      </c>
+      <c r="F271" s="39" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B272" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C272" s="38" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D272" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E272" s="40" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F272" s="40" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B273" s="39" t="s">
+        <v>622</v>
+      </c>
+      <c r="C273" s="41" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D273" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E273" s="42" t="s">
+        <v>998</v>
+      </c>
+      <c r="F273" s="42" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B274" s="39" t="s">
+        <v>846</v>
+      </c>
+      <c r="C274" s="38" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D274" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E274" s="40" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F274" s="40" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B275" s="39" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C275" s="38" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D275" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E275" s="40" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F275" s="40" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B276" s="39" t="s">
+        <v>623</v>
+      </c>
+      <c r="C276" s="38" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D276" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E276" s="40" t="s">
+        <v>998</v>
+      </c>
+      <c r="F276" s="40" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B277" s="39" t="s">
+        <v>624</v>
+      </c>
+      <c r="C277" s="41" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D277" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E277" s="42" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F277" s="42" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B278" s="39" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C278" s="38" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D278" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E278" s="40" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F278" s="40" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B279" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C279" s="38" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D279" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E279" s="39" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F279" s="39" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B280" s="39" t="s">
+        <v>625</v>
+      </c>
+      <c r="C280" s="38" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D280" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E280" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F280" s="40" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B281" s="39" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C281" s="38" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D281" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E281" s="40" t="s">
+        <v>998</v>
+      </c>
+      <c r="F281" s="40" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="B282" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C282" s="41" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D282" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E282" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F282" s="42" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B283" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="C283" s="38" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D283" s="40" t="s">
+        <v>873</v>
+      </c>
+      <c r="E283" s="40" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F283" s="39" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B284" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="C284" s="38" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D284" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E284" s="39" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F284" s="39" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B285" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C285" s="38" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D285" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E285" s="40" t="s">
+        <v>886</v>
+      </c>
+      <c r="F285" s="40" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B286" s="39" t="s">
+        <v>839</v>
+      </c>
+      <c r="C286" s="38" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D286" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E286" s="39" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F286" s="39" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B287" s="39" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D287" s="40" t="s">
+        <v>950</v>
+      </c>
+      <c r="E287" s="44" t="s">
+        <v>987</v>
+      </c>
+      <c r="F287" s="40" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B288" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="C288" s="38" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D288" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E288" s="40" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F288" s="40" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B289" s="39" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D289" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E289" s="44" t="s">
+        <v>906</v>
+      </c>
+      <c r="F289" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B290" s="42" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D290" s="46" t="s">
+        <v>866</v>
+      </c>
+      <c r="E290" s="45" t="s">
+        <v>906</v>
+      </c>
+      <c r="F290" s="46" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B291" s="39" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D291" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E291" s="44" t="s">
+        <v>854</v>
+      </c>
+      <c r="F291" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B292" s="39" t="s">
+        <v>626</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D292" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E292" s="44" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F292" s="39" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B293" s="39" t="s">
+        <v>627</v>
+      </c>
+      <c r="C293" s="21" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D293" s="20" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E293" s="20" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F293" s="20" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B294" s="39" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D294" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E294" s="44" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F294" s="40" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B295" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="C295" s="21" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D295" s="20" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E295" s="20" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F295" s="20" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B296" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="C296" s="21" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D296" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E296" s="20" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F296" s="20" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B297" s="39" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D297" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E297" s="44" t="s">
+        <v>854</v>
+      </c>
+      <c r="F297" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B298" s="42" t="s">
+        <v>628</v>
+      </c>
+      <c r="C298" s="41">
         <v>910002620004</v>
       </c>
-      <c r="D21" s="14" t="s">
-[...1299 lines deleted...]
-      <c r="D86" s="14" t="s">
+      <c r="D298" s="42" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E298" s="42" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F298" s="42" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B299" s="19" t="s">
+        <v>629</v>
+      </c>
+      <c r="C299" s="27">
+        <v>760003300007</v>
+      </c>
+      <c r="D299" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E299" s="42" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F299" s="42" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B300" s="39" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D300" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E300" s="44" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F300" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B301" s="20" t="s">
+        <v>639</v>
+      </c>
+      <c r="C301" s="21" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D301" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E301" s="20" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F301" s="20" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B302" s="39" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D302" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E302" s="44" t="s">
+        <v>906</v>
+      </c>
+      <c r="F302" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B303" s="39" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C303" s="1">
+        <v>910003110010</v>
+      </c>
+      <c r="D303" s="19" t="s">
+        <v>554</v>
+      </c>
+      <c r="E303" s="19" t="s">
+        <v>854</v>
+      </c>
+      <c r="F303" s="19" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B304" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="C304" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D304" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E304" s="20" t="s">
+        <v>882</v>
+      </c>
+      <c r="F304" s="20" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B305" s="39" t="s">
+        <v>630</v>
+      </c>
+      <c r="C305" s="21" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D305" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E305" s="20" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F305" s="20" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B306" s="39" t="s">
+        <v>631</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D306" s="40" t="s">
+        <v>861</v>
+      </c>
+      <c r="E306" s="44" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F306" s="39" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B307" s="39" t="s">
+        <v>632</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D307" s="40" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E307" s="44" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F307" s="39" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B308" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="C308" s="21" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D308" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E308" s="20" t="s">
+        <v>906</v>
+      </c>
+      <c r="F308" s="20" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B309" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="C309" s="21" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D309" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E309" s="20" t="s">
+        <v>854</v>
+      </c>
+      <c r="F309" s="20" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B310" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="C310" s="21" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D310" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E310" s="20" t="s">
         <v>1519</v>
       </c>
-      <c r="E86" s="14" t="s">
-[...1999 lines deleted...]
-      <c r="C187" s="1" t="s">
+      <c r="F310" s="20" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B311" s="20" t="s">
+        <v>150</v>
+      </c>
+      <c r="C311" s="21" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D311" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E311" s="20" t="s">
+        <v>886</v>
+      </c>
+      <c r="F311" s="20" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B312" s="19" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C312" s="1">
+        <v>910003170013</v>
+      </c>
+      <c r="D312" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="E312" s="19" t="s">
+        <v>906</v>
+      </c>
+      <c r="F312" s="22" t="s">
         <v>2165</v>
-      </c>
-[...2483 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="B313" s="43" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D313" s="40" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E313" s="44" t="s">
+        <v>2012</v>
+      </c>
+      <c r="F313" s="40" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B314" s="39" t="s">
+        <v>221</v>
+      </c>
+      <c r="C314" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D314" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E314" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F314" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B315" s="39" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D315" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E315" s="44" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F315" s="40" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B316" s="39" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D316" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E316" s="44" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F316" s="40" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B317" s="39" t="s">
+        <v>633</v>
+      </c>
+      <c r="C317" s="21" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D317" s="20" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E317" s="20" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F317" s="20" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B318" s="39" t="s">
+        <v>640</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D318" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E318" s="44" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F318" s="39" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B319" s="39" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D319" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E319" s="44" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F319" s="40" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B320" s="19" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C320" s="1">
+        <v>910001540006</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E320" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F320" s="1" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B321" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="C321" s="21" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D321" s="20" t="s">
+        <v>892</v>
+      </c>
+      <c r="E321" s="20" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F321" s="20" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B322" s="39" t="s">
+        <v>634</v>
+      </c>
+      <c r="C322" s="38" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D322" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E322" s="39" t="s">
+        <v>2176</v>
+      </c>
+      <c r="F322" s="39" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B323" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="C323" s="21">
+        <v>760003300007</v>
+      </c>
+      <c r="D323" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="E323" s="24" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F323" s="24" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B324" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="C324" s="38" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D324" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E324" s="39" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F324" s="39" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B325" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D325" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="E325" s="19" t="s">
+        <v>906</v>
+      </c>
+      <c r="F325" s="19" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B326" s="39" t="s">
+        <v>635</v>
+      </c>
+      <c r="C326" s="38" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D326" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E326" s="39" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F326" s="39" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B327" s="39" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D327" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E327" s="44" t="s">
+        <v>906</v>
+      </c>
+      <c r="F327" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B328" s="39" t="s">
+        <v>636</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D328" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E328" s="44" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F328" s="39" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B329" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="C329" s="21" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D329" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E329" s="20" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F329" s="20" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B330" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="C330" s="21" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D330" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E330" s="20" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F330" s="20" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B331" s="39" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D331" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E331" s="44" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F331" s="40" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B332" s="39" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D332" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E332" s="44" t="s">
+        <v>906</v>
+      </c>
+      <c r="F332" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B333" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="C333" s="21" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D333" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E333" s="24" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F333" s="24" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B334" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C334" s="21" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D334" s="20" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E334" s="20" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F334" s="20" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B335" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="C335" s="21" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D335" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E335" s="20" t="s">
+        <v>854</v>
+      </c>
+      <c r="F335" s="20" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B336" s="39" t="s">
+        <v>637</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D336" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E336" s="44" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F336" s="40" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B337" s="39" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D337" s="40" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E337" s="44" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F337" s="40" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B338" s="39" t="s">
+        <v>638</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D338" s="40" t="s">
+        <v>861</v>
+      </c>
+      <c r="E338" s="44" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F338" s="39" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B339" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="C339" s="21" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D339" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E339" s="20" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F339" s="20" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B340" s="39" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D340" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E340" s="44" t="s">
+        <v>906</v>
+      </c>
+      <c r="F340" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B341" s="39" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D341" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E341" s="44" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F341" s="40" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B342" s="39" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D342" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E342" s="44" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F342" s="40" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B343" s="20" t="s">
+        <v>160</v>
+      </c>
+      <c r="C343" s="21" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D343" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E343" s="20" t="s">
+        <v>854</v>
+      </c>
+      <c r="F343" s="20" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B344" s="39" t="s">
+        <v>880</v>
+      </c>
+      <c r="C344" s="38" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D344" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E344" s="39" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F344" s="39" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B345" s="39" t="s">
+        <v>848</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D345" s="40" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E345" s="44" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F345" s="39" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B346" s="39" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D346" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E346" s="44" t="s">
+        <v>854</v>
+      </c>
+      <c r="F346" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B347" s="20" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C347" s="21" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D347" s="21" t="s">
+        <v>892</v>
+      </c>
+      <c r="E347" s="21" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F347" s="21" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B348" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="C348" s="38" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D348" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E348" s="39" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F348" s="39" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B349" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="C349" s="41">
+        <v>760005600002</v>
+      </c>
+      <c r="D349" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="E349" s="42" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F349" s="42" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B350" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C350" s="38" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D350" s="40" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E350" s="39" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F350" s="39" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B351" s="39" t="s">
+        <v>643</v>
+      </c>
+      <c r="C351" s="38">
+        <v>910003760005</v>
+      </c>
+      <c r="D351" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E351" s="39" t="s">
+        <v>943</v>
+      </c>
+      <c r="F351" s="39" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B352" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D352" s="19" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E352" s="19" t="s">
+        <v>919</v>
+      </c>
+      <c r="F352" s="19" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B353" s="39" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C353" s="38" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D353" s="39" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E353" s="40" t="s">
+        <v>2187</v>
+      </c>
+      <c r="F353" s="40" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B354" s="39" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C354" s="38" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D354" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E354" s="40" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F354" s="40" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B355" s="39" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C355" s="38" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D355" s="39" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E355" s="40" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F355" s="40" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B356" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="C356" s="38" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D356" s="40" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E356" s="39" t="s">
+        <v>2187</v>
+      </c>
+      <c r="F356" s="39" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B357" s="39" t="s">
+        <v>644</v>
+      </c>
+      <c r="C357" s="38" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D357" s="39" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E357" s="39" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F357" s="39" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B358" s="42" t="s">
+        <v>601</v>
+      </c>
+      <c r="C358" s="41" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D358" s="42" t="s">
+        <v>866</v>
+      </c>
+      <c r="E358" s="42" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F358" s="42" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B359" s="39" t="s">
+        <v>642</v>
+      </c>
+      <c r="C359" s="38" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D359" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E359" s="39" t="s">
+        <v>2198</v>
+      </c>
+      <c r="F359" s="39" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B360" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="C360" s="38" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D360" s="40" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E360" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F360" s="40" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B361" s="39" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C361" s="38" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D361" s="39" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E361" s="40" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F361" s="40" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B362" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="C362" s="38" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D362" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E362" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F362" s="39" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B363" s="39" t="s">
+        <v>737</v>
+      </c>
+      <c r="C363" s="38" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D363" s="40" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E363" s="40" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F363" s="40" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A364" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B364" s="39" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C364" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D364" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E364" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F364" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A365" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B365" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="C365" s="38" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D365" s="40" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E365" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F365" s="40" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A366" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B366" s="20" t="s">
+        <v>738</v>
+      </c>
+      <c r="C366" s="38" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D366" s="40" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E366" s="40" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F366" s="40" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A367" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B367" s="39" t="s">
+        <v>739</v>
+      </c>
+      <c r="C367" s="38" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D367" s="39" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E367" s="40" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F367" s="40" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A368" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B368" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="C368" s="38" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D368" s="40" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E368" s="40" t="s">
+        <v>2923</v>
+      </c>
+      <c r="F368" s="40" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A369" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B369" s="39" t="s">
+        <v>740</v>
+      </c>
+      <c r="C369" s="38" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D369" s="40" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E369" s="40" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F369" s="40" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A370" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B370" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="C370" s="38" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D370" s="40" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E370" s="40" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F370" s="40" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A371" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B371" s="39" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C371" s="38" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D371" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E371" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F371" s="40" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A372" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B372" s="39" t="s">
+        <v>852</v>
+      </c>
+      <c r="C372" s="38" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D372" s="40" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E372" s="40" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F372" s="40" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A373" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B373" s="39" t="s">
+        <v>741</v>
+      </c>
+      <c r="C373" s="38" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D373" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E373" s="40" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F373" s="40" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A374" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B374" s="19" t="s">
+        <v>306</v>
+      </c>
+      <c r="C374" s="41" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D374" s="42" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E374" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F374" s="42" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B375" s="39" t="s">
+        <v>171</v>
+      </c>
+      <c r="C375" s="38" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D375" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E375" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F375" s="40" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A376" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B376" s="39" t="s">
+        <v>851</v>
+      </c>
+      <c r="C376" s="38" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D376" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E376" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F376" s="40" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A377" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B377" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="C377" s="38" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D377" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E377" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F377" s="39" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A378" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B378" s="39" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C378" s="38" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D378" s="39" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E378" s="40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F378" s="40" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A379" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B379" s="39" t="s">
+        <v>173</v>
+      </c>
+      <c r="C379" s="41" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D379" s="42" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E379" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F379" s="42" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B380" s="39" t="s">
+        <v>742</v>
+      </c>
+      <c r="C380" s="38" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D380" s="40" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E380" s="40" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F380" s="40" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B381" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="C381" s="38" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D381" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E381" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F381" s="40" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A382" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B382" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="C382" s="38" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D382" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E382" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F382" s="40" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A383" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B383" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="C383" s="41" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D383" s="46" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E383" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F383" s="46" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A384" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B384" s="39" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C384" s="38" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D384" s="38" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E384" s="38" t="s">
+        <v>2240</v>
+      </c>
+      <c r="F384" s="38" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A385" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B385" s="39" t="s">
+        <v>725</v>
+      </c>
+      <c r="C385" s="38">
+        <v>910004970009</v>
+      </c>
+      <c r="D385" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E385" s="40" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F385" s="40" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A386" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B386" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="C386" s="38" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D386" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E386" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F386" s="39" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A387" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B387" s="39" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C387" s="38" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D387" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E387" s="40" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F387" s="40" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A388" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B388" s="39" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C388" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D388" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E388" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F388" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A389" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B389" s="39" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C389" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D389" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E389" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F389" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A390" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B390" s="39" t="s">
+        <v>743</v>
+      </c>
+      <c r="C390" s="38" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D390" s="40" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E390" s="40" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F390" s="40" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A391" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B391" s="39" t="s">
+        <v>744</v>
+      </c>
+      <c r="C391" s="38" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D391" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E391" s="40" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F391" s="40" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A392" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B392" s="39" t="s">
+        <v>726</v>
+      </c>
+      <c r="C392" s="38" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D392" s="40" t="s">
+        <v>857</v>
+      </c>
+      <c r="E392" s="40" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F392" s="40" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A393" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B393" s="39" t="s">
+        <v>727</v>
+      </c>
+      <c r="C393" s="38" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D393" s="40" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E393" s="40" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F393" s="40" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A394" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B394" s="39" t="s">
+        <v>745</v>
+      </c>
+      <c r="C394" s="38" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D394" s="40" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E394" s="40" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F394" s="40" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A395" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B395" s="39" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C395" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D395" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E395" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F395" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A396" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B396" s="39" t="s">
+        <v>179</v>
+      </c>
+      <c r="C396" s="48" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D396" s="40" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E396" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F396" s="40" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A397" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B397" s="39" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C397" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D397" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E397" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F397" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B398" s="19" t="s">
+        <v>746</v>
+      </c>
+      <c r="C398" s="41" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D398" s="20" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E398" s="46" t="s">
+        <v>2258</v>
+      </c>
+      <c r="F398" s="46" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A399" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B399" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="C399" s="38" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D399" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E399" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F399" s="40" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A400" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B400" s="39" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C400" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D400" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E400" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F400" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A401" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B401" s="39" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C401" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D401" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E401" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F401" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A402" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B402" s="39" t="s">
+        <v>728</v>
+      </c>
+      <c r="C402" s="38" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D402" s="40" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E402" s="40" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F402" s="40" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A403" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B403" s="39" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C403" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D403" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E403" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F403" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A404" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B404" s="42" t="s">
+        <v>747</v>
+      </c>
+      <c r="C404" s="38" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D404" s="40" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E404" s="40" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F404" s="40" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A405" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B405" s="39" t="s">
+        <v>748</v>
+      </c>
+      <c r="C405" s="38" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D405" s="40" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E405" s="40" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F405" s="40" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A406" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B406" s="39" t="s">
+        <v>749</v>
+      </c>
+      <c r="C406" s="38" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D406" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E406" s="40" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F406" s="40" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A407" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B407" s="20" t="s">
+        <v>750</v>
+      </c>
+      <c r="C407" s="38" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D407" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E407" s="40" t="s">
+        <v>2267</v>
+      </c>
+      <c r="F407" s="40" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A408" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B408" s="39" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C408" s="38" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D408" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E408" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F408" s="40" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A409" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B409" s="39" t="s">
+        <v>181</v>
+      </c>
+      <c r="C409" s="38" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D409" s="40" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E409" s="40" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F409" s="40" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A410" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B410" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="C410" s="40" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D410" s="40" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E410" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F410" s="40" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A411" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B411" s="39" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C411" s="38" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D411" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E411" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F411" s="40" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A412" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B412" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="C412" s="40" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D412" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E412" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F412" s="39" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A413" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B413" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="C413" s="38" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D413" s="39" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E413" s="39" t="s">
+        <v>2282</v>
+      </c>
+      <c r="F413" s="39" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A414" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B414" s="39" t="s">
+        <v>185</v>
+      </c>
+      <c r="C414" s="38" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D414" s="40" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E414" s="40" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F414" s="40" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B415" s="39" t="s">
+        <v>729</v>
+      </c>
+      <c r="C415" s="38" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D415" s="40" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E415" s="40" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F415" s="40" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B416" s="39" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C416" s="58" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D416" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E416" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F416" s="40" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B417" s="39" t="s">
+        <v>751</v>
+      </c>
+      <c r="C417" s="38" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D417" s="40" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E417" s="40" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F417" s="40" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B418" s="39" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C418" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D418" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E418" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F418" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A419" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B419" s="39" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C419" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D419" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E419" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F419" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A420" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B420" s="39" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C420" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D420" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E420" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F420" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A421" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B421" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="C421" s="41">
+        <v>910001680005</v>
+      </c>
+      <c r="D421" s="46" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E421" s="46" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F421" s="46" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A422" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B422" s="39" t="s">
+        <v>752</v>
+      </c>
+      <c r="C422" s="38" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D422" s="40" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E422" s="40" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F422" s="40" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A423" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B423" s="39" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C423" s="38" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D423" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E423" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F423" s="40" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A424" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B424" s="39" t="s">
+        <v>753</v>
+      </c>
+      <c r="C424" s="58" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D424" s="40" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E424" s="40" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F424" s="40" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A425" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B425" s="39" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C425" s="38" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D425" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E425" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F425" s="40" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A426" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B426" s="39" t="s">
+        <v>187</v>
+      </c>
+      <c r="C426" s="38" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D426" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E426" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F426" s="40" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B427" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="C427" s="38" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D427" s="40" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E427" s="40" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F427" s="40" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B428" s="39" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C428" s="38" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D428" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E428" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F428" s="40" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B429" s="39" t="s">
+        <v>754</v>
+      </c>
+      <c r="C429" s="38" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D429" s="40" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E429" s="40" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F429" s="40" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A430" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B430" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="C430" s="42" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D430" s="42" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E430" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F430" s="42" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A431" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B431" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="C431" s="38" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D431" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E431" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F431" s="39" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A432" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B432" s="39" t="s">
+        <v>755</v>
+      </c>
+      <c r="C432" s="38">
+        <v>910004290006</v>
+      </c>
+      <c r="D432" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E432" s="40" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F432" s="40" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A433" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B433" s="39" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C433" s="38" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D433" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E433" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F433" s="40" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A434" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B434" s="39" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C434" s="58" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D434" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E434" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="F434" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A435" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B435" s="39" t="s">
+        <v>191</v>
+      </c>
+      <c r="C435" s="38" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D435" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E435" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F435" s="39" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A436" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B436" s="39" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C436" s="38" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D436" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E436" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F436" s="40" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A437" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B437" s="39" t="s">
+        <v>756</v>
+      </c>
+      <c r="C437" s="38" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D437" s="40" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E437" s="40" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F437" s="40" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A438" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B438" s="39" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C438" s="38" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D438" s="39" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E438" s="40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F438" s="40" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A439" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B439" s="19" t="s">
+        <v>757</v>
+      </c>
+      <c r="C439" s="42" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D439" s="46" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E439" s="46" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F439" s="46" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A440" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B440" s="39" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C440" s="38" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D440" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E440" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F440" s="40" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A441" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B441" s="42" t="s">
+        <v>758</v>
+      </c>
+      <c r="C441" s="41" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D441" s="46" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E441" s="46" t="s">
+        <v>2318</v>
+      </c>
+      <c r="F441" s="46" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A442" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B442" s="42" t="s">
+        <v>759</v>
+      </c>
+      <c r="C442" s="41" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D442" s="46" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E442" s="46" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F442" s="46" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A443" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B443" s="39" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C443" s="38" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D443" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E443" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F443" s="40" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A444" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B444" s="39" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C444" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D444" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E444" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F444" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A445" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B445" s="39" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C445" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D445" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E445" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F445" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A446" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B446" s="42" t="s">
+        <v>760</v>
+      </c>
+      <c r="C446" s="41" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D446" s="46" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E446" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F446" s="46" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A447" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B447" s="39" t="s">
+        <v>193</v>
+      </c>
+      <c r="C447" s="38" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D447" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E447" s="39" t="s">
+        <v>2327</v>
+      </c>
+      <c r="F447" s="39" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A448" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B448" s="39" t="s">
+        <v>730</v>
+      </c>
+      <c r="C448" s="38" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D448" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E448" s="40" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F448" s="40" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A449" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B449" s="39" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C449" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D449" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E449" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F449" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A450" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B450" s="42" t="s">
+        <v>761</v>
+      </c>
+      <c r="C450" s="41">
+        <v>910003110010</v>
+      </c>
+      <c r="D450" s="46" t="s">
+        <v>554</v>
+      </c>
+      <c r="E450" s="46" t="s">
+        <v>854</v>
+      </c>
+      <c r="F450" s="46" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A451" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B451" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="C451" s="38" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D451" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E451" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F451" s="39" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A452" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B452" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="C452" s="41" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D452" s="42" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E452" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F452" s="42" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A453" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B453" s="39" t="s">
+        <v>762</v>
+      </c>
+      <c r="C453" s="38" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D453" s="40" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E453" s="40" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F453" s="40" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A454" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B454" s="39" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C454" s="38" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D454" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E454" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F454" s="40" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A455" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B455" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="C455" s="40" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D455" s="20" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E455" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F455" s="39" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A456" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B456" s="39" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C456" s="38" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D456" s="39" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E456" s="40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F456" s="40" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A457" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B457" s="39" t="s">
+        <v>763</v>
+      </c>
+      <c r="C457" s="38" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D457" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E457" s="40" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F457" s="40" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A458" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B458" s="39" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C458" s="38" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D458" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E458" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F458" s="40" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B459" s="39" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C459" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D459" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E459" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F459" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A460" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B460" s="39" t="s">
+        <v>197</v>
+      </c>
+      <c r="C460" s="38" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D460" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E460" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F460" s="39" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A461" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B461" s="39" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C461" s="38" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D461" s="39" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E461" s="40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F461" s="40" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A462" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B462" s="39" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" s="38" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D462" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E462" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F462" s="40" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B463" s="39" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C463" s="58" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D463" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E463" s="40" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F463" s="40" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B464" s="39" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C464" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D464" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E464" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F464" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B465" s="39" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C465" s="38" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D465" s="39" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E465" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F465" s="40" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B466" s="39" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C466" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D466" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E466" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F466" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A467" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B467" s="20" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C467" s="38" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D467" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E467" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F467" s="40" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B468" s="42" t="s">
         <v>199</v>
       </c>
-      <c r="B313" s="14" t="s">
-[...65 lines deleted...]
-      <c r="D316" s="14" t="s">
+      <c r="C468" s="42" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D468" s="42" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E468" s="42" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F468" s="42" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A469" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B469" s="39" t="s">
+        <v>764</v>
+      </c>
+      <c r="C469" s="38" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D469" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E469" s="40" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F469" s="40" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A470" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B470" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="C470" s="38" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D470" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E470" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F470" s="40" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A471" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B471" s="39" t="s">
+        <v>201</v>
+      </c>
+      <c r="C471" s="38" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D471" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E471" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F471" s="40" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A472" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B472" s="39" t="s">
+        <v>765</v>
+      </c>
+      <c r="C472" s="38" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D472" s="39" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E472" s="39" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F472" s="39" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A473" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B473" s="39" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C473" s="38" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D473" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E473" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F473" s="40" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A474" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B474" s="39" t="s">
+        <v>766</v>
+      </c>
+      <c r="C474" s="38" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D474" s="40" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E474" s="40" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F474" s="40" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A475" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B475" s="39" t="s">
+        <v>767</v>
+      </c>
+      <c r="C475" s="38" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D475" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E475" s="40" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F475" s="40" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A476" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B476" s="39" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C476" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D476" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E476" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F476" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A477" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B477" s="39" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C477" s="38" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D477" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E477" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F477" s="40" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A478" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B478" s="39" t="s">
+        <v>202</v>
+      </c>
+      <c r="C478" s="38" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D478" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E478" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F478" s="40" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A479" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B479" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="C479" s="41" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D479" s="46" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E479" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F479" s="46" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A480" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B480" s="39" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C480" s="38" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D480" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E480" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F480" s="40" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A481" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B481" s="39" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C481" s="38" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D481" s="39" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E481" s="40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F481" s="40" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A482" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B482" s="39" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C482" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D482" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E482" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F482" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A483" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B483" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D483" s="19" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E483" s="22" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F483" s="22" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A484" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B484" s="39" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C484" s="38" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D484" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E484" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="F484" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A485" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B485" s="39" t="s">
+        <v>768</v>
+      </c>
+      <c r="C485" s="38" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D485" s="40" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E485" s="40" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F485" s="40" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A486" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B486" s="39" t="s">
+        <v>205</v>
+      </c>
+      <c r="C486" s="38" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D486" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E486" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F486" s="40" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A487" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B487" s="39" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C487" s="38" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D487" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E487" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F487" s="40" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A488" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B488" s="39" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C488" s="38" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D488" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E488" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F488" s="40" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B489" s="39" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C489" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D489" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E489" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F489" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B490" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="C490" s="46" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D490" s="46" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E490" s="46" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F490" s="46" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A491" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B491" s="39" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C491" s="38" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D491" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E491" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F491" s="40" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A492" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B492" s="39" t="s">
+        <v>207</v>
+      </c>
+      <c r="C492" s="38" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D492" s="39" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E492" s="39" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F492" s="39" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A493" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B493" s="39" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C493" s="38" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D493" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E493" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F493" s="40" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A494" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B494" s="39" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C494" s="38" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D494" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E494" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F494" s="40" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A495" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B495" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="C495" s="38" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D495" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E495" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F495" s="39" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A496" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B496" s="19" t="s">
+        <v>845</v>
+      </c>
+      <c r="C496" s="41" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D496" s="46" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E496" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F496" s="46" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A497" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B497" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="C497" s="41" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D497" s="46" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E497" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F497" s="46" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A498" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B498" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="C498" s="38" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D498" s="40" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E498" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F498" s="40" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A499" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B499" s="39" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C499" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D499" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E499" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F499" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A500" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B500" s="39" t="s">
+        <v>211</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D500" s="19" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E500" s="19" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F500" s="19" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A501" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B501" s="39" t="s">
+        <v>769</v>
+      </c>
+      <c r="C501" s="38" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D501" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E501" s="40" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F501" s="40" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A502" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B502" s="39" t="s">
+        <v>770</v>
+      </c>
+      <c r="C502" s="38" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D502" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E502" s="40" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F502" s="40" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A503" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B503" s="42" t="s">
+        <v>771</v>
+      </c>
+      <c r="C503" s="41">
+        <v>910000230011</v>
+      </c>
+      <c r="D503" s="46" t="s">
+        <v>973</v>
+      </c>
+      <c r="E503" s="46" t="s">
+        <v>973</v>
+      </c>
+      <c r="F503" s="46" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A504" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B504" s="39" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C504" s="38" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D504" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E504" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F504" s="40" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A505" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B505" s="39" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C505" s="38" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D505" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E505" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F505" s="40" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A506" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B506" s="19" t="s">
+        <v>557</v>
+      </c>
+      <c r="C506" s="41" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D506" s="46" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E506" s="46" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F506" s="46" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A507" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B507" s="39" t="s">
+        <v>834</v>
+      </c>
+      <c r="C507" s="38" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D507" s="40" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E507" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F507" s="40" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A508" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B508" s="39" t="s">
+        <v>772</v>
+      </c>
+      <c r="C508" s="38" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D508" s="40" t="s">
+        <v>857</v>
+      </c>
+      <c r="E508" s="40" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F508" s="40" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A509" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B509" s="39" t="s">
+        <v>213</v>
+      </c>
+      <c r="C509" s="41" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D509" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E509" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F509" s="42" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A510" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B510" s="39" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C510" s="38" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D510" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E510" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F510" s="40" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A511" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B511" s="39" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C511" s="38" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D511" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E511" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F511" s="40" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A512" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B512" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C512" s="41" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D512" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="E512" s="46" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F512" s="46" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A513" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B513" s="39" t="s">
+        <v>214</v>
+      </c>
+      <c r="C513" s="38" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D513" s="40" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E513" s="40" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F513" s="40" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A514" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B514" s="39" t="s">
+        <v>215</v>
+      </c>
+      <c r="C514" s="38" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D514" s="40" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E514" s="40" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F514" s="40" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A515" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B515" s="39" t="s">
+        <v>773</v>
+      </c>
+      <c r="C515" s="38" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D515" s="40" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E515" s="40" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F515" s="40" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A516" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B516" s="20" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C516" s="38" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D516" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E516" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F516" s="40" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A517" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B517" s="39" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C517" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D517" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E517" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F517" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A518" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B518" s="39" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C518" s="38" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D518" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E518" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F518" s="40" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A519" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B519" s="19" t="s">
+        <v>216</v>
+      </c>
+      <c r="C519" s="46" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D519" s="42" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E519" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F519" s="42" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A520" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B520" s="39" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C520" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D520" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E520" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F520" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A521" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B521" s="39" t="s">
+        <v>774</v>
+      </c>
+      <c r="C521" s="38" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D521" s="40" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E521" s="40" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F521" s="40" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A522" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B522" s="39" t="s">
+        <v>217</v>
+      </c>
+      <c r="C522" s="38" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D522" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E522" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F522" s="39" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A523" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B523" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C523" s="41" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D523" s="42" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E523" s="42" t="s">
+        <v>2423</v>
+      </c>
+      <c r="F523" s="42" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A524" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B524" s="39" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C524" s="38" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D524" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E524" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F524" s="40" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A525" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B525" s="42" t="s">
+        <v>731</v>
+      </c>
+      <c r="C525" s="41" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D525" s="46" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E525" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F525" s="46" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A526" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B526" s="39" t="s">
+        <v>775</v>
+      </c>
+      <c r="C526" s="38" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D526" s="39" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E526" s="40" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F526" s="40" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A527" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B527" s="39" t="s">
+        <v>776</v>
+      </c>
+      <c r="C527" s="38" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D527" s="39" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E527" s="40" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F527" s="40" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A528" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B528" s="39" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C528" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D528" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E528" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F528" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A529" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B529" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="C529" s="40" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D529" s="39" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E529" s="40" t="s">
+        <v>2430</v>
+      </c>
+      <c r="F529" s="40" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A530" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B530" s="39" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C530" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D530" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E530" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F530" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A531" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B531" s="39" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C531" s="38" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D531" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E531" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F531" s="40" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A532" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B532" s="39" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C532" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D532" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E532" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F532" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A533" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B533" s="42" t="s">
+        <v>777</v>
+      </c>
+      <c r="C533" s="41">
+        <v>910013380007</v>
+      </c>
+      <c r="D533" s="46" t="s">
+        <v>891</v>
+      </c>
+      <c r="E533" s="46" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F533" s="46" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A534" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B534" s="39" t="s">
+        <v>219</v>
+      </c>
+      <c r="C534" s="38" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D534" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E534" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F534" s="39" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A535" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B535" s="39" t="s">
+        <v>735</v>
+      </c>
+      <c r="C535" s="38" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D535" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E535" s="40" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F535" s="40" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A536" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B536" s="39" t="s">
+        <v>778</v>
+      </c>
+      <c r="C536" s="38" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D536" s="40" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E536" s="40" t="s">
+        <v>2435</v>
+      </c>
+      <c r="F536" s="40" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A537" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B537" s="20" t="s">
+        <v>220</v>
+      </c>
+      <c r="C537" s="38" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D537" s="40" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E537" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F537" s="40" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A538" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B538" s="39" t="s">
+        <v>779</v>
+      </c>
+      <c r="C538" s="38" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D538" s="40" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E538" s="40" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F538" s="40" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A539" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B539" s="39" t="s">
+        <v>780</v>
+      </c>
+      <c r="C539" s="38" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D539" s="39" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E539" s="39" t="s">
+        <v>2442</v>
+      </c>
+      <c r="F539" s="39" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A540" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B540" s="39" t="s">
+        <v>781</v>
+      </c>
+      <c r="C540" s="38" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D540" s="40" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E540" s="40" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F540" s="40" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A541" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B541" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="C541" s="38" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D541" s="39" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E541" s="39" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F541" s="39" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A542" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B542" s="39" t="s">
+        <v>782</v>
+      </c>
+      <c r="C542" s="38" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D542" s="40" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E542" s="40" t="s">
+        <v>2451</v>
+      </c>
+      <c r="F542" s="40" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A543" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B543" s="39" t="s">
+        <v>783</v>
+      </c>
+      <c r="C543" s="38" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D543" s="40" t="s">
+        <v>892</v>
+      </c>
+      <c r="E543" s="40" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F543" s="40" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A544" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B544" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="C544" s="41" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D544" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E544" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F544" s="46" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A545" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B545" s="39" t="s">
+        <v>784</v>
+      </c>
+      <c r="C545" s="38" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D545" s="40" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E545" s="40" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F545" s="40" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A546" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B546" s="39" t="s">
+        <v>223</v>
+      </c>
+      <c r="C546" s="38" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D546" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E546" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F546" s="40" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A547" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B547" s="39" t="s">
+        <v>785</v>
+      </c>
+      <c r="C547" s="38" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D547" s="40" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E547" s="40" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F547" s="40" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A548" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B548" s="39" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C548" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D548" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E548" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F548" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A549" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B549" s="39" t="s">
+        <v>786</v>
+      </c>
+      <c r="C549" s="38" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D549" s="40" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E549" s="40" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F549" s="40" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A550" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B550" s="42" t="s">
+        <v>787</v>
+      </c>
+      <c r="C550" s="41" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D550" s="46" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E550" s="46" t="s">
+        <v>1993</v>
+      </c>
+      <c r="F550" s="46" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A551" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B551" s="39" t="s">
+        <v>788</v>
+      </c>
+      <c r="C551" s="38" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D551" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E551" s="40" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F551" s="40" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A552" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B552" s="42" t="s">
+        <v>789</v>
+      </c>
+      <c r="C552" s="41">
+        <v>910003110010</v>
+      </c>
+      <c r="D552" s="46" t="s">
+        <v>554</v>
+      </c>
+      <c r="E552" s="46" t="s">
+        <v>854</v>
+      </c>
+      <c r="F552" s="46" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A553" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B553" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="C553" s="38" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D553" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E553" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F553" s="39" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A554" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B554" s="39" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C554" s="38" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D554" s="39" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E554" s="40" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F554" s="40" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A555" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B555" s="39" t="s">
+        <v>790</v>
+      </c>
+      <c r="C555" s="38" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D555" s="39" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E555" s="40" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F555" s="40" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A556" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B556" s="39" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C556" s="38" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D556" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E556" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F556" s="40" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A557" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B557" s="39" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C557" s="38" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D557" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E557" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F557" s="40" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A558" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B558" s="39" t="s">
+        <v>791</v>
+      </c>
+      <c r="C558" s="38" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D558" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E558" s="40" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F558" s="40" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A559" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B559" s="39" t="s">
+        <v>838</v>
+      </c>
+      <c r="C559" s="38" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D559" s="40" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E559" s="40" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F559" s="40" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A560" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B560" s="39" t="s">
+        <v>792</v>
+      </c>
+      <c r="C560" s="38" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D560" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E560" s="40" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F560" s="40" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A561" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B561" s="39" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C561" s="38" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D561" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E561" s="40" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F561" s="40" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A562" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B562" s="19" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D562" s="22" t="s">
+        <v>900</v>
+      </c>
+      <c r="E562" s="19" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F562" s="19" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A563" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B563" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="C563" s="41" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D563" s="46" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E563" s="46" t="s">
+        <v>2482</v>
+      </c>
+      <c r="F563" s="46" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A564" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B564" s="39" t="s">
+        <v>793</v>
+      </c>
+      <c r="C564" s="38" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D564" s="40" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E564" s="40" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F564" s="40" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A565" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B565" s="39" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C565" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D565" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E565" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F565" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A566" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B566" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="C566" s="41" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D566" s="46" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E566" s="46" t="s">
+        <v>2487</v>
+      </c>
+      <c r="F566" s="46" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A567" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B567" s="39" t="s">
+        <v>794</v>
+      </c>
+      <c r="C567" s="38" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D567" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E567" s="40" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F567" s="40" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A568" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B568" s="39" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C568" s="38" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D568" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E568" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F568" s="40" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A569" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B569" s="19" t="s">
+        <v>795</v>
+      </c>
+      <c r="C569" s="41" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D569" s="46" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E569" s="46" t="s">
+        <v>2492</v>
+      </c>
+      <c r="F569" s="46" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A570" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B570" s="39" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C570" s="38" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D570" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E570" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="F570" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A571" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B571" s="39" t="s">
+        <v>796</v>
+      </c>
+      <c r="C571" s="38" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D571" s="40" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E571" s="40" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F571" s="40" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A572" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B572" s="39" t="s">
+        <v>226</v>
+      </c>
+      <c r="C572" s="38" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D572" s="39" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E572" s="40" t="s">
+        <v>2495</v>
+      </c>
+      <c r="F572" s="40" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A573" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B573" s="39" t="s">
+        <v>227</v>
+      </c>
+      <c r="C573" s="21" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D573" s="20" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E573" s="20" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F573" s="20" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A574" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B574" s="39" t="s">
+        <v>228</v>
+      </c>
+      <c r="C574" s="38" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D574" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E574" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F574" s="40" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A575" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B575" s="42" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C575" s="41" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D575" s="41" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E575" s="41" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F575" s="41" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A576" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B576" s="19" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C576" s="41" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D576" s="42" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E576" s="42" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F576" s="42" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A577" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B577" s="39" t="s">
+        <v>797</v>
+      </c>
+      <c r="C577" s="38" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D577" s="39" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E577" s="40" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F577" s="40" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A578" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B578" s="39" t="s">
+        <v>229</v>
+      </c>
+      <c r="C578" s="38" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D578" s="40" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E578" s="40" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F578" s="40" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A579" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B579" s="39" t="s">
+        <v>230</v>
+      </c>
+      <c r="C579" s="38" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D579" s="40" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E579" s="40" t="s">
+        <v>2510</v>
+      </c>
+      <c r="F579" s="40" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A580" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B580" s="42" t="s">
+        <v>736</v>
+      </c>
+      <c r="C580" s="41">
+        <v>760003370003</v>
+      </c>
+      <c r="D580" s="46" t="s">
+        <v>554</v>
+      </c>
+      <c r="E580" s="46" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F580" s="46" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A581" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B581" s="39" t="s">
+        <v>798</v>
+      </c>
+      <c r="C581" s="38" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D581" s="40" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E581" s="40" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F581" s="40" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A582" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B582" s="39" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C582" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D582" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E582" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F582" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A583" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B583" s="39" t="s">
+        <v>540</v>
+      </c>
+      <c r="C583" s="38" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D583" s="39" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E583" s="40" t="s">
+        <v>2516</v>
+      </c>
+      <c r="F583" s="42" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A584" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B584" s="39" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C584" s="38" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D584" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E584" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F584" s="40" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A585" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B585" s="39" t="s">
+        <v>231</v>
+      </c>
+      <c r="C585" s="38" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D585" s="40" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E585" s="40" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F585" s="40" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A586" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B586" s="39" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C586" s="38" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D586" s="38" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E586" s="38" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F586" s="38" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A587" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B587" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="C587" s="41" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D587" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E587" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F587" s="42" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A588" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B588" s="39" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C588" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D588" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E588" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F588" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A589" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B589" s="39" t="s">
+        <v>799</v>
+      </c>
+      <c r="C589" s="38" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D589" s="40" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E589" s="40" t="s">
+        <v>2435</v>
+      </c>
+      <c r="F589" s="40" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A590" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B590" s="39" t="s">
+        <v>293</v>
+      </c>
+      <c r="C590" s="38" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D590" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E590" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F590" s="40" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A591" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B591" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="C591" s="38" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D591" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E591" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F591" s="40" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A592" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B592" s="39" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C592" s="38" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D592" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E592" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="F592" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A593" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B593" s="39" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C593" s="38" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D593" s="39" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E593" s="40" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F593" s="40" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A594" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B594" s="39" t="s">
+        <v>800</v>
+      </c>
+      <c r="C594" s="38" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D594" s="40" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E594" s="40" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F594" s="40" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A595" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B595" s="39" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C595" s="38" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D595" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E595" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F595" s="40" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A596" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B596" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="C596" s="38" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D596" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E596" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F596" s="40" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A597" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B597" s="39" t="s">
+        <v>801</v>
+      </c>
+      <c r="C597" s="38" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D597" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E597" s="40" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F597" s="40" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A598" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B598" s="39" t="s">
+        <v>802</v>
+      </c>
+      <c r="C598" s="38" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D598" s="40" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E598" s="40" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F598" s="40" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A599" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B599" s="39" t="s">
+        <v>235</v>
+      </c>
+      <c r="C599" s="38" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D599" s="40" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E599" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F599" s="40" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A600" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B600" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="C600" s="41" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D600" s="46" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E600" s="46" t="s">
+        <v>2534</v>
+      </c>
+      <c r="F600" s="46" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A601" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B601" s="39" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C601" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D601" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E601" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F601" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A602" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B602" s="39" t="s">
+        <v>237</v>
+      </c>
+      <c r="C602" s="38" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D602" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E602" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F602" s="39" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A603" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B603" s="39" t="s">
+        <v>803</v>
+      </c>
+      <c r="C603" s="38" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D603" s="40" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E603" s="40" t="s">
+        <v>1995</v>
+      </c>
+      <c r="F603" s="40" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A604" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B604" s="39" t="s">
+        <v>804</v>
+      </c>
+      <c r="C604" s="38" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D604" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E604" s="40" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F604" s="40" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A605" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B605" s="39" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C605" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D605" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E605" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F605" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A606" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B606" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="C606" s="38" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D606" s="40" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E606" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F606" s="40" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A607" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B607" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="C607" s="41" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D607" s="46" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E607" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F607" s="46" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A608" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B608" s="39" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C608" s="38" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D608" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E608" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F608" s="40" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A609" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B609" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="C609" s="41" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D609" s="42" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E609" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F609" s="42" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A610" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B610" s="39" t="s">
+        <v>297</v>
+      </c>
+      <c r="C610" s="38" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D610" s="39" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E610" s="40" t="s">
+        <v>2547</v>
+      </c>
+      <c r="F610" s="40" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A611" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B611" s="39" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C611" s="38" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D611" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E611" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F611" s="40" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A612" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B612" s="39" t="s">
+        <v>241</v>
+      </c>
+      <c r="C612" s="38" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D612" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E612" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F612" s="40" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A613" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B613" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="C613" s="40" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D613" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E613" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F613" s="40" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A614" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B614" s="39" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C614" s="38" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D614" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E614" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F614" s="40" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A615" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B615" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="C615" s="38" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D615" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E615" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F615" s="40" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A616" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B616" s="39" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C616" s="38" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D616" s="39" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E616" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F616" s="40" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A617" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B617" s="39" t="s">
+        <v>245</v>
+      </c>
+      <c r="C617" s="41" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D617" s="46" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E617" s="46" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F617" s="46" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A618" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B618" s="20" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C618" s="38" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D618" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E618" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F618" s="40" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A619" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B619" s="42" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C619" s="41" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D619" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E619" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F619" s="46" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A620" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B620" s="39" t="s">
+        <v>805</v>
+      </c>
+      <c r="C620" s="38" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D620" s="40" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E620" s="40" t="s">
+        <v>2558</v>
+      </c>
+      <c r="F620" s="40" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A621" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B621" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="C621" s="38" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D621" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E621" s="39" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F621" s="39" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A622" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B622" s="39" t="s">
+        <v>247</v>
+      </c>
+      <c r="C622" s="38" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D622" s="40" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E622" s="40" t="s">
+        <v>2563</v>
+      </c>
+      <c r="F622" s="40" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A623" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B623" s="39" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C623" s="38" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D623" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E623" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F623" s="40" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A624" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B624" s="39" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C624" s="38" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D624" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E624" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F624" s="40" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A625" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B625" s="39" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C625" s="38" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D625" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E625" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F625" s="40" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A626" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B626" s="39" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C626" s="38" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D626" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E626" s="40" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F626" s="40" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A627" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B627" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="C627" s="38" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D627" s="40" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E627" s="40" t="s">
+        <v>2571</v>
+      </c>
+      <c r="F627" s="40" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A628" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B628" s="39" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C628" s="38" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D628" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E628" s="40" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F628" s="40" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A629" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B629" s="39" t="s">
+        <v>806</v>
+      </c>
+      <c r="C629" s="38" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D629" s="40" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E629" s="40" t="s">
+        <v>2574</v>
+      </c>
+      <c r="F629" s="40" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A630" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B630" s="20" t="s">
+        <v>807</v>
+      </c>
+      <c r="C630" s="38" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D630" s="40" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E630" s="40" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F630" s="40" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A631" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B631" s="39" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C631" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D631" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E631" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F631" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A632" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B632" s="39" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C632" s="38" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D632" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E632" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F632" s="40" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A633" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B633" s="39" t="s">
         <v>808</v>
       </c>
-      <c r="E316" s="14" t="s">
-[...157 lines deleted...]
-      <c r="E324" s="14" t="s">
+      <c r="C633" s="38" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D633" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E633" s="40" t="s">
+        <v>2582</v>
+      </c>
+      <c r="F633" s="40" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A634" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B634" s="39" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C634" s="38" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D634" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E634" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F634" s="40" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A635" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B635" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="C635" s="41" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D635" s="46" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E635" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F635" s="46" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A636" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B636" s="39" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C636" s="38" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D636" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E636" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F636" s="40" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A637" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B637" s="39" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C637" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D637" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E637" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F637" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A638" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B638" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="C638" s="38" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D638" s="40" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E638" s="40" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F638" s="40" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A639" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B639" s="39" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C639" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D639" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E639" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F639" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A640" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B640" s="39" t="s">
+        <v>732</v>
+      </c>
+      <c r="C640" s="38" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D640" s="40" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E640" s="40" t="s">
+        <v>2923</v>
+      </c>
+      <c r="F640" s="40" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A641" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B641" s="39" t="s">
+        <v>835</v>
+      </c>
+      <c r="C641" s="47" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D641" s="40" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E641" s="40" t="s">
+        <v>2563</v>
+      </c>
+      <c r="F641" s="40" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A642" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B642" s="20" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C642" s="38" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D642" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E642" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F642" s="40" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A643" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B643" s="39" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C643" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D643" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E643" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F643" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A644" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B644" s="39" t="s">
+        <v>809</v>
+      </c>
+      <c r="C644" s="38" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D644" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E644" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F644" s="40" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A645" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B645" s="39" t="s">
+        <v>810</v>
+      </c>
+      <c r="C645" s="38" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D645" s="40" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E645" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F645" s="40" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A646" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B646" s="39" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C646" s="38" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D646" s="39" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E646" s="40" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F646" s="40" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A647" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B647" s="19" t="s">
+        <v>811</v>
+      </c>
+      <c r="C647" s="41">
+        <v>910000250009</v>
+      </c>
+      <c r="D647" s="46" t="s">
+        <v>891</v>
+      </c>
+      <c r="E647" s="51" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F647" s="46" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A648" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B648" s="39" t="s">
+        <v>251</v>
+      </c>
+      <c r="C648" s="57" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D648" s="44" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E648" s="44" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F648" s="44" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A649" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B649" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="C649" s="38" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D649" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E649" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F649" s="40" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A650" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B650" s="39" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C650" s="38" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D650" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E650" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F650" s="40" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A651" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B651" s="19" t="s">
+        <v>253</v>
+      </c>
+      <c r="C651" s="41">
+        <v>910006840009</v>
+      </c>
+      <c r="D651" s="22" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E651" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F651" s="22" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A652" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B652" s="39" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C652" s="38" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D652" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E652" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F652" s="40" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A653" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B653" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="C653" s="38" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D653" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E653" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F653" s="40" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A654" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B654" s="39" t="s">
+        <v>812</v>
+      </c>
+      <c r="C654" s="38" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D654" s="40" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E654" s="40" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F654" s="40" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A655" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B655" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="C655" s="38" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D655" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E655" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F655" s="40" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A656" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B656" s="20" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C656" s="38">
+        <v>910000580018</v>
+      </c>
+      <c r="D656" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E656" s="40" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F656" s="40" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A657" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B657" s="39" t="s">
+        <v>813</v>
+      </c>
+      <c r="C657" s="38" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D657" s="39" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E657" s="40" t="s">
+        <v>1925</v>
+      </c>
+      <c r="F657" s="40" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A658" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B658" s="20" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C658" s="21" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D658" s="20" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E658" s="20" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F658" s="20" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A659" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B659" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="C659" s="38" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D659" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E659" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F659" s="40" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A660" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B660" s="39" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C660" s="38" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D660" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E660" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F660" s="40" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A661" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B661" s="39" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C661" s="38" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D661" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E661" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F661" s="40" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A662" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B662" s="19" t="s">
+        <v>844</v>
+      </c>
+      <c r="C662" s="41" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D662" s="46" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E662" s="46" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F662" s="46" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="663" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A663" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B663" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="C663" s="38" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D663" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E663" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F663" s="39" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="664" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A664" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B664" s="39" t="s">
+        <v>814</v>
+      </c>
+      <c r="C664" s="38" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D664" s="40" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E664" s="40" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F664" s="40" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A665" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B665" s="39" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C665" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D665" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E665" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F665" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A666" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B666" s="39" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C666" s="38" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D666" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E666" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F666" s="40" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A667" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B667" s="39" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C667" s="38">
+        <v>910003110010</v>
+      </c>
+      <c r="D667" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E667" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="F667" s="40" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A668" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B668" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="C668" s="40" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D668" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E668" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F668" s="39" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A669" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B669" s="19" t="s">
+        <v>815</v>
+      </c>
+      <c r="C669" s="41" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D669" s="46" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E669" s="46" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F669" s="46" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A670" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B670" s="39" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C670" s="38" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D670" s="39" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E670" s="40" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F670" s="40" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A671" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B671" s="39" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C671" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D671" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E671" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F671" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A672" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B672" s="42" t="s">
+        <v>816</v>
+      </c>
+      <c r="C672" s="41">
+        <v>910000580018</v>
+      </c>
+      <c r="D672" s="42" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E672" s="46" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F672" s="46" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="673" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A673" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B673" s="20" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C673" s="38" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D673" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E673" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F673" s="40" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A674" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B674" s="39" t="s">
+        <v>261</v>
+      </c>
+      <c r="C674" s="40" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D674" s="39" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E674" s="39" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F674" s="39" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A675" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B675" s="42" t="s">
+        <v>733</v>
+      </c>
+      <c r="C675" s="41" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D675" s="46" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E675" s="46" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F675" s="46" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A676" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B676" s="43" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C676" s="38">
+        <v>910004900005</v>
+      </c>
+      <c r="D676" s="56" t="s">
+        <v>866</v>
+      </c>
+      <c r="E676" s="40" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F676" s="40" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A677" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B677" s="39" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C677" s="38" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D677" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E677" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F677" s="40" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A678" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B678" s="39" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C678" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D678" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E678" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F678" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A679" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B679" s="39" t="s">
+        <v>817</v>
+      </c>
+      <c r="C679" s="38" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D679" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E679" s="40" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F679" s="40" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A680" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B680" s="39" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C680" s="38" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D680" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E680" s="40" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F680" s="40" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A681" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B681" s="19" t="s">
+        <v>262</v>
+      </c>
+      <c r="C681" s="41" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D681" s="46" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E681" s="46" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F681" s="46" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A682" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B682" s="39" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C682" s="38" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D682" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E682" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="F682" s="40" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A683" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B683" s="39" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C683" s="38" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D683" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E683" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F683" s="40" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A684" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B684" s="19" t="s">
+        <v>836</v>
+      </c>
+      <c r="C684" s="41">
+        <v>910001830009</v>
+      </c>
+      <c r="D684" s="46" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E684" s="46" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F684" s="46" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A685" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B685" s="39" t="s">
+        <v>263</v>
+      </c>
+      <c r="C685" s="38" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D685" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E685" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F685" s="39" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A686" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B686" s="39" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C686" s="38" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D686" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E686" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F686" s="40" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A687" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B687" s="39" t="s">
+        <v>818</v>
+      </c>
+      <c r="C687" s="38" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D687" s="40" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E687" s="40" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F687" s="40" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A688" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B688" s="42" t="s">
+        <v>819</v>
+      </c>
+      <c r="C688" s="48" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D688" s="46" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E688" s="46" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F688" s="46" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A689" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B689" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="C689" s="38" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D689" s="40" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E689" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F689" s="40" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A690" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B690" s="19" t="s">
+        <v>820</v>
+      </c>
+      <c r="C690" s="41" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D690" s="46" t="s">
+        <v>891</v>
+      </c>
+      <c r="E690" s="46" t="s">
+        <v>2645</v>
+      </c>
+      <c r="F690" s="46" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A691" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B691" s="39" t="s">
+        <v>821</v>
+      </c>
+      <c r="C691" s="38" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D691" s="40" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E691" s="40" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F691" s="40" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A692" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B692" s="19" t="s">
+        <v>822</v>
+      </c>
+      <c r="C692" s="41">
+        <v>760009310002</v>
+      </c>
+      <c r="D692" s="46" t="s">
+        <v>554</v>
+      </c>
+      <c r="E692" s="46" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F692" s="46" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A693" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B693" s="39" t="s">
+        <v>265</v>
+      </c>
+      <c r="C693" s="38" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D693" s="53" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E693" s="53" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F693" s="53" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A694" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B694" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="C694" s="52" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D694" s="40" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E694" s="40" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F694" s="39" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A695" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B695" s="39" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C695" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D695" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E695" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F695" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A696" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B696" s="39" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C696" s="38" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D696" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E696" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F696" s="40" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A697" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B697" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="C697" s="38" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D697" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E697" s="40" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F697" s="40" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A698" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B698" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="C698" s="41" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D698" s="46" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E698" s="46" t="s">
+        <v>2659</v>
+      </c>
+      <c r="F698" s="46" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A699" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B699" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D699" s="19" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E699" s="19" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F699" s="19" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A700" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B700" s="39" t="s">
+        <v>823</v>
+      </c>
+      <c r="C700" s="38" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D700" s="40" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E700" s="40" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F700" s="40" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A701" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B701" s="39" t="s">
+        <v>269</v>
+      </c>
+      <c r="C701" s="38" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D701" s="40" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E701" s="40" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F701" s="40" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A702" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B702" s="19" t="s">
+        <v>824</v>
+      </c>
+      <c r="C702" s="41" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D702" s="46" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E702" s="46" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F702" s="46" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A703" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B703" s="39" t="s">
+        <v>270</v>
+      </c>
+      <c r="C703" s="38" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D703" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E703" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F703" s="40" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A704" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B704" s="39" t="s">
+        <v>271</v>
+      </c>
+      <c r="C704" s="38" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D704" s="40" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E704" s="40" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F704" s="40" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A705" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B705" s="39" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C705" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D705" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E705" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F705" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A706" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B706" s="42" t="s">
+        <v>825</v>
+      </c>
+      <c r="C706" s="41">
+        <v>910003650011</v>
+      </c>
+      <c r="D706" s="46" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E706" s="46" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F706" s="46" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A707" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B707" s="39" t="s">
+        <v>837</v>
+      </c>
+      <c r="C707" s="38" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D707" s="40" t="s">
+        <v>857</v>
+      </c>
+      <c r="E707" s="40" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F707" s="40" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A708" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B708" s="20" t="s">
+        <v>272</v>
+      </c>
+      <c r="C708" s="2" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D708" s="44" t="s">
+        <v>891</v>
+      </c>
+      <c r="E708" s="44" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F708" s="44" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A709" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B709" s="39" t="s">
+        <v>826</v>
+      </c>
+      <c r="C709" s="38" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D709" s="40" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E709" s="40" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F709" s="40" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A710" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B710" s="42" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C710" s="41" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D710" s="41" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E710" s="41" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F710" s="41" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A711" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B711" s="42" t="s">
+        <v>273</v>
+      </c>
+      <c r="C711" s="39" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D711" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E711" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F711" s="39" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A712" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B712" s="39" t="s">
+        <v>274</v>
+      </c>
+      <c r="C712" s="38" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D712" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E712" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F712" s="40" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A713" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B713" s="39" t="s">
+        <v>734</v>
+      </c>
+      <c r="C713" s="38" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D713" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E713" s="40" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F713" s="40" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A714" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B714" s="39" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C714" s="38" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D714" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E714" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F714" s="40" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A715" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B715" s="39" t="s">
+        <v>275</v>
+      </c>
+      <c r="C715" s="38" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D715" s="40" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E715" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F715" s="40" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A716" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B716" s="42" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C716" s="41">
+        <v>910003110010</v>
+      </c>
+      <c r="D716" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E716" s="46" t="s">
+        <v>854</v>
+      </c>
+      <c r="F716" s="46" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="717" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A717" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B717" s="39" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C717" s="38" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D717" s="39" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E717" s="40" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F717" s="40" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="718" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A718" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B718" s="39" t="s">
+        <v>276</v>
+      </c>
+      <c r="C718" s="40" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D718" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E718" s="39" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F718" s="39" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="719" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A719" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B719" s="39" t="s">
+        <v>277</v>
+      </c>
+      <c r="C719" s="38" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D719" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E719" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F719" s="39" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="720" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A720" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B720" s="19" t="s">
+        <v>827</v>
+      </c>
+      <c r="C720" s="41">
+        <v>910006660008</v>
+      </c>
+      <c r="D720" s="46" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E720" s="46" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F720" s="46" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="721" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A721" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B721" s="39" t="s">
+        <v>278</v>
+      </c>
+      <c r="C721" s="38">
+        <v>910003760005</v>
+      </c>
+      <c r="D721" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E721" s="40" t="s">
+        <v>943</v>
+      </c>
+      <c r="F721" s="40" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A722" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B722" s="39" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C722" s="38" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D722" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E722" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F722" s="40" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="723" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A723" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B723" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="C723" s="41">
+        <v>910013300012</v>
+      </c>
+      <c r="D723" s="19" t="s">
+        <v>554</v>
+      </c>
+      <c r="E723" s="19" t="s">
+        <v>908</v>
+      </c>
+      <c r="F723" s="42" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A724" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B724" s="39" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C724" s="38" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D724" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E724" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F724" s="40" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A725" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B725" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="C725" s="38" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D725" s="39" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E725" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F725" s="39" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A726" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B726" s="39" t="s">
+        <v>281</v>
+      </c>
+      <c r="C726" s="38" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D726" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E726" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F726" s="39" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="727" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A727" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B727" s="39" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C727" s="38" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D727" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E727" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F727" s="40" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="728" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A728" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B728" s="39" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C728" s="38" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D728" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E728" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F728" s="40" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="729" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A729" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B729" s="39" t="s">
+        <v>284</v>
+      </c>
+      <c r="C729" s="38" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D729" s="40" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E729" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F729" s="40" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="730" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A730" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B730" s="39" t="s">
+        <v>828</v>
+      </c>
+      <c r="C730" s="38" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D730" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E730" s="40" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F730" s="40" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="731" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A731" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B731" s="39" t="s">
+        <v>829</v>
+      </c>
+      <c r="C731" s="38" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D731" s="40" t="s">
+        <v>900</v>
+      </c>
+      <c r="E731" s="40" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F731" s="40" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="732" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A732" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B732" s="39" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C732" s="38" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D732" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E732" s="40" t="s">
+        <v>906</v>
+      </c>
+      <c r="F732" s="40" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="733" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A733" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B733" s="39" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C733" s="38" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D733" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E733" s="40" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F733" s="40" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="734" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A734" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B734" s="39" t="s">
+        <v>286</v>
+      </c>
+      <c r="C734" s="38" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D734" s="40" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E734" s="40" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F734" s="40" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="735" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A735" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B735" s="39" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C735" s="38" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D735" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E735" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F735" s="40" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="736" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A736" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B736" s="39" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C736" s="38" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D736" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E736" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F736" s="40" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A737" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B737" s="39" t="s">
+        <v>830</v>
+      </c>
+      <c r="C737" s="38" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D737" s="40" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E737" s="40" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F737" s="40" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A738" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B738" s="39" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C738" s="38" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D738" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E738" s="40" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F738" s="40" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A739" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B739" s="39" t="s">
+        <v>287</v>
+      </c>
+      <c r="C739" s="21" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D739" s="20" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E739" s="20" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F739" s="20" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A740" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B740" s="39" t="s">
+        <v>831</v>
+      </c>
+      <c r="C740" s="38" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D740" s="40" t="s">
+        <v>891</v>
+      </c>
+      <c r="E740" s="40" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F740" s="40" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A741" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B741" s="39" t="s">
+        <v>832</v>
+      </c>
+      <c r="C741" s="38" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D741" s="40" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E741" s="40" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F741" s="40" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A742" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B742" s="39" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C742" s="38" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D742" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E742" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F742" s="40" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A743" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B743" s="39" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C743" s="38" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D743" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E743" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F743" s="40" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A744" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B744" s="39" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C744" s="38" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D744" s="39" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E744" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F744" s="40" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A745" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B745" s="20" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C745" s="38" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D745" s="39" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E745" s="40" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F745" s="40" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A746" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B746" s="39" t="s">
+        <v>833</v>
+      </c>
+      <c r="C746" s="38" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D746" s="40" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E746" s="40" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F746" s="40" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A747" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="B747" s="39" t="s">
+        <v>336</v>
+      </c>
+      <c r="C747" s="38" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D747" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E747" s="39" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F747" s="39" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A748" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B748" s="42" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C748" s="21" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D748" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E748" s="24" t="s">
         <v>1508</v>
       </c>
-      <c r="F324" s="14" t="s">
+      <c r="F748" s="24" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
-[...152 lines deleted...]
-      <c r="E332" s="14" t="s">
+    <row r="749" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A749" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B749" s="42" t="s">
+        <v>645</v>
+      </c>
+      <c r="C749" s="38" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D749" s="38" t="s">
+        <v>554</v>
+      </c>
+      <c r="E749" s="38" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F749" s="38" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="750" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A750" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B750" s="42" t="s">
+        <v>647</v>
+      </c>
+      <c r="C750" s="21">
+        <v>910000700011</v>
+      </c>
+      <c r="D750" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E750" s="24" t="s">
+        <v>988</v>
+      </c>
+      <c r="F750" s="24" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A751" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B751" s="42" t="s">
+        <v>646</v>
+      </c>
+      <c r="C751" s="41" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D751" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E751" s="46" t="s">
+        <v>886</v>
+      </c>
+      <c r="F751" s="46" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A752" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="B752" s="39" t="s">
+        <v>307</v>
+      </c>
+      <c r="C752" s="38" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D752" s="38" t="s">
+        <v>861</v>
+      </c>
+      <c r="E752" s="38" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F752" s="38" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A753" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B753" s="42" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C753" s="21" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D753" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E753" s="24" t="s">
         <v>1508</v>
       </c>
-      <c r="F332" s="14" t="s">
+      <c r="F753" s="24" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="333" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
-[...167 lines deleted...]
-      <c r="D341" s="16" t="s">
+    <row r="754" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A754" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="B754" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="C754" s="38" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D754" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E754" s="39" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F754" s="39" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A755" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="B755" s="39" t="s">
+        <v>305</v>
+      </c>
+      <c r="C755" s="38" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D755" s="48" t="s">
+        <v>866</v>
+      </c>
+      <c r="E755" s="39" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F755" s="39" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="756" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A756" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B756" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="C756" s="41" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D756" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E756" s="24" t="s">
+        <v>886</v>
+      </c>
+      <c r="F756" s="24" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A757" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B757" s="42" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C757" s="21" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D757" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E757" s="24" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F757" s="24" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A758" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B758" s="39" t="s">
+        <v>315</v>
+      </c>
+      <c r="C758" s="38" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D758" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E758" s="39" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F758" s="39" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A759" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B759" s="39" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C759" s="38" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D759" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E759" s="40" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F759" s="40" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A760" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B760" s="39" t="s">
+        <v>651</v>
+      </c>
+      <c r="C760" s="54" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D760" s="39" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E760" s="39" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F760" s="39" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A761" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B761" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="C761" s="38" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D761" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E761" s="39" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F761" s="39" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A762" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B762" s="39" t="s">
+        <v>317</v>
+      </c>
+      <c r="C762" s="38" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D762" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E762" s="39" t="s">
+        <v>858</v>
+      </c>
+      <c r="F762" s="39" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A763" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B763" s="39" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C763" s="38" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D763" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E763" s="40" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F763" s="40" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A764" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B764" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="C764" s="38" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D764" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E764" s="39" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F764" s="39" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A765" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B765" s="39" t="s">
+        <v>650</v>
+      </c>
+      <c r="C765" s="21" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D765" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E765" s="20" t="s">
+        <v>2645</v>
+      </c>
+      <c r="F765" s="20" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A766" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B766" s="39" t="s">
+        <v>648</v>
+      </c>
+      <c r="C766" s="21" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D766" s="20" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E766" s="20" t="s">
+        <v>2716</v>
+      </c>
+      <c r="F766" s="20" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A767" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B767" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="C767" s="21" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D767" s="20" t="s">
+        <v>900</v>
+      </c>
+      <c r="E767" s="20" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F767" s="20" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A768" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B768" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C768" s="38" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D768" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E768" s="39" t="s">
+        <v>886</v>
+      </c>
+      <c r="F768" s="39" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A769" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B769" s="39" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C769" s="38">
+        <v>910004290006</v>
+      </c>
+      <c r="D769" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E769" s="38">
+        <v>910004290006</v>
+      </c>
+      <c r="F769" s="40" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A770" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B770" s="39" t="s">
+        <v>260</v>
+      </c>
+      <c r="C770" s="38" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D770" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E770" s="39" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F770" s="39" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A771" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B771" s="39" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C771" s="38" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D771" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E771" s="40" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F771" s="40" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A772" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B772" s="39" t="s">
+        <v>649</v>
+      </c>
+      <c r="C772" s="38">
+        <v>910001910013</v>
+      </c>
+      <c r="D772" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E772" s="39" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F772" s="39" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A773" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B773" s="20" t="s">
+        <v>283</v>
+      </c>
+      <c r="C773" s="38" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D773" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E773" s="39" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F773" s="39" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A774" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B774" s="39" t="s">
         <v>1258</v>
       </c>
-      <c r="E341" s="14" t="s">
-[...102 lines deleted...]
-      <c r="F346" s="22" t="s">
+      <c r="C774" s="38" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D774" s="20" t="s">
+        <v>892</v>
+      </c>
+      <c r="E774" s="40" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F774" s="40" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A775" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B775" s="20" t="s">
+        <v>318</v>
+      </c>
+      <c r="C775" s="21" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D775" s="20" t="s">
+        <v>900</v>
+      </c>
+      <c r="E775" s="20" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F775" s="20" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A776" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="B776" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="C776" s="38" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D776" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E776" s="40" t="s">
+        <v>923</v>
+      </c>
+      <c r="F776" s="40" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="777" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A777" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="B777" s="39" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C777" s="38" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D777" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E777" s="40" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F777" s="40" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A778" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="B778" s="42" t="s">
+        <v>652</v>
+      </c>
+      <c r="C778" s="41">
+        <v>910003170013</v>
+      </c>
+      <c r="D778" s="42" t="s">
+        <v>866</v>
+      </c>
+      <c r="E778" s="42" t="s">
+        <v>906</v>
+      </c>
+      <c r="F778" s="42" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A779" s="39" t="s">
+        <v>322</v>
+      </c>
+      <c r="B779" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="C779" s="52" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D779" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E779" s="39" t="s">
+        <v>2720</v>
+      </c>
+      <c r="F779" s="39" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A780" s="39" t="s">
+        <v>322</v>
+      </c>
+      <c r="B780" s="39" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C780" s="52" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D780" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E780" s="40" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F780" s="40" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A781" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B781" s="39" t="s">
+        <v>324</v>
+      </c>
+      <c r="C781" s="21" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D781" s="40" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E781" s="24" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F781" s="24" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A782" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B782" s="39" t="s">
+        <v>656</v>
+      </c>
+      <c r="C782" s="38">
+        <v>910001910013</v>
+      </c>
+      <c r="D782" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E782" s="39" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F782" s="39" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A783" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B783" s="39" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C783" s="21" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D783" s="39" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E783" s="24" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F783" s="24" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="784" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A784" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B784" s="39" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C784" s="21" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D784" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E784" s="24" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F784" s="24" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A785" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B785" s="39" t="s">
+        <v>653</v>
+      </c>
+      <c r="C785" s="21" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D785" s="40" t="s">
+        <v>952</v>
+      </c>
+      <c r="E785" s="24" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F785" s="24" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A786" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B786" s="39" t="s">
+        <v>529</v>
+      </c>
+      <c r="C786" s="38" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D786" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E786" s="39" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F786" s="39" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="787" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A787" s="42" t="s">
+        <v>323</v>
+      </c>
+      <c r="B787" s="42" t="s">
+        <v>657</v>
+      </c>
+      <c r="C787" s="1">
+        <v>910005720019</v>
+      </c>
+      <c r="D787" s="46" t="s">
+        <v>873</v>
+      </c>
+      <c r="E787" s="22" t="s">
+        <v>904</v>
+      </c>
+      <c r="F787" s="22" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A788" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B788" s="39" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C788" s="21" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D788" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E788" s="24" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F788" s="24" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="789" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A789" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B789" s="39" t="s">
+        <v>325</v>
+      </c>
+      <c r="C789" s="38" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D789" s="39" t="s">
+        <v>953</v>
+      </c>
+      <c r="E789" s="39" t="s">
+        <v>2728</v>
+      </c>
+      <c r="F789" s="39" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="790" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A790" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B790" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="C790" s="38" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D790" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E790" s="39" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F790" s="39" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A791" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B791" s="39" t="s">
+        <v>655</v>
+      </c>
+      <c r="C791" s="38" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D791" s="40" t="s">
+        <v>952</v>
+      </c>
+      <c r="E791" s="39" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F791" s="39" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A792" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B792" s="39" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C792" s="21" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D792" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E792" s="24" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F792" s="24" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A793" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B793" s="39" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C793" s="21" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D793" s="40" t="s">
+        <v>952</v>
+      </c>
+      <c r="E793" s="24" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F793" s="24" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A794" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B794" s="39" t="s">
+        <v>327</v>
+      </c>
+      <c r="C794" s="38" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D794" s="39" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E794" s="39" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F794" s="39" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A795" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B795" s="39" t="s">
+        <v>654</v>
+      </c>
+      <c r="C795" s="38" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D795" s="39" t="s">
+        <v>952</v>
+      </c>
+      <c r="E795" s="39" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F795" s="39" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A796" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B796" s="39" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C796" s="21" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D796" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E796" s="24" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F796" s="24" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A797" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B797" s="39" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C797" s="21" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D797" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E797" s="24" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F797" s="24" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A798" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B798" s="39" t="s">
+        <v>328</v>
+      </c>
+      <c r="C798" s="38" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D798" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E798" s="39" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F798" s="24" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A799" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B799" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="C799" s="38" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D799" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E799" s="39" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F799" s="39" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A800" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B800" s="39" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C800" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D800" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E800" s="22" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F800" s="22" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A801" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B801" s="39" t="s">
+        <v>659</v>
+      </c>
+      <c r="C801" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D801" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E801" s="20" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F801" s="20" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A802" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B802" s="39" t="s">
+        <v>658</v>
+      </c>
+      <c r="C802" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D802" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E802" s="22" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F802" s="22" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
-[...183 lines deleted...]
-      <c r="B356" s="14" t="s">
+    <row r="803" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A803" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B803" s="39" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C803" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D803" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E803" s="22" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F803" s="22" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A804" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B804" s="39" t="s">
+        <v>660</v>
+      </c>
+      <c r="C804" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D804" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E804" s="20" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F804" s="20" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A805" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B805" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="C805" s="38" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D805" s="20" t="s">
         <v>873</v>
       </c>
-      <c r="C356" s="4" t="s">
-[...4084 lines deleted...]
-      <c r="B562" s="14" t="s">
+      <c r="E805" s="39" t="s">
         <v>2070</v>
       </c>
-      <c r="C562" s="23">
-[...2253 lines deleted...]
-      <c r="C675" s="4" t="s">
+      <c r="F805" s="39" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A806" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B806" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="C806" s="38" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D806" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E806" s="39" t="s">
         <v>2732</v>
       </c>
-      <c r="D675" s="5" t="s">
-[...693 lines deleted...]
-      <c r="B710" s="14" t="s">
+      <c r="F806" s="39" t="s">
         <v>1040</v>
       </c>
-      <c r="C710" s="4">
-[...1912 lines deleted...]
-      </c>
     </row>
     <row r="807" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A807" s="14" t="s">
-[...15 lines deleted...]
-        <v>1712</v>
+      <c r="A807" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="B807" s="39" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C807" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D807" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E807" s="22" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F807" s="22" t="s">
+        <v>957</v>
       </c>
     </row>
     <row r="808" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A808" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B808" s="14" t="s">
-        <v>454</v>
+        <v>341</v>
       </c>
       <c r="C808" s="4">
-        <v>730001190006</v>
+        <v>910001960015</v>
       </c>
       <c r="D808" s="14" t="s">
-        <v>2246</v>
+        <v>861</v>
       </c>
       <c r="E808" s="14" t="s">
-        <v>3011</v>
+        <v>915</v>
       </c>
       <c r="F808" s="14" t="s">
-        <v>3010</v>
+        <v>914</v>
       </c>
     </row>
     <row r="809" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A809" s="14" t="s">
-[...15 lines deleted...]
-        <v>3083</v>
+      <c r="A809" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B809" s="39" t="s">
+        <v>335</v>
+      </c>
+      <c r="C809" s="38" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D809" s="40" t="s">
+        <v>873</v>
+      </c>
+      <c r="E809" s="39" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F809" s="39" t="s">
+        <v>2735</v>
       </c>
     </row>
     <row r="810" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A810" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B810" s="14" t="s">
-        <v>482</v>
-[...11 lines deleted...]
-        <v>3075</v>
+        <v>335</v>
+      </c>
+      <c r="C810" s="4">
+        <v>910002160022</v>
+      </c>
+      <c r="D810" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="E810" s="14" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F810" s="14" t="s">
+        <v>1790</v>
       </c>
     </row>
     <row r="811" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A811" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B811" s="14" t="s">
-        <v>392</v>
-[...11 lines deleted...]
-        <v>3174</v>
+        <v>338</v>
+      </c>
+      <c r="C811" s="4">
+        <v>910004760012</v>
+      </c>
+      <c r="D811" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E811" s="5" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F811" s="5" t="s">
+        <v>917</v>
       </c>
     </row>
     <row r="812" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A812" s="14" t="s">
-[...15 lines deleted...]
-        <v>3177</v>
+      <c r="A812" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B812" s="39" t="s">
+        <v>662</v>
+      </c>
+      <c r="C812" s="21" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D812" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E812" s="20" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F812" s="20" t="s">
+        <v>1045</v>
       </c>
     </row>
     <row r="813" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A813" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B813" s="14" t="s">
-        <v>441</v>
-[...11 lines deleted...]
-        <v>3072</v>
+        <v>662</v>
+      </c>
+      <c r="C813" s="4">
+        <v>910001960015</v>
+      </c>
+      <c r="D813" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E813" s="14" t="s">
+        <v>915</v>
+      </c>
+      <c r="F813" s="14" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="814" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A814" s="14" t="s">
-[...15 lines deleted...]
-        <v>3177</v>
+      <c r="A814" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B814" s="39" t="s">
+        <v>661</v>
+      </c>
+      <c r="C814" s="38" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D814" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E814" s="40" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F814" s="40" t="s">
+        <v>2735</v>
       </c>
     </row>
     <row r="815" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A815" s="14" t="s">
-[...15 lines deleted...]
-        <v>3120</v>
+      <c r="A815" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B815" s="20" t="s">
+        <v>339</v>
+      </c>
+      <c r="C815" s="21" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D815" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E815" s="20" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F815" s="20" t="s">
+        <v>1807</v>
       </c>
     </row>
     <row r="816" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A816" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B816" s="14" t="s">
-        <v>364</v>
-[...11 lines deleted...]
-        <v>3121</v>
+        <v>81</v>
+      </c>
+      <c r="C816" s="21">
+        <v>910003030007</v>
+      </c>
+      <c r="D816" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E816" s="20" t="s">
+        <v>886</v>
+      </c>
+      <c r="F816" s="20" t="s">
+        <v>885</v>
       </c>
     </row>
     <row r="817" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A817" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B817" s="14" t="s">
-        <v>410</v>
-[...11 lines deleted...]
-        <v>3079</v>
+        <v>340</v>
+      </c>
+      <c r="C817" s="4">
+        <v>910004760012</v>
+      </c>
+      <c r="D817" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E817" s="14" t="s">
+        <v>916</v>
+      </c>
+      <c r="F817" s="14" t="s">
+        <v>917</v>
       </c>
     </row>
     <row r="818" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A818" s="14" t="s">
-[...15 lines deleted...]
-        <v>3079</v>
+      <c r="A818" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B818" s="39" t="s">
+        <v>151</v>
+      </c>
+      <c r="C818" s="21" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D818" s="20" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E818" s="20" t="s">
+        <v>2737</v>
+      </c>
+      <c r="F818" s="20" t="s">
+        <v>2738</v>
       </c>
     </row>
     <row r="819" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A819" s="14" t="s">
-[...15 lines deleted...]
-        <v>1593</v>
+      <c r="A819" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B819" s="39" t="s">
+        <v>333</v>
+      </c>
+      <c r="C819" s="38" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D819" s="40" t="s">
+        <v>861</v>
+      </c>
+      <c r="E819" s="39" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F819" s="39" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A820" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B820" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="C820" s="23"/>
-[...7 lines deleted...]
-        <v>1155</v>
+      <c r="C820" s="4">
+        <v>910002160022</v>
+      </c>
+      <c r="D820" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="E820" s="14" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F820" s="14" t="s">
+        <v>1790</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A821" s="6" t="s">
-[...13 lines deleted...]
-        <v>1220</v>
+      <c r="A821" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B821" s="39" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C821" s="38" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D821" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E821" s="40" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F821" s="40" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="822" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A822" s="6" t="s">
-[...13 lines deleted...]
-        <v>1214</v>
+      <c r="A822" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B822" s="39" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C822" s="38" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D822" s="39" t="s">
+        <v>900</v>
+      </c>
+      <c r="E822" s="40" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F822" s="40" t="s">
+        <v>1064</v>
       </c>
     </row>
     <row r="823" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A823" s="14" t="s">
-[...15 lines deleted...]
-        <v>3031</v>
+      <c r="A823" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B823" s="39" t="s">
+        <v>337</v>
+      </c>
+      <c r="C823" s="38" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D823" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E823" s="39" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F823" s="39" t="s">
+        <v>1592</v>
       </c>
     </row>
     <row r="824" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A824" s="14" t="s">
-[...15 lines deleted...]
-        <v>1386</v>
+      <c r="A824" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B824" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="C824" s="1">
+        <v>910005800007</v>
+      </c>
+      <c r="D824" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="E824" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="F824" s="6" t="s">
+        <v>884</v>
       </c>
     </row>
     <row r="825" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A825" s="14" t="s">
-[...18 lines deleted...]
-    <row r="826" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A825" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B825" s="39" t="s">
+        <v>334</v>
+      </c>
+      <c r="C825" s="38" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D825" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E825" s="39" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F825" s="39" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A826" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B826" s="14" t="s">
-        <v>403</v>
-[...14 lines deleted...]
-    <row r="827" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.25">
+        <v>334</v>
+      </c>
+      <c r="C826" s="4">
+        <v>910001100018</v>
+      </c>
+      <c r="D826" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E826" s="14" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F826" s="14" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A827" s="14" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B827" s="14" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>3061</v>
+        <v>320</v>
+      </c>
+      <c r="C827" s="4">
+        <v>910001960015</v>
       </c>
       <c r="D827" s="14" t="s">
-        <v>1706</v>
+        <v>861</v>
       </c>
       <c r="E827" s="14" t="s">
-        <v>3062</v>
+        <v>915</v>
       </c>
       <c r="F827" s="14" t="s">
-        <v>3063</v>
+        <v>914</v>
       </c>
     </row>
     <row r="828" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A828" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B828" s="14" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>1706</v>
+        <v>352</v>
+      </c>
+      <c r="C828" s="4">
+        <v>910004540005</v>
+      </c>
+      <c r="D828" s="5" t="s">
+        <v>866</v>
       </c>
       <c r="E828" s="14" t="s">
-        <v>3065</v>
+        <v>1026</v>
       </c>
       <c r="F828" s="14" t="s">
-        <v>3066</v>
-[...19 lines deleted...]
-        <v>1509</v>
+        <v>958</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A829" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B829" s="39" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C829" s="21" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D829" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E829" s="24" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F829" s="24" t="s">
+        <v>959</v>
       </c>
     </row>
     <row r="830" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A830" s="6" t="s">
-[...15 lines deleted...]
-        <v>3015</v>
+      <c r="A830" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="B830" s="14" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C830" s="4" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D830" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E830" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F830" s="5" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="831" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A831" s="14" t="s">
-[...15 lines deleted...]
-        <v>3148</v>
+      <c r="A831" s="42" t="s">
+        <v>343</v>
+      </c>
+      <c r="B831" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C831" s="41" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D831" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E831" s="42" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F831" s="42" t="s">
+        <v>959</v>
       </c>
     </row>
     <row r="832" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A832" s="14" t="s">
-[...15 lines deleted...]
-        <v>3147</v>
+      <c r="A832" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B832" s="39" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C832" s="21" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D832" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E832" s="24" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F832" s="24" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="833" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A833" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B833" s="14" t="s">
-        <v>432</v>
-[...11 lines deleted...]
-        <v>1378</v>
+        <v>1274</v>
+      </c>
+      <c r="C833" s="4" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D833" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E833" s="5" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F833" s="5" t="s">
+        <v>1642</v>
       </c>
     </row>
     <row r="834" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A834" s="14" t="s">
-[...15 lines deleted...]
-        <v>3141</v>
+      <c r="A834" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B834" s="39" t="s">
+        <v>348</v>
+      </c>
+      <c r="C834" s="38" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D834" s="40" t="s">
+        <v>861</v>
+      </c>
+      <c r="E834" s="39" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F834" s="39" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="835" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A835" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B835" s="14" t="s">
-        <v>339</v>
-[...11 lines deleted...]
-        <v>2819</v>
+        <v>348</v>
+      </c>
+      <c r="C835" s="4">
+        <v>910002620004</v>
+      </c>
+      <c r="D835" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="E835" s="14" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F835" s="14" t="s">
+        <v>946</v>
       </c>
     </row>
     <row r="836" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A836" s="14" t="s">
-[...15 lines deleted...]
-        <v>3117</v>
+      <c r="A836" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B836" s="39" t="s">
+        <v>841</v>
+      </c>
+      <c r="C836" s="21" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D836" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E836" s="24" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F836" s="24" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="837" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A837" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B837" s="14" t="s">
-        <v>366</v>
-[...11 lines deleted...]
-        <v>3153</v>
+        <v>841</v>
+      </c>
+      <c r="C837" s="4" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D837" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E837" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F837" s="5" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="838" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A838" s="14" t="s">
-[...15 lines deleted...]
-        <v>3056</v>
+      <c r="A838" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B838" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="C838" s="38" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D838" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E838" s="24" t="s">
+        <v>886</v>
+      </c>
+      <c r="F838" s="24" t="s">
+        <v>2035</v>
       </c>
     </row>
     <row r="839" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A839" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B839" s="14" t="s">
-        <v>400</v>
-[...11 lines deleted...]
-        <v>3113</v>
+        <v>344</v>
+      </c>
+      <c r="C839" s="4">
+        <v>910004540005</v>
+      </c>
+      <c r="D839" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E839" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F839" s="5" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="840" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A840" s="14" t="s">
-[...15 lines deleted...]
-        <v>1630</v>
+      <c r="A840" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B840" s="39" t="s">
+        <v>345</v>
+      </c>
+      <c r="C840" s="38" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D840" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E840" s="39" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F840" s="39" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="841" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A841" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B841" s="14" t="s">
-        <v>370</v>
-[...11 lines deleted...]
-        <v>3144</v>
+        <v>345</v>
+      </c>
+      <c r="C841" s="4">
+        <v>910003030007</v>
+      </c>
+      <c r="D841" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="E841" s="14" t="s">
+        <v>886</v>
+      </c>
+      <c r="F841" s="14" t="s">
+        <v>885</v>
       </c>
     </row>
     <row r="842" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A842" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B842" s="14" t="s">
-        <v>347</v>
-[...9 lines deleted...]
-        <v>1393</v>
+        <v>353</v>
+      </c>
+      <c r="C842" s="4">
+        <v>910004540005</v>
+      </c>
+      <c r="D842" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="E842" s="14" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F842" s="14" t="s">
+        <v>958</v>
       </c>
     </row>
     <row r="843" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A843" s="14" t="s">
-[...15 lines deleted...]
-        <v>1769</v>
+      <c r="A843" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B843" s="39" t="s">
+        <v>349</v>
+      </c>
+      <c r="C843" s="38" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D843" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E843" s="24" t="s">
+        <v>886</v>
+      </c>
+      <c r="F843" s="24" t="s">
+        <v>2035</v>
       </c>
     </row>
     <row r="844" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A844" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B844" s="14" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>2968</v>
+        <v>349</v>
+      </c>
+      <c r="C844" s="4">
+        <v>910003190013</v>
       </c>
       <c r="D844" s="14" t="s">
-        <v>1768</v>
+        <v>554</v>
       </c>
       <c r="E844" s="5" t="s">
-        <v>2562</v>
+        <v>1035</v>
       </c>
       <c r="F844" s="5" t="s">
-        <v>2969</v>
+        <v>959</v>
       </c>
     </row>
     <row r="845" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A845" s="14" t="s">
-[...15 lines deleted...]
-        <v>2973</v>
+      <c r="A845" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B845" s="39" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C845" s="21" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D845" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E845" s="24" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F845" s="24" t="s">
+        <v>1642</v>
       </c>
     </row>
     <row r="846" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A846" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B846" s="14" t="s">
-        <v>397</v>
+        <v>1275</v>
       </c>
       <c r="C846" s="4" t="s">
-        <v>2974</v>
-[...2 lines deleted...]
-        <v>1768</v>
+        <v>1643</v>
+      </c>
+      <c r="D846" s="14" t="s">
+        <v>554</v>
       </c>
       <c r="E846" s="5" t="s">
-        <v>2562</v>
+        <v>1035</v>
       </c>
       <c r="F846" s="5" t="s">
-        <v>2975</v>
+        <v>959</v>
       </c>
     </row>
     <row r="847" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A847" s="14" t="s">
-[...15 lines deleted...]
-        <v>2971</v>
+      <c r="A847" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B847" s="39" t="s">
+        <v>346</v>
+      </c>
+      <c r="C847" s="38" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D847" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E847" s="39" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F847" s="39" t="s">
+        <v>1045</v>
       </c>
     </row>
     <row r="848" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A848" s="14" t="s">
-[...15 lines deleted...]
-        <v>2977</v>
+      <c r="A848" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B848" s="39" t="s">
+        <v>663</v>
+      </c>
+      <c r="C848" s="21" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D848" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E848" s="24" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F848" s="24" t="s">
+        <v>1592</v>
       </c>
     </row>
     <row r="849" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A849" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B849" s="14" t="s">
-        <v>383</v>
+        <v>663</v>
       </c>
       <c r="C849" s="4" t="s">
-        <v>3095</v>
-[...31 lines deleted...]
-    <row r="851" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1637</v>
+      </c>
+      <c r="D849" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E849" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F849" s="5" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A850" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B850" s="39" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C850" s="21">
+        <v>910002630009</v>
+      </c>
+      <c r="D850" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E850" s="24" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F850" s="24" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A851" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B851" s="14" t="s">
-        <v>325</v>
+        <v>1276</v>
       </c>
       <c r="C851" s="4" t="s">
-        <v>3087</v>
+        <v>1643</v>
       </c>
       <c r="D851" s="14" t="s">
-        <v>3088</v>
-[...5 lines deleted...]
-        <v>3090</v>
+        <v>554</v>
+      </c>
+      <c r="E851" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F851" s="5" t="s">
+        <v>959</v>
       </c>
     </row>
     <row r="852" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A852" s="14" t="s">
-[...15 lines deleted...]
-        <v>3086</v>
+      <c r="A852" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B852" s="39" t="s">
+        <v>350</v>
+      </c>
+      <c r="C852" s="38" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D852" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E852" s="39" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F852" s="39" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="853" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A853" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B853" s="14" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>1742</v>
+        <v>350</v>
+      </c>
+      <c r="C853" s="4">
+        <v>910003130013</v>
       </c>
       <c r="D853" s="5" t="s">
-        <v>1741</v>
-[...5 lines deleted...]
-        <v>1743</v>
+        <v>554</v>
+      </c>
+      <c r="E853" s="14" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F853" s="14" t="s">
+        <v>1045</v>
       </c>
     </row>
     <row r="854" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A854" s="14" t="s">
-[...15 lines deleted...]
-        <v>1740</v>
+      <c r="A854" s="39" t="s">
+        <v>343</v>
+      </c>
+      <c r="B854" s="39" t="s">
+        <v>351</v>
+      </c>
+      <c r="C854" s="38" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D854" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E854" s="39" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F854" s="39" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="855" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A855" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B855" s="14" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>3006</v>
+        <v>351</v>
+      </c>
+      <c r="C855" s="4">
+        <v>910002160022</v>
       </c>
       <c r="D855" s="5" t="s">
-        <v>3007</v>
-[...5 lines deleted...]
-        <v>3009</v>
+        <v>857</v>
+      </c>
+      <c r="E855" s="14" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F855" s="14" t="s">
+        <v>1790</v>
       </c>
     </row>
     <row r="856" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A856" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B856" s="14" t="s">
-        <v>329</v>
-[...11 lines deleted...]
-        <v>3041</v>
+        <v>347</v>
+      </c>
+      <c r="C856" s="21">
+        <v>910003850007</v>
+      </c>
+      <c r="D856" s="24" t="s">
+        <v>861</v>
+      </c>
+      <c r="E856" s="20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F856" s="20" t="s">
+        <v>1041</v>
       </c>
     </row>
     <row r="857" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A857" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B857" s="14" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>2904</v>
+        <v>354</v>
+      </c>
+      <c r="C857" s="4">
+        <v>910003190013</v>
       </c>
       <c r="D857" s="5" t="s">
-        <v>1747</v>
-[...5 lines deleted...]
-        <v>2905</v>
+        <v>554</v>
+      </c>
+      <c r="E857" s="14" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F857" s="14" t="s">
+        <v>959</v>
       </c>
     </row>
     <row r="858" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A858" s="14" t="s">
-        <v>91</v>
+        <v>343</v>
       </c>
       <c r="B858" s="14" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>3169</v>
+        <v>355</v>
+      </c>
+      <c r="C858" s="4">
+        <v>910004540005</v>
       </c>
       <c r="D858" s="5" t="s">
-        <v>1747</v>
-[...5 lines deleted...]
-        <v>3168</v>
+        <v>866</v>
+      </c>
+      <c r="E858" s="14" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F858" s="14" t="s">
+        <v>958</v>
       </c>
     </row>
     <row r="859" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A859" s="14" t="s">
-[...15 lines deleted...]
-        <v>2903</v>
+      <c r="A859" s="39" t="s">
+        <v>356</v>
+      </c>
+      <c r="B859" s="39" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C859" s="38" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D859" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E859" s="40" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F859" s="40" t="s">
+        <v>895</v>
       </c>
     </row>
     <row r="860" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A860" s="14" t="s">
-        <v>91</v>
+        <v>356</v>
       </c>
       <c r="B860" s="14" t="s">
-        <v>367</v>
+        <v>1277</v>
       </c>
       <c r="C860" s="4" t="s">
-        <v>2896</v>
-[...2 lines deleted...]
-        <v>1747</v>
+        <v>1644</v>
+      </c>
+      <c r="D860" s="14" t="s">
+        <v>861</v>
       </c>
       <c r="E860" s="5" t="s">
-        <v>2562</v>
+        <v>1645</v>
       </c>
       <c r="F860" s="5" t="s">
-        <v>2897</v>
+        <v>895</v>
       </c>
     </row>
     <row r="861" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A861" s="14" t="s">
-[...15 lines deleted...]
-        <v>1761</v>
+      <c r="A861" s="39" t="s">
+        <v>356</v>
+      </c>
+      <c r="B861" s="39" t="s">
+        <v>357</v>
+      </c>
+      <c r="C861" s="38" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D861" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E861" s="39" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F861" s="39" t="s">
+        <v>895</v>
       </c>
     </row>
     <row r="862" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A862" s="14" t="s">
-        <v>91</v>
+        <v>356</v>
       </c>
       <c r="B862" s="14" t="s">
-        <v>376</v>
-[...11 lines deleted...]
-        <v>3017</v>
+        <v>357</v>
+      </c>
+      <c r="C862" s="21">
+        <v>910001870007</v>
+      </c>
+      <c r="D862" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E862" s="20" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F862" s="20" t="s">
+        <v>1811</v>
       </c>
     </row>
     <row r="863" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A863" s="14" t="s">
-[...15 lines deleted...]
-        <v>2909</v>
+      <c r="A863" s="39" t="s">
+        <v>356</v>
+      </c>
+      <c r="B863" s="39" t="s">
+        <v>664</v>
+      </c>
+      <c r="C863" s="38" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D863" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E863" s="39" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F863" s="39" t="s">
+        <v>1541</v>
       </c>
     </row>
     <row r="864" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A864" s="14" t="s">
-        <v>91</v>
+        <v>356</v>
       </c>
       <c r="B864" s="14" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>1746</v>
+        <v>664</v>
+      </c>
+      <c r="C864" s="4">
+        <v>910004890005</v>
       </c>
       <c r="D864" s="14" t="s">
-        <v>1747</v>
+        <v>861</v>
       </c>
       <c r="E864" s="14" t="s">
-        <v>2562</v>
+        <v>1810</v>
       </c>
       <c r="F864" s="14" t="s">
-        <v>1748</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="865" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A865" s="14" t="s">
-[...15 lines deleted...]
-        <v>2895</v>
+      <c r="A865" s="39" t="s">
+        <v>356</v>
+      </c>
+      <c r="B865" s="39" t="s">
+        <v>358</v>
+      </c>
+      <c r="C865" s="38" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D865" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E865" s="39" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F865" s="39" t="s">
+        <v>895</v>
       </c>
     </row>
     <row r="866" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A866" s="14" t="s">
-        <v>91</v>
+        <v>356</v>
       </c>
       <c r="B866" s="14" t="s">
-        <v>411</v>
-[...11 lines deleted...]
-        <v>1750</v>
+        <v>358</v>
+      </c>
+      <c r="C866" s="4">
+        <v>760000830009</v>
+      </c>
+      <c r="D866" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E866" s="14" t="s">
+        <v>888</v>
+      </c>
+      <c r="F866" s="14" t="s">
+        <v>887</v>
       </c>
     </row>
     <row r="867" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A867" s="14" t="s">
-[...15 lines deleted...]
-        <v>2910</v>
+      <c r="A867" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="B867" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C867" s="1">
+        <v>910002170007</v>
+      </c>
+      <c r="D867" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="E867" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="F867" s="6" t="s">
+        <v>895</v>
       </c>
     </row>
     <row r="868" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A868" s="14" t="s">
-[...15 lines deleted...]
-        <v>2901</v>
+      <c r="A868" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B868" s="39" t="s">
+        <v>309</v>
+      </c>
+      <c r="C868" s="38" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D868" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E868" s="20" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F868" s="20" t="s">
+        <v>962</v>
       </c>
     </row>
     <row r="869" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A869" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B869" s="14" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>2898</v>
+        <v>309</v>
+      </c>
+      <c r="C869" s="4">
+        <v>910001910013</v>
       </c>
       <c r="D869" s="14" t="s">
-        <v>1747</v>
+        <v>861</v>
       </c>
       <c r="E869" s="14" t="s">
-        <v>2562</v>
+        <v>1025</v>
       </c>
       <c r="F869" s="14" t="s">
-        <v>2899</v>
-[...22 lines deleted...]
-    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A870" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B870" s="39" t="s">
+        <v>668</v>
+      </c>
+      <c r="C870" s="38" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D870" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E870" s="39" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F870" s="39" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A871" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B871" s="14" t="s">
-        <v>436</v>
-[...11 lines deleted...]
-        <v>3043</v>
+        <v>668</v>
+      </c>
+      <c r="C871" s="4">
+        <v>910001950020</v>
+      </c>
+      <c r="D871" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E871" s="14" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F871" s="14" t="s">
+        <v>1592</v>
       </c>
     </row>
     <row r="872" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A872" s="14" t="s">
-[...15 lines deleted...]
-        <v>3052</v>
+      <c r="A872" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B872" s="39" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C872" s="38" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D872" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E872" s="40" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F872" s="40" t="s">
+        <v>1563</v>
       </c>
     </row>
     <row r="873" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A873" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B873" s="14" t="s">
-        <v>426</v>
-[...11 lines deleted...]
-        <v>2892</v>
+        <v>1278</v>
+      </c>
+      <c r="C873" s="4" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D873" s="14" t="s">
+        <v>892</v>
+      </c>
+      <c r="E873" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F873" s="5" t="s">
+        <v>1647</v>
       </c>
     </row>
     <row r="874" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A874" s="14" t="s">
-[...15 lines deleted...]
-        <v>2894</v>
+      <c r="A874" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B874" s="39" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C874" s="38" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D874" s="39" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E874" s="40" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F874" s="40" t="s">
+        <v>1649</v>
       </c>
     </row>
     <row r="875" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A875" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B875" s="14" t="s">
-        <v>452</v>
-[...11 lines deleted...]
-        <v>2916</v>
+        <v>1279</v>
+      </c>
+      <c r="C875" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D875" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E875" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F875" s="5" t="s">
+        <v>1563</v>
       </c>
     </row>
     <row r="876" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A876" s="14" t="s">
-[...15 lines deleted...]
-        <v>3050</v>
+      <c r="A876" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B876" s="39" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C876" s="38" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D876" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E876" s="40" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F876" s="40" t="s">
+        <v>1652</v>
       </c>
     </row>
     <row r="877" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A877" s="22" t="s">
-[...9 lines deleted...]
-        <v>1707</v>
+      <c r="A877" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="B877" s="14" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C877" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D877" s="14" t="s">
+        <v>554</v>
       </c>
       <c r="E877" s="5" t="s">
-        <v>2867</v>
+        <v>1025</v>
       </c>
       <c r="F877" s="5" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-    <row r="878" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A878" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B878" s="14" t="s">
-        <v>363</v>
-[...31 lines deleted...]
-        <v>3034</v>
+        <v>370</v>
+      </c>
+      <c r="C878" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D878" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E878" s="14" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F878" s="14" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A879" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B879" s="39" t="s">
+        <v>665</v>
+      </c>
+      <c r="C879" s="38" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D879" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E879" s="20" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F879" s="20" t="s">
+        <v>1592</v>
       </c>
     </row>
     <row r="880" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A880" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B880" s="14" t="s">
-        <v>408</v>
-[...11 lines deleted...]
-        <v>3045</v>
+        <v>665</v>
+      </c>
+      <c r="C880" s="4">
+        <v>910001910013</v>
+      </c>
+      <c r="D880" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E880" s="14" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F880" s="14" t="s">
+        <v>960</v>
       </c>
     </row>
     <row r="881" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A881" s="14" t="s">
-[...15 lines deleted...]
-        <v>3047</v>
+      <c r="A881" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B881" s="39" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C881" s="38">
+        <v>910001910013</v>
+      </c>
+      <c r="D881" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E881" s="39" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F881" s="39" t="s">
+        <v>1093</v>
       </c>
     </row>
     <row r="882" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A882" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B882" s="14" t="s">
-        <v>332</v>
-[...34 lines deleted...]
-    <row r="884" spans="1:6" x14ac:dyDescent="0.25">
+        <v>373</v>
+      </c>
+      <c r="C882" s="4">
+        <v>910002020016</v>
+      </c>
+      <c r="D882" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E882" s="14" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F882" s="14" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B883" s="39" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C883" s="38" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D883" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E883" s="40" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F883" s="40" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A884" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B884" s="14" t="s">
-        <v>343</v>
+        <v>1281</v>
       </c>
       <c r="C884" s="4" t="s">
-        <v>2922</v>
+        <v>1648</v>
       </c>
       <c r="D884" s="14" t="s">
-        <v>1754</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>1501</v>
+      </c>
+      <c r="E884" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F884" s="5" t="s">
+        <v>1649</v>
       </c>
     </row>
     <row r="885" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A885" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B885" s="14" t="s">
-        <v>346</v>
-[...14 lines deleted...]
-    <row r="886" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+        <v>371</v>
+      </c>
+      <c r="C885" s="1">
+        <v>910004560008</v>
+      </c>
+      <c r="D885" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="E885" s="6" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F885" s="6" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A886" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B886" s="14" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2918</v>
+        <v>364</v>
+      </c>
+      <c r="C886" s="4">
+        <v>910002000006</v>
       </c>
       <c r="D886" s="14" t="s">
-        <v>1754</v>
+        <v>889</v>
       </c>
       <c r="E886" s="14" t="s">
-        <v>2562</v>
+        <v>1052</v>
       </c>
       <c r="F886" s="14" t="s">
-        <v>2919</v>
-[...2 lines deleted...]
-    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A887" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B887" s="14" t="s">
-        <v>352</v>
-[...11 lines deleted...]
-        <v>3111</v>
+        <v>365</v>
+      </c>
+      <c r="C887" s="4">
+        <v>760000800009</v>
+      </c>
+      <c r="D887" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E887" s="14" t="s">
+        <v>986</v>
+      </c>
+      <c r="F887" s="14" t="s">
+        <v>962</v>
       </c>
     </row>
     <row r="888" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A888" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B888" s="14" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>2962</v>
+        <v>372</v>
+      </c>
+      <c r="C888" s="4">
+        <v>760000800009</v>
       </c>
       <c r="D888" s="14" t="s">
-        <v>1754</v>
+        <v>861</v>
       </c>
       <c r="E888" s="14" t="s">
-        <v>2562</v>
+        <v>986</v>
       </c>
       <c r="F888" s="14" t="s">
-        <v>2963</v>
+        <v>962</v>
       </c>
     </row>
     <row r="889" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A889" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B889" s="14" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>2942</v>
+        <v>366</v>
+      </c>
+      <c r="C889" s="4">
+        <v>910002020016</v>
       </c>
       <c r="D889" s="14" t="s">
-        <v>1754</v>
+        <v>861</v>
       </c>
       <c r="E889" s="14" t="s">
-        <v>2562</v>
+        <v>1005</v>
       </c>
       <c r="F889" s="14" t="s">
-        <v>2943</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="890" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A890" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B890" s="14" t="s">
-        <v>371</v>
-[...11 lines deleted...]
-        <v>2961</v>
+        <v>360</v>
+      </c>
+      <c r="C890" s="4">
+        <v>910001910013</v>
+      </c>
+      <c r="D890" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E890" s="14" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F890" s="14" t="s">
+        <v>960</v>
       </c>
     </row>
     <row r="891" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A891" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B891" s="14" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>2940</v>
+        <v>258</v>
+      </c>
+      <c r="C891" s="4">
+        <v>910002000006</v>
       </c>
       <c r="D891" s="14" t="s">
-        <v>1754</v>
+        <v>889</v>
       </c>
       <c r="E891" s="14" t="s">
-        <v>2562</v>
+        <v>1052</v>
       </c>
       <c r="F891" s="14" t="s">
-        <v>2941</v>
+        <v>963</v>
       </c>
     </row>
     <row r="892" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A892" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B892" s="14" t="s">
-        <v>812</v>
-[...11 lines deleted...]
-        <v>1756</v>
+        <v>367</v>
+      </c>
+      <c r="C892" s="4">
+        <v>910002000006</v>
+      </c>
+      <c r="D892" s="14" t="s">
+        <v>889</v>
+      </c>
+      <c r="E892" s="14" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F892" s="14" t="s">
+        <v>963</v>
       </c>
     </row>
     <row r="893" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A893" s="14" t="s">
-[...15 lines deleted...]
-        <v>3109</v>
+      <c r="A893" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B893" s="39" t="s">
+        <v>361</v>
+      </c>
+      <c r="C893" s="38" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D893" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E893" s="20" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F893" s="20" t="s">
+        <v>1006</v>
       </c>
     </row>
     <row r="894" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A894" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B894" s="14" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>2952</v>
+        <v>361</v>
+      </c>
+      <c r="C894" s="4">
+        <v>910001910013</v>
       </c>
       <c r="D894" s="14" t="s">
-        <v>1754</v>
-[...5 lines deleted...]
-        <v>2953</v>
+        <v>861</v>
+      </c>
+      <c r="E894" s="14" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F894" s="14" t="s">
+        <v>960</v>
       </c>
     </row>
     <row r="895" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A895" s="14" t="s">
-[...15 lines deleted...]
-        <v>1752</v>
+      <c r="A895" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B895" s="39" t="s">
+        <v>667</v>
+      </c>
+      <c r="C895" s="38" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D895" s="40" t="s">
+        <v>861</v>
+      </c>
+      <c r="E895" s="39" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F895" s="39" t="s">
+        <v>1093</v>
       </c>
     </row>
     <row r="896" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A896" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B896" s="14" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>2926</v>
+        <v>667</v>
+      </c>
+      <c r="C896" s="4">
+        <v>910004850006</v>
       </c>
       <c r="D896" s="5" t="s">
-        <v>1754</v>
-[...28 lines deleted...]
-    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+        <v>554</v>
+      </c>
+      <c r="E896" s="14" t="s">
+        <v>922</v>
+      </c>
+      <c r="F896" s="14" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A897" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B897" s="39" t="s">
+        <v>666</v>
+      </c>
+      <c r="C897" s="38" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D897" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E897" s="39" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F897" s="39" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A898" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B898" s="14" t="s">
-        <v>402</v>
-[...11 lines deleted...]
-        <v>3129</v>
+        <v>666</v>
+      </c>
+      <c r="C898" s="4">
+        <v>910006690008</v>
+      </c>
+      <c r="D898" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E898" s="14" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F898" s="14" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="899" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A899" s="14" t="s">
-[...15 lines deleted...]
-        <v>2951</v>
+      <c r="A899" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B899" s="39" t="s">
+        <v>362</v>
+      </c>
+      <c r="C899" s="38" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D899" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E899" s="20" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F899" s="20" t="s">
+        <v>963</v>
       </c>
     </row>
     <row r="900" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A900" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B900" s="14" t="s">
-        <v>1110</v>
-[...11 lines deleted...]
-        <v>2965</v>
+        <v>362</v>
+      </c>
+      <c r="C900" s="4">
+        <v>910001910013</v>
+      </c>
+      <c r="D900" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E900" s="14" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F900" s="14" t="s">
+        <v>960</v>
       </c>
     </row>
     <row r="901" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A901" s="14" t="s">
-[...15 lines deleted...]
-        <v>2957</v>
+      <c r="A901" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B901" s="39" t="s">
+        <v>369</v>
+      </c>
+      <c r="C901" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D901" s="19" t="s">
+        <v>861</v>
+      </c>
+      <c r="E901" s="19" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F901" s="19" t="s">
+        <v>963</v>
       </c>
     </row>
     <row r="902" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A902" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B902" s="14" t="s">
-        <v>442</v>
-[...11 lines deleted...]
-        <v>2945</v>
+        <v>369</v>
+      </c>
+      <c r="C902" s="1">
+        <v>910003810013</v>
+      </c>
+      <c r="D902" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="E902" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="F902" s="6" t="s">
+        <v>949</v>
       </c>
     </row>
     <row r="903" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A903" s="14" t="s">
-[...15 lines deleted...]
-        <v>2920</v>
+      <c r="A903" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B903" s="39" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C903" s="38" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D903" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E903" s="40" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F903" s="40" t="s">
+        <v>1563</v>
       </c>
     </row>
     <row r="904" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A904" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B904" s="14" t="s">
-        <v>355</v>
-[...11 lines deleted...]
-        <v>3018</v>
+        <v>1282</v>
+      </c>
+      <c r="C904" s="4" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D904" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E904" s="5" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F904" s="5" t="s">
+        <v>1652</v>
       </c>
     </row>
     <row r="905" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A905" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B905" s="14" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>2100</v>
+        <v>374</v>
+      </c>
+      <c r="C905" s="4">
+        <v>910001910013</v>
       </c>
       <c r="D905" s="14" t="s">
-        <v>2101</v>
+        <v>861</v>
       </c>
       <c r="E905" s="14" t="s">
-        <v>3005</v>
+        <v>1025</v>
       </c>
       <c r="F905" s="14" t="s">
-        <v>2102</v>
+        <v>960</v>
       </c>
     </row>
     <row r="906" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A906" s="14" t="s">
-[...15 lines deleted...]
-        <v>3132</v>
+      <c r="A906" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="B906" s="39" t="s">
+        <v>363</v>
+      </c>
+      <c r="C906" s="38" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D906" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E906" s="39" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F906" s="39" t="s">
+        <v>962</v>
       </c>
     </row>
     <row r="907" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A907" s="14" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="B907" s="14" t="s">
-        <v>324</v>
-[...11 lines deleted...]
-        <v>3149</v>
+        <v>363</v>
+      </c>
+      <c r="C907" s="4">
+        <v>910000100007</v>
+      </c>
+      <c r="D907" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="E907" s="14" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F907" s="14" t="s">
+        <v>1064</v>
       </c>
     </row>
     <row r="908" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A908" s="14" t="s">
-[...15 lines deleted...]
-        <v>1765</v>
+      <c r="A908" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B908" s="39" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C908" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D908" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E908" s="40" t="s">
+        <v>992</v>
+      </c>
+      <c r="F908" s="40" t="s">
+        <v>1657</v>
       </c>
     </row>
     <row r="909" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A909" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B909" s="14" t="s">
-        <v>438</v>
-[...11 lines deleted...]
-        <v>3146</v>
+        <v>1283</v>
+      </c>
+      <c r="C909" s="4" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D909" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E909" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="F909" s="5" t="s">
+        <v>1022</v>
       </c>
     </row>
     <row r="910" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A910" s="14" t="s">
-[...15 lines deleted...]
-        <v>3161</v>
+      <c r="A910" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B910" s="39" t="s">
+        <v>376</v>
+      </c>
+      <c r="C910" s="38" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D910" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E910" s="39" t="s">
+        <v>2749</v>
+      </c>
+      <c r="F910" s="39" t="s">
+        <v>939</v>
       </c>
     </row>
     <row r="911" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A911" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B911" s="14" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>3154</v>
+        <v>376</v>
+      </c>
+      <c r="C911" s="4">
+        <v>910003650011</v>
       </c>
       <c r="D911" s="14" t="s">
-        <v>3155</v>
+        <v>929</v>
       </c>
       <c r="E911" s="14" t="s">
-        <v>3156</v>
+        <v>1813</v>
       </c>
       <c r="F911" s="14" t="s">
-        <v>3157</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="912" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A912" s="14" t="s">
-[...15 lines deleted...]
-        <v>3105</v>
+      <c r="A912" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B912" s="39" t="s">
+        <v>669</v>
+      </c>
+      <c r="C912" s="38" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D912" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E912" s="39" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F912" s="39" t="s">
+        <v>1660</v>
       </c>
     </row>
     <row r="913" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A913" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B913" s="14" t="s">
-        <v>345</v>
-[...11 lines deleted...]
-        <v>1737</v>
+        <v>669</v>
+      </c>
+      <c r="C913" s="4">
+        <v>910006850013</v>
+      </c>
+      <c r="D913" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E913" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="F913" s="14" t="s">
+        <v>1022</v>
       </c>
     </row>
     <row r="914" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A914" s="14" t="s">
-[...15 lines deleted...]
-        <v>2889</v>
+      <c r="A914" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B914" s="20" t="s">
+        <v>380</v>
+      </c>
+      <c r="C914" s="38" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D914" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E914" s="39" t="s">
+        <v>858</v>
+      </c>
+      <c r="F914" s="39" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="915" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A915" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B915" s="14" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>1734</v>
+        <v>380</v>
+      </c>
+      <c r="C915" s="4">
+        <v>910005000009</v>
       </c>
       <c r="D915" s="14" t="s">
-        <v>1735</v>
+        <v>857</v>
       </c>
       <c r="E915" s="14" t="s">
-        <v>2562</v>
+        <v>1099</v>
       </c>
       <c r="F915" s="14" t="s">
-        <v>1736</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="916" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A916" s="14" t="s">
-[...15 lines deleted...]
-        <v>2995</v>
+      <c r="A916" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B916" s="39" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C916" s="38" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D916" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E916" s="40" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F916" s="40" t="s">
+        <v>1660</v>
       </c>
     </row>
     <row r="917" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A917" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B917" s="14" t="s">
-        <v>340</v>
-[...11 lines deleted...]
-        <v>2999</v>
+        <v>1284</v>
+      </c>
+      <c r="C917" s="4" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D917" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E917" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F917" s="5" t="s">
+        <v>1655</v>
       </c>
     </row>
     <row r="918" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A918" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B918" s="14" t="s">
-        <v>344</v>
-[...11 lines deleted...]
-        <v>3001</v>
+        <v>383</v>
+      </c>
+      <c r="C918" s="4">
+        <v>910006850013</v>
+      </c>
+      <c r="D918" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E918" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="F918" s="14" t="s">
+        <v>1022</v>
       </c>
     </row>
     <row r="919" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A919" s="14" t="s">
-[...15 lines deleted...]
-        <v>3003</v>
+      <c r="A919" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B919" s="39" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C919" s="38" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D919" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E919" s="40" t="s">
+        <v>858</v>
+      </c>
+      <c r="F919" s="40" t="s">
+        <v>1022</v>
       </c>
     </row>
     <row r="920" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A920" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B920" s="14" t="s">
-        <v>393</v>
+        <v>1285</v>
       </c>
       <c r="C920" s="4" t="s">
-        <v>2996</v>
-[...2 lines deleted...]
-        <v>2869</v>
+        <v>1656</v>
+      </c>
+      <c r="D920" s="14" t="s">
+        <v>929</v>
       </c>
       <c r="E920" s="5" t="s">
-        <v>2562</v>
+        <v>992</v>
       </c>
       <c r="F920" s="5" t="s">
-        <v>2997</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="921" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A921" s="14" t="s">
-[...15 lines deleted...]
-        <v>2991</v>
+      <c r="A921" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B921" s="39" t="s">
+        <v>377</v>
+      </c>
+      <c r="C921" s="38" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D921" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E921" s="39" t="s">
+        <v>1559</v>
+      </c>
+      <c r="F921" s="39" t="s">
+        <v>1560</v>
       </c>
     </row>
     <row r="922" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A922" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B922" s="14" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>3077</v>
+        <v>377</v>
+      </c>
+      <c r="C922" s="4">
+        <v>910003650011</v>
       </c>
       <c r="D922" s="14" t="s">
-        <v>2869</v>
+        <v>929</v>
       </c>
       <c r="E922" s="14" t="s">
-        <v>2562</v>
+        <v>1813</v>
       </c>
       <c r="F922" s="14" t="s">
-        <v>3078</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="923" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A923" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B923" s="14" t="s">
-        <v>407</v>
-[...11 lines deleted...]
-        <v>1375</v>
+        <v>384</v>
+      </c>
+      <c r="C923" s="4">
+        <v>910002680012</v>
+      </c>
+      <c r="D923" s="14" t="s">
+        <v>929</v>
+      </c>
+      <c r="E923" s="14" t="s">
+        <v>992</v>
+      </c>
+      <c r="F923" s="14" t="s">
+        <v>993</v>
       </c>
     </row>
     <row r="924" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A924" s="14" t="s">
-[...15 lines deleted...]
-        <v>2979</v>
+      <c r="A924" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B924" s="39" t="s">
+        <v>378</v>
+      </c>
+      <c r="C924" s="2" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D924" s="40" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E924" s="39" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F924" s="39" t="s">
+        <v>2752</v>
       </c>
     </row>
     <row r="925" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A925" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B925" s="14" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>2869</v>
+        <v>378</v>
+      </c>
+      <c r="C925" s="26">
+        <v>910003030007</v>
+      </c>
+      <c r="D925" s="5" t="s">
+        <v>866</v>
       </c>
       <c r="E925" s="14" t="s">
-        <v>2562</v>
+        <v>886</v>
       </c>
       <c r="F925" s="14" t="s">
-        <v>2981</v>
+        <v>885</v>
       </c>
     </row>
     <row r="926" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A926" s="14" t="s">
-[...15 lines deleted...]
-        <v>2983</v>
+      <c r="A926" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B926" s="39" t="s">
+        <v>670</v>
+      </c>
+      <c r="C926" s="38" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D926" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E926" s="39" t="s">
+        <v>858</v>
+      </c>
+      <c r="F926" s="39" t="s">
+        <v>1022</v>
       </c>
     </row>
     <row r="927" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A927" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B927" s="14" t="s">
-        <v>440</v>
-[...11 lines deleted...]
-        <v>2993</v>
+        <v>670</v>
+      </c>
+      <c r="C927" s="4">
+        <v>910004990011</v>
+      </c>
+      <c r="D927" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E927" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="F927" s="14" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="928" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A928" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B928" s="14" t="s">
-        <v>445</v>
-[...11 lines deleted...]
-        <v>2989</v>
+        <v>386</v>
+      </c>
+      <c r="C928" s="4">
+        <v>910002680012</v>
+      </c>
+      <c r="D928" s="14" t="s">
+        <v>929</v>
+      </c>
+      <c r="E928" s="14" t="s">
+        <v>992</v>
+      </c>
+      <c r="F928" s="14" t="s">
+        <v>993</v>
       </c>
     </row>
     <row r="929" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A929" s="14" t="s">
-[...15 lines deleted...]
-        <v>2985</v>
+      <c r="A929" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B929" s="39" t="s">
+        <v>671</v>
+      </c>
+      <c r="C929" s="38" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D929" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E929" s="44" t="s">
+        <v>858</v>
+      </c>
+      <c r="F929" s="39" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="930" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A930" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B930" s="14" t="s">
-        <v>327</v>
-[...11 lines deleted...]
-        <v>3028</v>
+        <v>671</v>
+      </c>
+      <c r="C930" s="21">
+        <v>910000480011</v>
+      </c>
+      <c r="D930" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E930" s="34" t="s">
+        <v>882</v>
+      </c>
+      <c r="F930" s="20" t="s">
+        <v>980</v>
       </c>
     </row>
     <row r="931" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A931" s="14" t="s">
-[...15 lines deleted...]
-        <v>1772</v>
+      <c r="A931" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B931" s="39" t="s">
+        <v>379</v>
+      </c>
+      <c r="C931" s="38" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D931" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E931" s="39" t="s">
+        <v>2720</v>
+      </c>
+      <c r="F931" s="39" t="s">
+        <v>924</v>
       </c>
     </row>
     <row r="932" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A932" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B932" s="14" t="s">
-        <v>404</v>
-[...11 lines deleted...]
-        <v>3025</v>
+        <v>379</v>
+      </c>
+      <c r="C932" s="4">
+        <v>910002160022</v>
+      </c>
+      <c r="D932" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E932" s="14" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F932" s="14" t="s">
+        <v>1790</v>
       </c>
     </row>
     <row r="933" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A933" s="14" t="s">
-[...15 lines deleted...]
-        <v>1612</v>
+      <c r="A933" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B933" s="39" t="s">
+        <v>381</v>
+      </c>
+      <c r="C933" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D933" s="39" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E933" s="39" t="s">
+        <v>992</v>
+      </c>
+      <c r="F933" s="39" t="s">
+        <v>1657</v>
       </c>
     </row>
     <row r="934" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A934" s="14" t="s">
-[...15 lines deleted...]
-        <v>2770</v>
+      <c r="A934" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="B934" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="C934" s="1">
+        <v>910004990011</v>
+      </c>
+      <c r="D934" s="22" t="s">
+        <v>857</v>
+      </c>
+      <c r="E934" s="22" t="s">
+        <v>858</v>
+      </c>
+      <c r="F934" s="22" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="935" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A935" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B935" s="14" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>2813</v>
+        <v>382</v>
+      </c>
+      <c r="C935" s="4">
+        <v>910002680012</v>
       </c>
       <c r="D935" s="14" t="s">
-        <v>2880</v>
-[...5 lines deleted...]
-        <v>2812</v>
+        <v>929</v>
+      </c>
+      <c r="E935" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="F935" s="5" t="s">
+        <v>1657</v>
       </c>
     </row>
     <row r="936" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A936" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B936" s="14" t="s">
-        <v>470</v>
-[...9 lines deleted...]
-        <v>1157</v>
+        <v>385</v>
+      </c>
+      <c r="C936" s="4">
+        <v>910004990011</v>
+      </c>
+      <c r="D936" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="E936" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="F936" s="14" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="937" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A937" s="14" t="s">
-[...13 lines deleted...]
-        <v>1398</v>
+      <c r="A937" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="B937" s="39" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C937" s="38" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D937" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E937" s="40" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F937" s="40" t="s">
+        <v>2747</v>
       </c>
     </row>
     <row r="938" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A938" s="14" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="B938" s="14" t="s">
-        <v>462</v>
+        <v>1286</v>
       </c>
       <c r="C938" s="4" t="s">
-        <v>1758</v>
+        <v>1658</v>
       </c>
       <c r="D938" s="14" t="s">
-        <v>1741</v>
-[...5 lines deleted...]
-        <v>1759</v>
+        <v>929</v>
+      </c>
+      <c r="E938" s="5" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F938" s="5" t="s">
+        <v>1660</v>
       </c>
     </row>
     <row r="939" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A939" s="6" t="s">
-[...15 lines deleted...]
-        <v>1745</v>
+      <c r="A939" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="B939" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="C939" s="4">
+        <v>910001050004</v>
+      </c>
+      <c r="D939" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E939" s="14" t="s">
+        <v>859</v>
+      </c>
+      <c r="F939" s="14" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="940" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A940" s="14" t="s">
-[...15 lines deleted...]
-        <v>2912</v>
+      <c r="A940" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B940" s="39" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C940" s="21" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D940" s="20" t="s">
+        <v>900</v>
+      </c>
+      <c r="E940" s="24" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F940" s="24" t="s">
+        <v>1815</v>
       </c>
     </row>
     <row r="941" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A941" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B941" s="14" t="s">
-        <v>473</v>
+        <v>1287</v>
       </c>
       <c r="C941" s="4" t="s">
-        <v>3038</v>
+        <v>1661</v>
       </c>
       <c r="D941" s="14" t="s">
-        <v>1747</v>
-[...5 lines deleted...]
-        <v>3039</v>
+        <v>554</v>
+      </c>
+      <c r="E941" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="F941" s="5" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="942" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A942" s="14" t="s">
-[...15 lines deleted...]
-        <v>2907</v>
+      <c r="A942" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B942" s="39" t="s">
+        <v>389</v>
+      </c>
+      <c r="C942" s="21" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D942" s="20" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E942" s="24" t="s">
+        <v>2763</v>
+      </c>
+      <c r="F942" s="24" t="s">
+        <v>2764</v>
       </c>
     </row>
     <row r="943" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A943" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B943" s="14" t="s">
-        <v>515</v>
-[...8 lines deleted...]
-        <v>2562</v>
+        <v>389</v>
+      </c>
+      <c r="C943" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D943" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E943" s="24" t="s">
+        <v>859</v>
       </c>
       <c r="F943" s="5" t="s">
-        <v>2914</v>
+        <v>862</v>
       </c>
     </row>
     <row r="944" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A944" s="14" t="s">
-[...15 lines deleted...]
-        <v>2768</v>
+      <c r="A944" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B944" s="39" t="s">
+        <v>390</v>
+      </c>
+      <c r="C944" s="21" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D944" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E944" s="24" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F944" s="24" t="s">
+        <v>1817</v>
       </c>
     </row>
     <row r="945" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A945" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B945" s="14" t="s">
-        <v>466</v>
-[...11 lines deleted...]
-        <v>3107</v>
+        <v>390</v>
+      </c>
+      <c r="C945" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D945" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E945" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F945" s="5" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="946" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A946" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B946" s="14" t="s">
-        <v>485</v>
-[...11 lines deleted...]
-        <v>2947</v>
+        <v>404</v>
+      </c>
+      <c r="C946" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D946" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E946" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F946" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="947" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A947" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B947" s="14" t="s">
-        <v>489</v>
-[...11 lines deleted...]
-        <v>2959</v>
+        <v>405</v>
+      </c>
+      <c r="C947" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D947" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E947" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F947" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="948" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A948" s="14" t="s">
-[...15 lines deleted...]
-        <v>2935</v>
+      <c r="A948" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B948" s="39" t="s">
+        <v>673</v>
+      </c>
+      <c r="C948" s="21" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D948" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E948" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F948" s="24" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="949" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A949" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B949" s="14" t="s">
-        <v>494</v>
+        <v>673</v>
       </c>
       <c r="C949" s="4" t="s">
-        <v>2936</v>
-[...2 lines deleted...]
-        <v>1754</v>
+        <v>1661</v>
+      </c>
+      <c r="D949" s="14" t="s">
+        <v>554</v>
       </c>
       <c r="E949" s="5" t="s">
-        <v>2562</v>
+        <v>859</v>
       </c>
       <c r="F949" s="5" t="s">
-        <v>2937</v>
+        <v>860</v>
       </c>
     </row>
     <row r="950" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A950" s="14" t="s">
-[...15 lines deleted...]
-        <v>2939</v>
+      <c r="A950" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B950" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="C950" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="D950" s="20" t="s">
+        <v>863</v>
+      </c>
+      <c r="E950" s="20" t="s">
+        <v>388</v>
+      </c>
+      <c r="F950" s="20" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="951" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A951" s="14" t="s">
-[...15 lines deleted...]
-        <v>2933</v>
+      <c r="A951" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B951" s="39" t="s">
+        <v>513</v>
+      </c>
+      <c r="C951" s="38" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D951" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E951" s="39" t="s">
+        <v>859</v>
+      </c>
+      <c r="F951" s="39" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="952" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A952" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B952" s="14" t="s">
-        <v>497</v>
-[...11 lines deleted...]
-        <v>2929</v>
+        <v>513</v>
+      </c>
+      <c r="C952" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D952" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E952" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F952" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="953" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A953" s="14" t="s">
-[...15 lines deleted...]
-        <v>2925</v>
+      <c r="A953" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B953" s="39" t="s">
+        <v>394</v>
+      </c>
+      <c r="C953" s="38" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D953" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E953" s="39" t="s">
+        <v>859</v>
+      </c>
+      <c r="F953" s="39" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="954" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A954" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B954" s="14" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>2930</v>
+        <v>394</v>
+      </c>
+      <c r="C954" s="4">
+        <v>760000790005</v>
       </c>
       <c r="D954" s="14" t="s">
-        <v>1754</v>
+        <v>1824</v>
       </c>
       <c r="E954" s="14" t="s">
-        <v>2562</v>
+        <v>1823</v>
       </c>
       <c r="F954" s="14" t="s">
-        <v>2931</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="955" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A955" s="14" t="s">
-[...15 lines deleted...]
-        <v>2955</v>
+      <c r="A955" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B955" s="39" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C955" s="21" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D955" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E955" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F955" s="24" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="956" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A956" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B956" s="14" t="s">
-        <v>512</v>
-[...11 lines deleted...]
-        <v>1755</v>
+        <v>1288</v>
+      </c>
+      <c r="C956" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D956" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E956" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F956" s="5" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="957" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A957" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B957" s="14" t="s">
-        <v>500</v>
-[...11 lines deleted...]
-        <v>3127</v>
+        <v>407</v>
+      </c>
+      <c r="C957" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D957" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E957" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F957" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="958" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A958" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B958" s="14" t="s">
-        <v>469</v>
-[...11 lines deleted...]
-        <v>3135</v>
+        <v>397</v>
+      </c>
+      <c r="C958" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D958" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E958" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F958" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="959" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A959" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B959" s="14" t="s">
-        <v>509</v>
-[...11 lines deleted...]
-        <v>2987</v>
+        <v>398</v>
+      </c>
+      <c r="C959" s="21">
+        <v>910001050004</v>
+      </c>
+      <c r="D959" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E959" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F959" s="20" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="960" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A960" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B960" s="14" t="s">
-        <v>464</v>
-[...11 lines deleted...]
-        <v>3069</v>
+        <v>399</v>
+      </c>
+      <c r="C960" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D960" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E960" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F960" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="961" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A961" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B961" s="14" t="s">
-        <v>503</v>
+        <v>391</v>
       </c>
       <c r="C961" s="4">
-        <v>910001350011</v>
+        <v>910003430005</v>
       </c>
       <c r="D961" s="14" t="s">
-        <v>1588</v>
-[...5 lines deleted...]
-        <v>1590</v>
+        <v>900</v>
+      </c>
+      <c r="E961" s="14" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F961" s="14" t="s">
+        <v>1815</v>
       </c>
     </row>
     <row r="962" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A962" s="14" t="s">
-[...15 lines deleted...]
-        <v>1625</v>
+      <c r="A962" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B962" s="39" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C962" s="21" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D962" s="20" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E962" s="24" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F962" s="24" t="s">
+        <v>2758</v>
       </c>
     </row>
     <row r="963" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A963" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B963" s="14" t="s">
-        <v>478</v>
-[...11 lines deleted...]
-        <v>1593</v>
+        <v>1289</v>
+      </c>
+      <c r="C963" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D963" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E963" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F963" s="24" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="964" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A964" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B964" s="14" t="s">
-        <v>472</v>
-[...8 lines deleted...]
-        <v>1633</v>
+        <v>395</v>
+      </c>
+      <c r="C964" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D964" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E964" s="24" t="s">
+        <v>859</v>
       </c>
       <c r="F964" s="5" t="s">
-        <v>1632</v>
+        <v>862</v>
       </c>
     </row>
     <row r="965" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A965" s="14" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>388</v>
+      </c>
+      <c r="B965" s="20" t="s">
+        <v>1056</v>
       </c>
       <c r="C965" s="4">
-        <v>910000600006</v>
-[...8 lines deleted...]
-        <v>1587</v>
+        <v>910001050004</v>
+      </c>
+      <c r="D965" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E965" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F965" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="966" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A966" s="14" t="s">
-        <v>91</v>
+        <v>388</v>
       </c>
       <c r="B966" s="14" t="s">
-        <v>468</v>
-[...11 lines deleted...]
-        <v>1424</v>
+        <v>400</v>
+      </c>
+      <c r="C966" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D966" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E966" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F966" s="20" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="967" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A967" s="14" t="s">
-[...15 lines deleted...]
-        <v>1608</v>
+      <c r="A967" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B967" s="39" t="s">
+        <v>392</v>
+      </c>
+      <c r="C967" s="38" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D967" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E967" s="39" t="s">
+        <v>859</v>
+      </c>
+      <c r="F967" s="39" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="968" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A968" s="6" t="s">
-[...15 lines deleted...]
-        <v>1585</v>
+      <c r="A968" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="B968" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="C968" s="4" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D968" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E968" s="14" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F968" s="14" t="s">
+        <v>1817</v>
       </c>
     </row>
     <row r="969" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A969" s="14" t="s">
-[...15 lines deleted...]
-        <v>1630</v>
+      <c r="A969" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B969" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="C969" s="21">
+        <v>910001050004</v>
+      </c>
+      <c r="D969" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E969" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F969" s="20" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="970" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A970" s="6" t="s">
-[...15 lines deleted...]
-        <v>1460</v>
+      <c r="A970" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B970" s="39" t="s">
+        <v>675</v>
+      </c>
+      <c r="C970" s="21" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D970" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E970" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F970" s="24" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="971" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A971" s="6" t="s">
-[...3 lines deleted...]
-        <v>1867</v>
+      <c r="A971" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="B971" s="14" t="s">
+        <v>675</v>
       </c>
       <c r="C971" s="4" t="s">
-        <v>2140</v>
+        <v>1661</v>
       </c>
       <c r="D971" s="14" t="s">
-        <v>808</v>
+        <v>554</v>
       </c>
       <c r="E971" s="5" t="s">
-        <v>2141</v>
+        <v>859</v>
       </c>
       <c r="F971" s="5" t="s">
-        <v>1572</v>
+        <v>860</v>
       </c>
     </row>
     <row r="972" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A972" s="6" t="s">
-[...15 lines deleted...]
-        <v>2127</v>
+      <c r="A972" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B972" s="39" t="s">
+        <v>393</v>
+      </c>
+      <c r="C972" s="38" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D972" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E972" s="39" t="s">
+        <v>859</v>
+      </c>
+      <c r="F972" s="39" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="973" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A973" s="6" t="s">
-[...15 lines deleted...]
-        <v>1372</v>
+      <c r="A973" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="B973" s="14" t="s">
+        <v>393</v>
+      </c>
+      <c r="C973" s="4" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D973" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E973" s="14" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F973" s="14" t="s">
+        <v>1819</v>
       </c>
     </row>
     <row r="974" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A974" s="6" t="s">
-[...15 lines deleted...]
-        <v>2127</v>
+      <c r="A974" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B974" s="39" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C974" s="21" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D974" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E974" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F974" s="24" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="975" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A975" s="6" t="s">
-[...6 lines deleted...]
-        <v>910004540005</v>
+      <c r="A975" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="B975" s="14" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C975" s="4" t="s">
+        <v>1661</v>
       </c>
       <c r="D975" s="14" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-        <v>1436</v>
+        <v>554</v>
+      </c>
+      <c r="E975" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="F975" s="5" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="976" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A976" s="6" t="s">
-[...15 lines deleted...]
-        <v>1460</v>
+      <c r="A976" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B976" s="39" t="s">
+        <v>674</v>
+      </c>
+      <c r="C976" s="21" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D976" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E976" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="F976" s="24" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="977" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A977" s="14" t="s">
-        <v>516</v>
+        <v>388</v>
       </c>
       <c r="B977" s="14" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>910003030007</v>
+        <v>674</v>
+      </c>
+      <c r="C977" s="4" t="s">
+        <v>1661</v>
       </c>
       <c r="D977" s="14" t="s">
-        <v>1141</v>
-[...25 lines deleted...]
-        <v>1556</v>
+        <v>554</v>
+      </c>
+      <c r="E977" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="F977" s="5" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A978" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B978" s="39" t="s">
+        <v>396</v>
+      </c>
+      <c r="C978" s="38" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D978" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E978" s="39" t="s">
+        <v>859</v>
+      </c>
+      <c r="F978" s="39" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="979" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A979" s="14" t="s">
-[...15 lines deleted...]
-        <v>1372</v>
+      <c r="A979" s="39" t="s">
+        <v>388</v>
+      </c>
+      <c r="B979" s="39" t="s">
+        <v>672</v>
+      </c>
+      <c r="C979" s="21" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D979" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E979" s="24" t="s">
+        <v>2760</v>
+      </c>
+      <c r="F979" s="24" t="s">
+        <v>1819</v>
       </c>
     </row>
     <row r="980" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A980" s="14" t="s">
-        <v>516</v>
+        <v>388</v>
       </c>
       <c r="B980" s="14" t="s">
-        <v>578</v>
-[...11 lines deleted...]
-        <v>2551</v>
+        <v>672</v>
+      </c>
+      <c r="C980" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D980" s="59" t="s">
+        <v>861</v>
+      </c>
+      <c r="E980" s="61" t="s">
+        <v>859</v>
+      </c>
+      <c r="F980" s="5" t="s">
+        <v>862</v>
       </c>
     </row>
     <row r="981" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A981" s="14" t="s">
-[...18 lines deleted...]
-    <row r="982" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A981" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B981" s="6" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C981" s="21">
+        <v>910001920008</v>
+      </c>
+      <c r="D981" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E981" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F981" s="20" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A982" s="14" t="s">
-        <v>69</v>
+        <v>388</v>
       </c>
       <c r="B982" s="14" t="s">
-        <v>1870</v>
-[...11 lines deleted...]
-        <v>2174</v>
+        <v>401</v>
+      </c>
+      <c r="C982" s="21">
+        <v>910001050004</v>
+      </c>
+      <c r="D982" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E982" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="F982" s="20" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="983" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A983" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B983" s="14" t="s">
-        <v>1871</v>
-[...2 lines deleted...]
-        <v>2169</v>
+        <v>417</v>
+      </c>
+      <c r="C983" s="4">
+        <v>910002260006</v>
       </c>
       <c r="D983" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1380</v>
+        <v>861</v>
+      </c>
+      <c r="E983" s="14" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F983" s="14" t="s">
+        <v>1034</v>
       </c>
     </row>
     <row r="984" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A984" s="14" t="s">
-[...15 lines deleted...]
-        <v>1372</v>
+      <c r="A984" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B984" s="39" t="s">
+        <v>409</v>
+      </c>
+      <c r="C984" s="38" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D984" s="39" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E984" s="40" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F984" s="40" t="s">
+        <v>1826</v>
       </c>
     </row>
     <row r="985" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A985" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B985" s="14" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>2167</v>
+        <v>409</v>
+      </c>
+      <c r="C985" s="4">
+        <v>910001210021</v>
       </c>
       <c r="D985" s="14" t="s">
-        <v>1136</v>
+        <v>554</v>
       </c>
       <c r="E985" s="5" t="s">
-        <v>2168</v>
+        <v>1663</v>
       </c>
       <c r="F985" s="5" t="s">
-        <v>1372</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="986" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A986" s="14" t="s">
-[...15 lines deleted...]
-        <v>2215</v>
+      <c r="A986" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B986" s="39" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C986" s="38" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D986" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E986" s="40" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F986" s="40" t="s">
+        <v>1013</v>
       </c>
     </row>
     <row r="987" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A987" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B987" s="14" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>910000430007</v>
+        <v>1291</v>
+      </c>
+      <c r="C987" s="4" t="s">
+        <v>1662</v>
       </c>
       <c r="D987" s="14" t="s">
-        <v>1343</v>
-[...5 lines deleted...]
-        <v>2276</v>
+        <v>554</v>
+      </c>
+      <c r="E987" s="5" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F987" s="5" t="s">
+        <v>1664</v>
       </c>
     </row>
     <row r="988" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A988" s="14" t="s">
-[...15 lines deleted...]
-        <v>2276</v>
+      <c r="A988" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B988" s="39" t="s">
+        <v>412</v>
+      </c>
+      <c r="C988" s="38" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D988" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E988" s="39" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F988" s="39" t="s">
+        <v>1664</v>
       </c>
     </row>
     <row r="989" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A989" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B989" s="14" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>910003190013</v>
+        <v>412</v>
+      </c>
+      <c r="C989" s="4">
+        <v>910002260006</v>
       </c>
       <c r="D989" s="14" t="s">
-        <v>808</v>
+        <v>861</v>
       </c>
       <c r="E989" s="14" t="s">
-        <v>1539</v>
+        <v>1033</v>
       </c>
       <c r="F989" s="14" t="s">
-        <v>1437</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="990" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A990" s="14" t="s">
-[...15 lines deleted...]
-        <v>2575</v>
+      <c r="A990" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B990" s="39" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C990" s="38" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D990" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E990" s="40" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F990" s="40" t="s">
+        <v>1013</v>
       </c>
     </row>
     <row r="991" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A991" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B991" s="14" t="s">
-        <v>457</v>
-[...11 lines deleted...]
-        <v>2551</v>
+        <v>1292</v>
+      </c>
+      <c r="C991" s="4" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D991" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E991" s="5" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F991" s="5" t="s">
+        <v>1664</v>
       </c>
     </row>
     <row r="992" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A992" s="6" t="s">
-[...13 lines deleted...]
-        <v>1150</v>
+      <c r="A992" s="14" t="s">
+        <v>408</v>
+      </c>
+      <c r="B992" s="14" t="s">
+        <v>415</v>
+      </c>
+      <c r="C992" s="4">
+        <v>910002600014</v>
+      </c>
+      <c r="D992" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E992" s="14" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F992" s="14" t="s">
+        <v>1013</v>
       </c>
     </row>
     <row r="993" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A993" s="14" t="s">
-[...15 lines deleted...]
-        <v>2519</v>
+      <c r="A993" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="B993" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C993" s="1">
+        <v>910000120005</v>
+      </c>
+      <c r="D993" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="E993" s="6" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F993" s="6" t="s">
+        <v>1077</v>
       </c>
     </row>
     <row r="994" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A994" s="14" t="s">
-[...15 lines deleted...]
-        <v>2519</v>
+      <c r="A994" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B994" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="C994" s="38" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D994" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E994" s="39" t="s">
+        <v>888</v>
+      </c>
+      <c r="F994" s="39" t="s">
+        <v>887</v>
       </c>
     </row>
     <row r="995" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A995" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B995" s="14" t="s">
-        <v>74</v>
-[...11 lines deleted...]
-        <v>1505</v>
+        <v>676</v>
+      </c>
+      <c r="C995" s="4">
+        <v>910002600014</v>
+      </c>
+      <c r="D995" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E995" s="14" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F995" s="14" t="s">
+        <v>1013</v>
       </c>
     </row>
     <row r="996" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A996" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B996" s="14" t="s">
-        <v>535</v>
+        <v>413</v>
       </c>
       <c r="C996" s="4">
-        <v>910001950020</v>
+        <v>910000120005</v>
       </c>
       <c r="D996" s="14" t="s">
-        <v>1132</v>
+        <v>900</v>
       </c>
       <c r="E996" s="14" t="s">
-        <v>2576</v>
+        <v>1076</v>
       </c>
       <c r="F996" s="14" t="s">
-        <v>2215</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="997" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A997" s="14" t="s">
-[...15 lines deleted...]
-        <v>1585</v>
+      <c r="A997" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B997" s="39" t="s">
+        <v>410</v>
+      </c>
+      <c r="C997" s="38" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D997" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E997" s="39" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F997" s="39" t="s">
+        <v>1034</v>
       </c>
     </row>
     <row r="998" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A998" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B998" s="14" t="s">
-        <v>84</v>
+        <v>410</v>
       </c>
       <c r="C998" s="4">
-        <v>910000100007</v>
+        <v>760000830009</v>
       </c>
       <c r="D998" s="14" t="s">
-        <v>1355</v>
+        <v>861</v>
       </c>
       <c r="E998" s="14" t="s">
-        <v>1584</v>
+        <v>888</v>
       </c>
       <c r="F998" s="14" t="s">
-        <v>1585</v>
+        <v>887</v>
       </c>
     </row>
     <row r="999" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A999" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B999" s="14" t="s">
-        <v>536</v>
+        <v>418</v>
       </c>
       <c r="C999" s="4">
-        <v>910001950020</v>
+        <v>910002260006</v>
       </c>
       <c r="D999" s="14" t="s">
-        <v>1132</v>
+        <v>861</v>
       </c>
       <c r="E999" s="14" t="s">
-        <v>2576</v>
+        <v>1033</v>
       </c>
       <c r="F999" s="14" t="s">
-        <v>2215</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="1000" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1000" s="14" t="s">
-[...13 lines deleted...]
-        <v>1206</v>
+      <c r="A1000" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1000" s="39" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1000" s="38" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D1000" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1000" s="40" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F1000" s="40" t="s">
+        <v>890</v>
       </c>
     </row>
     <row r="1001" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1001" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B1001" s="14" t="s">
-        <v>533</v>
+        <v>678</v>
       </c>
       <c r="C1001" s="4">
-        <v>910001950020</v>
+        <v>910001210021</v>
       </c>
       <c r="D1001" s="14" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-        <v>2215</v>
+        <v>554</v>
+      </c>
+      <c r="E1001" s="5" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F1001" s="5" t="s">
+        <v>1664</v>
       </c>
     </row>
     <row r="1002" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1002" s="14" t="s">
-[...16 lines deleted...]
-    <row r="1003" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1002" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1002" s="39" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C1002" s="38" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D1002" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1002" s="40" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F1002" s="40" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1003" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B1003" s="14" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>910002470015</v>
+        <v>1293</v>
+      </c>
+      <c r="C1003" s="4" t="s">
+        <v>1665</v>
       </c>
       <c r="D1003" s="14" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1378</v>
+        <v>891</v>
+      </c>
+      <c r="E1003" s="5" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F1003" s="5" t="s">
+        <v>1667</v>
       </c>
     </row>
     <row r="1004" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1004" s="14" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="B1004" s="14" t="s">
-        <v>541</v>
+        <v>414</v>
       </c>
       <c r="C1004" s="4">
-        <v>730003640018</v>
-[...2 lines deleted...]
-        <v>1182</v>
+        <v>910002600014</v>
+      </c>
+      <c r="D1004" s="14" t="s">
+        <v>861</v>
       </c>
       <c r="E1004" s="14" t="s">
-        <v>1248</v>
+        <v>1012</v>
       </c>
       <c r="F1004" s="14" t="s">
-        <v>1249</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="1005" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1005" s="14" t="s">
-[...15 lines deleted...]
-        <v>1380</v>
+      <c r="A1005" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1005" s="39" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1005" s="38" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D1005" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1005" s="39" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F1005" s="39" t="s">
+        <v>1664</v>
       </c>
     </row>
     <row r="1006" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1006" s="14" t="s">
-        <v>475</v>
+        <v>408</v>
       </c>
       <c r="B1006" s="14" t="s">
-        <v>1874</v>
-[...11 lines deleted...]
-        <v>2252</v>
+        <v>411</v>
+      </c>
+      <c r="C1006" s="4">
+        <v>910002550005</v>
+      </c>
+      <c r="D1006" s="14" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E1006" s="14" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F1006" s="14" t="s">
+        <v>1826</v>
       </c>
     </row>
     <row r="1007" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1007" s="14" t="s">
-[...15 lines deleted...]
-        <v>1424</v>
+      <c r="A1007" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1007" s="39" t="s">
+        <v>677</v>
+      </c>
+      <c r="C1007" s="38" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D1007" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1007" s="39" t="s">
+        <v>888</v>
+      </c>
+      <c r="F1007" s="39" t="s">
+        <v>887</v>
       </c>
     </row>
     <row r="1008" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1008" s="14" t="s">
-        <v>475</v>
+        <v>408</v>
       </c>
       <c r="B1008" s="14" t="s">
-        <v>542</v>
-[...11 lines deleted...]
-        <v>2252</v>
+        <v>677</v>
+      </c>
+      <c r="C1008" s="4">
+        <v>910002600014</v>
+      </c>
+      <c r="D1008" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1008" s="14" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1008" s="14" t="s">
+        <v>1013</v>
       </c>
     </row>
     <row r="1009" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1009" s="14" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="A1009" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1009" s="39" t="s">
+        <v>441</v>
+      </c>
+      <c r="C1009" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1009" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1009" s="40" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1009" s="40"/>
     </row>
     <row r="1010" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1010" s="14" t="s">
-        <v>475</v>
+        <v>291</v>
       </c>
       <c r="B1010" s="14" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>910001850008</v>
+        <v>441</v>
+      </c>
+      <c r="C1010" s="4" t="s">
+        <v>1671</v>
       </c>
       <c r="D1010" s="14" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1382</v>
+        <v>873</v>
+      </c>
+      <c r="E1010" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1010" s="5" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1011" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1011" s="14" t="s">
-        <v>475</v>
+        <v>291</v>
       </c>
       <c r="B1011" s="14" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>910001850008</v>
+        <v>424</v>
+      </c>
+      <c r="C1011" s="4">
+        <v>910005360015</v>
       </c>
       <c r="D1011" s="14" t="s">
-        <v>1141</v>
+        <v>873</v>
       </c>
       <c r="E1011" s="14" t="s">
-        <v>1383</v>
+        <v>1018</v>
       </c>
       <c r="F1011" s="14" t="s">
-        <v>1382</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1012" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1012" s="14" t="s">
-        <v>545</v>
+        <v>291</v>
       </c>
       <c r="B1012" s="14" t="s">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>2253</v>
+        <v>425</v>
+      </c>
+      <c r="C1012" s="4">
+        <v>910002770013</v>
       </c>
       <c r="D1012" s="14" t="s">
-        <v>1343</v>
-[...5 lines deleted...]
-        <v>2254</v>
+        <v>873</v>
+      </c>
+      <c r="E1012" s="14" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1012" s="14" t="s">
+        <v>964</v>
       </c>
     </row>
     <row r="1013" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1013" s="14" t="s">
-[...15 lines deleted...]
-        <v>1415</v>
+      <c r="A1013" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1013" s="39" t="s">
+        <v>442</v>
+      </c>
+      <c r="C1013" s="38" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D1013" s="39" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E1013" s="39" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F1013" s="39" t="s">
+        <v>2780</v>
       </c>
     </row>
     <row r="1014" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1014" s="14" t="s">
-        <v>545</v>
+        <v>291</v>
       </c>
       <c r="B1014" s="14" t="s">
-        <v>546</v>
+        <v>442</v>
       </c>
       <c r="C1014" s="4">
-        <v>910002970008</v>
-[...5 lines deleted...]
-        <v>2581</v>
+        <v>910001860015</v>
+      </c>
+      <c r="D1014" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1014" s="14" t="s">
+        <v>1830</v>
       </c>
       <c r="F1014" s="14" t="s">
-        <v>2580</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="1015" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1015" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1016" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1015" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1015" s="39" t="s">
+        <v>679</v>
+      </c>
+      <c r="C1015" s="38" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1015" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1015" s="39" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F1015" s="39" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1016" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1016" s="14" t="s">
-        <v>1879</v>
-[...11 lines deleted...]
-        <v>1476</v>
+        <v>679</v>
+      </c>
+      <c r="C1016" s="4">
+        <v>910004560008</v>
+      </c>
+      <c r="D1016" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1016" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F1016" s="14" t="s">
+        <v>961</v>
       </c>
     </row>
     <row r="1017" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1017" s="14" t="s">
-[...15 lines deleted...]
-        <v>1632</v>
+      <c r="A1017" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1017" s="39" t="s">
+        <v>443</v>
+      </c>
+      <c r="C1017" s="38" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D1017" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1017" s="39" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F1017" s="39" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1018" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1018" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1018" s="14" t="s">
-        <v>1880</v>
-[...11 lines deleted...]
-        <v>2267</v>
+        <v>443</v>
+      </c>
+      <c r="C1018" s="4">
+        <v>910002770013</v>
+      </c>
+      <c r="D1018" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1018" s="14" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1018" s="14" t="s">
+        <v>964</v>
       </c>
     </row>
     <row r="1019" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1019" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1019" s="14" t="s">
-        <v>1881</v>
-[...11 lines deleted...]
-        <v>1386</v>
+        <v>426</v>
+      </c>
+      <c r="C1019" s="4">
+        <v>760002570003</v>
+      </c>
+      <c r="D1019" s="14" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E1019" s="14" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1019" s="14" t="s">
+        <v>1831</v>
       </c>
     </row>
     <row r="1020" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1020" s="14" t="s">
-[...15 lines deleted...]
-        <v>2267</v>
+      <c r="A1020" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1020" s="39" t="s">
+        <v>444</v>
+      </c>
+      <c r="C1020" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1020" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1020" s="39" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1020" s="39" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="1021" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1021" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1021" s="14" t="s">
-        <v>1876</v>
+        <v>444</v>
       </c>
       <c r="C1021" s="4" t="s">
-        <v>2255</v>
-[...8 lines deleted...]
-        <v>1434</v>
+        <v>1796</v>
+      </c>
+      <c r="D1021" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1021" s="14" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F1021" s="14" t="s">
+        <v>1120</v>
       </c>
     </row>
     <row r="1022" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1022" s="14" t="s">
-[...15 lines deleted...]
-        <v>2262</v>
+      <c r="A1022" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1022" s="42" t="s">
+        <v>432</v>
+      </c>
+      <c r="C1022" s="41" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D1022" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E1022" s="42" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1022" s="42" t="s">
+        <v>2788</v>
       </c>
     </row>
     <row r="1023" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1023" s="14" t="s">
-[...13 lines deleted...]
-        <v>1212</v>
+      <c r="A1023" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1023" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="C1023" s="41">
+        <v>910002780016</v>
+      </c>
+      <c r="D1023" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1023" s="42" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1023" s="42" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1024" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1024" s="14" t="s">
-[...15 lines deleted...]
-        <v>1632</v>
+      <c r="A1024" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1024" s="39" t="s">
+        <v>433</v>
+      </c>
+      <c r="C1024" s="38" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1024" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1024" s="40" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1024" s="39" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1025" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1025" s="14" t="s">
-[...15 lines deleted...]
-        <v>1439</v>
+      <c r="A1025" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1025" s="39" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1025" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1025" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1025" s="40" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1025" s="40" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="1026" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1026" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1026" s="14" t="s">
-        <v>914</v>
-[...11 lines deleted...]
-        <v>1438</v>
+        <v>445</v>
+      </c>
+      <c r="C1026" s="4" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1026" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1026" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1026" s="5" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1027" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1027" s="14" t="s">
-[...15 lines deleted...]
-        <v>1418</v>
+      <c r="A1027" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1027" s="39" t="s">
+        <v>434</v>
+      </c>
+      <c r="C1027" s="38" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D1027" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1027" s="40" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F1027" s="40" t="s">
+        <v>1509</v>
       </c>
     </row>
     <row r="1028" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1028" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1028" s="14" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>910002130020</v>
+        <v>434</v>
+      </c>
+      <c r="C1028" s="4" t="s">
+        <v>1671</v>
       </c>
       <c r="D1028" s="14" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1388</v>
+        <v>873</v>
+      </c>
+      <c r="E1028" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1028" s="5" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1029" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1029" s="14" t="s">
-[...15 lines deleted...]
-        <v>2586</v>
+      <c r="A1029" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1029" s="39" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C1029" s="38" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1029" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1029" s="40" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1029" s="40" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1030" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1030" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1030" s="14" t="s">
-        <v>549</v>
+        <v>1294</v>
       </c>
       <c r="C1030" s="4" t="s">
-        <v>2257</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>1668</v>
+      </c>
+      <c r="D1030" s="14" t="s">
+        <v>891</v>
       </c>
       <c r="E1030" s="5" t="s">
-        <v>2258</v>
+        <v>1669</v>
       </c>
       <c r="F1030" s="5" t="s">
-        <v>1632</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="1031" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1031" s="14" t="s">
-[...15 lines deleted...]
-        <v>2582</v>
+      <c r="A1031" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1031" s="39" t="s">
+        <v>446</v>
+      </c>
+      <c r="C1031" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1031" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1031" s="40" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1031" s="40" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="1032" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1032" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1032" s="14" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>910001310005</v>
+        <v>446</v>
+      </c>
+      <c r="C1032" s="4" t="s">
+        <v>1671</v>
       </c>
       <c r="D1032" s="14" t="s">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>2584</v>
+        <v>873</v>
+      </c>
+      <c r="E1032" s="5" t="s">
+        <v>1672</v>
       </c>
       <c r="F1032" s="5" t="s">
-        <v>1632</v>
+        <v>874</v>
       </c>
     </row>
     <row r="1033" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1033" s="14" t="s">
-[...15 lines deleted...]
-        <v>1632</v>
+      <c r="A1033" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1033" s="39" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C1033" s="38" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D1033" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1033" s="40" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1033" s="40" t="s">
+        <v>1670</v>
       </c>
     </row>
     <row r="1034" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1034" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1034" s="14" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="C1034" s="4"/>
+        <v>1295</v>
+      </c>
+      <c r="C1034" s="4" t="s">
+        <v>1671</v>
+      </c>
       <c r="D1034" s="14" t="s">
-        <v>1237</v>
-[...5 lines deleted...]
-        <v>1235</v>
+        <v>873</v>
+      </c>
+      <c r="E1034" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1034" s="5" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1035" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1035" s="14" t="s">
-[...15 lines deleted...]
-        <v>2588</v>
+      <c r="A1035" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1035" s="39" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C1035" s="38" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1035" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1035" s="40" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F1035" s="40" t="s">
+        <v>1683</v>
       </c>
     </row>
     <row r="1036" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1036" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1036" s="14" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>910000180005</v>
+        <v>1296</v>
+      </c>
+      <c r="C1036" s="4" t="s">
+        <v>1668</v>
       </c>
       <c r="D1036" s="14" t="s">
-        <v>1514</v>
-[...5 lines deleted...]
-        <v>1433</v>
+        <v>891</v>
+      </c>
+      <c r="E1036" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1036" s="5" t="s">
+        <v>1670</v>
       </c>
     </row>
     <row r="1037" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1037" s="14" t="s">
-[...15 lines deleted...]
-        <v>1434</v>
+      <c r="A1037" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1037" s="39" t="s">
+        <v>435</v>
+      </c>
+      <c r="C1037" s="38" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D1037" s="39" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E1037" s="39" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F1037" s="39" t="s">
+        <v>2791</v>
       </c>
     </row>
     <row r="1038" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1038" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1038" s="14" t="s">
-        <v>559</v>
+        <v>435</v>
       </c>
       <c r="C1038" s="4">
-        <v>910000180005</v>
+        <v>910001860015</v>
       </c>
       <c r="D1038" s="14" t="s">
-        <v>1514</v>
+        <v>873</v>
       </c>
       <c r="E1038" s="14" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="F1038" s="14" t="s">
-        <v>1433</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="1039" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1039" s="14" t="s">
-[...15 lines deleted...]
-        <v>1434</v>
+      <c r="A1039" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1039" s="42" t="s">
+        <v>876</v>
+      </c>
+      <c r="C1039" s="41" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1039" s="19" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1039" s="42" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1039" s="42" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="1040" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1040" s="14" t="s">
-[...15 lines deleted...]
-        <v>1655</v>
+      <c r="A1040" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1040" s="39" t="s">
+        <v>447</v>
+      </c>
+      <c r="C1040" s="38" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D1040" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E1040" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1040" s="39" t="s">
+        <v>2783</v>
       </c>
     </row>
     <row r="1041" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1041" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1041" s="14" t="s">
-        <v>557</v>
+        <v>447</v>
       </c>
       <c r="C1041" s="4">
-        <v>910006270004</v>
+        <v>910002770013</v>
       </c>
       <c r="D1041" s="14" t="s">
-        <v>1431</v>
+        <v>873</v>
       </c>
       <c r="E1041" s="14" t="s">
-        <v>1551</v>
+        <v>1036</v>
       </c>
       <c r="F1041" s="14" t="s">
-        <v>1432</v>
-[...20 lines deleted...]
-    <row r="1043" spans="1:6" x14ac:dyDescent="0.25">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1042" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1042" s="39" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1042" s="38" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D1042" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1042" s="39" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F1042" s="39" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1043" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1043" s="14" t="s">
-        <v>561</v>
+        <v>680</v>
       </c>
       <c r="C1043" s="4">
-        <v>7600009630001</v>
-[...2 lines deleted...]
-        <v>1403</v>
+        <v>910004560008</v>
+      </c>
+      <c r="D1043" s="14" t="s">
+        <v>861</v>
       </c>
       <c r="E1043" s="14" t="s">
-        <v>1181</v>
+        <v>1046</v>
       </c>
       <c r="F1043" s="14" t="s">
-        <v>1402</v>
+        <v>961</v>
       </c>
     </row>
     <row r="1044" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1044" s="14" t="s">
-[...15 lines deleted...]
-        <v>1476</v>
+      <c r="A1044" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1044" s="39" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1044" s="38" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D1044" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1044" s="39" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F1044" s="39" t="s">
+        <v>961</v>
       </c>
     </row>
     <row r="1045" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1045" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1045" s="14" t="s">
-        <v>565</v>
+        <v>681</v>
       </c>
       <c r="C1045" s="4">
-        <v>910002100016</v>
+        <v>910002770013</v>
       </c>
       <c r="D1045" s="14" t="s">
-        <v>1141</v>
+        <v>873</v>
       </c>
       <c r="E1045" s="14" t="s">
-        <v>1525</v>
+        <v>1036</v>
       </c>
       <c r="F1045" s="14" t="s">
-        <v>1434</v>
+        <v>964</v>
       </c>
     </row>
     <row r="1046" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1046" s="14" t="s">
-[...15 lines deleted...]
-        <v>1434</v>
+      <c r="A1046" s="20" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1046" s="20" t="s">
+        <v>427</v>
+      </c>
+      <c r="C1046" s="41" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D1046" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1046" s="42" t="s">
+        <v>2792</v>
+      </c>
+      <c r="F1046" s="42" t="s">
+        <v>1768</v>
       </c>
     </row>
     <row r="1047" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1047" s="14" t="s">
-        <v>548</v>
+        <v>291</v>
       </c>
       <c r="B1047" s="14" t="s">
-        <v>564</v>
-[...11 lines deleted...]
-        <v>1434</v>
+        <v>427</v>
+      </c>
+      <c r="C1047" s="1">
+        <v>910002710009</v>
+      </c>
+      <c r="D1047" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1047" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F1047" s="6" t="s">
+        <v>1024</v>
       </c>
     </row>
     <row r="1048" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1048" s="14" t="s">
-[...15 lines deleted...]
-        <v>2204</v>
+      <c r="A1048" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1048" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="C1048" s="41" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D1048" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1048" s="42" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F1048" s="42" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1049" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1049" s="14" t="s">
-[...15 lines deleted...]
-        <v>2204</v>
+      <c r="A1049" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1049" s="39" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C1049" s="38" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D1049" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1049" s="40" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F1049" s="40" t="s">
+        <v>1680</v>
       </c>
     </row>
     <row r="1050" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1050" s="14" t="s">
-        <v>566</v>
+        <v>291</v>
       </c>
       <c r="B1050" s="14" t="s">
-        <v>1883</v>
-[...11 lines deleted...]
-        <v>1435</v>
+        <v>1297</v>
+      </c>
+      <c r="C1050" s="4" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D1050" s="14" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E1050" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1050" s="5" t="s">
+        <v>1674</v>
       </c>
     </row>
     <row r="1051" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1051" s="14" t="s">
-[...15 lines deleted...]
-        <v>1547</v>
+      <c r="A1051" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1051" s="39" t="s">
+        <v>682</v>
+      </c>
+      <c r="C1051" s="38" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D1051" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1051" s="39" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F1051" s="39" t="s">
+        <v>961</v>
       </c>
     </row>
     <row r="1052" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1052" s="14" t="s">
-        <v>566</v>
+        <v>291</v>
       </c>
       <c r="B1052" s="14" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>910002510008</v>
+        <v>682</v>
+      </c>
+      <c r="C1052" s="4">
+        <v>910005360015</v>
       </c>
       <c r="D1052" s="14" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E1052" s="14" t="s">
-        <v>1546</v>
+        <v>1018</v>
       </c>
       <c r="F1052" s="14" t="s">
-        <v>1547</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1053" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1053" s="14" t="s">
-[...15 lines deleted...]
-        <v>1435</v>
+      <c r="A1053" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1053" s="39" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C1053" s="38" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D1053" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1053" s="40" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F1053" s="40" t="s">
+        <v>1680</v>
       </c>
     </row>
     <row r="1054" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1054" s="14" t="s">
-        <v>566</v>
+        <v>291</v>
       </c>
       <c r="B1054" s="14" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="C1054" s="4"/>
+        <v>1298</v>
+      </c>
+      <c r="C1054" s="4" t="s">
+        <v>1675</v>
+      </c>
       <c r="D1054" s="14" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-      <c r="F1054" s="14"/>
+        <v>892</v>
+      </c>
+      <c r="E1054" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1054" s="5" t="s">
+        <v>1677</v>
+      </c>
     </row>
     <row r="1055" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1055" s="14" t="s">
-[...15 lines deleted...]
-        <v>1452</v>
+      <c r="A1055" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1055" s="39" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C1055" s="38" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D1055" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1055" s="40" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1055" s="40" t="s">
+        <v>1677</v>
       </c>
     </row>
     <row r="1056" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1056" s="14" t="s">
-        <v>566</v>
+        <v>291</v>
       </c>
       <c r="B1056" s="14" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>910002470015</v>
+        <v>1299</v>
+      </c>
+      <c r="C1056" s="4" t="s">
+        <v>1678</v>
       </c>
       <c r="D1056" s="14" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1378</v>
+        <v>554</v>
+      </c>
+      <c r="E1056" s="5" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F1056" s="5" t="s">
+        <v>1680</v>
       </c>
     </row>
     <row r="1057" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1057" s="14" t="s">
-[...15 lines deleted...]
-        <v>1547</v>
+      <c r="A1057" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1057" s="39" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C1057" s="38" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1057" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1057" s="40" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1057" s="40" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1058" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1058" s="14" t="s">
-        <v>566</v>
+        <v>291</v>
       </c>
       <c r="B1058" s="14" t="s">
-        <v>570</v>
-[...11 lines deleted...]
-        <v>1435</v>
+        <v>1300</v>
+      </c>
+      <c r="C1058" s="4" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D1058" s="14" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1058" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1058" s="5" t="s">
+        <v>1677</v>
       </c>
     </row>
     <row r="1059" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1059" s="14" t="s">
-[...15 lines deleted...]
-        <v>1435</v>
+      <c r="A1059" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1059" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="C1059" s="1">
+        <v>910003450012</v>
+      </c>
+      <c r="D1059" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1059" s="22" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F1059" s="22" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1060" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1060" s="14" t="s">
-[...15 lines deleted...]
-        <v>1435</v>
+      <c r="A1060" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1060" s="39" t="s">
+        <v>683</v>
+      </c>
+      <c r="C1060" s="38" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D1060" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1060" s="39" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F1060" s="39" t="s">
+        <v>1120</v>
       </c>
     </row>
     <row r="1061" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1061" s="14" t="s">
-        <v>566</v>
+        <v>291</v>
       </c>
       <c r="B1061" s="14" t="s">
-        <v>573</v>
+        <v>683</v>
       </c>
       <c r="C1061" s="4">
-        <v>910002510008</v>
+        <v>910002770013</v>
       </c>
       <c r="D1061" s="14" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E1061" s="14" t="s">
-        <v>1546</v>
+        <v>1036</v>
       </c>
       <c r="F1061" s="14" t="s">
-        <v>1547</v>
+        <v>964</v>
       </c>
     </row>
     <row r="1062" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1062" s="14" t="s">
-[...15 lines deleted...]
-        <v>2220</v>
+      <c r="A1062" s="20" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1062" s="20" t="s">
+        <v>429</v>
+      </c>
+      <c r="C1062" s="21" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D1062" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1062" s="42" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F1062" s="42" t="s">
+        <v>1829</v>
       </c>
     </row>
     <row r="1063" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1063" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1063" s="14" t="s">
-        <v>1887</v>
+        <v>429</v>
       </c>
       <c r="C1063" s="4" t="s">
-        <v>2269</v>
-[...8 lines deleted...]
-        <v>1375</v>
+        <v>1771</v>
+      </c>
+      <c r="D1063" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1063" s="6" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F1063" s="6" t="s">
+        <v>1772</v>
       </c>
     </row>
     <row r="1064" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1064" s="14" t="s">
-[...15 lines deleted...]
-        <v>1375</v>
+      <c r="A1064" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1064" s="39" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C1064" s="38" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D1064" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1064" s="40" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1064" s="40" t="s">
+        <v>1670</v>
       </c>
     </row>
     <row r="1065" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1065" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1065" s="14" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>910001960015</v>
+        <v>1301</v>
+      </c>
+      <c r="C1065" s="4" t="s">
+        <v>1678</v>
       </c>
       <c r="D1065" s="14" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>1372</v>
+        <v>554</v>
+      </c>
+      <c r="E1065" s="5" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F1065" s="5" t="s">
+        <v>1680</v>
       </c>
     </row>
     <row r="1066" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1066" s="14" t="s">
-[...13 lines deleted...]
-        <v>1616</v>
+      <c r="A1066" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1066" s="39" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C1066" s="38" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D1066" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1066" s="40" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F1066" s="40" t="s">
+        <v>1680</v>
       </c>
     </row>
     <row r="1067" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1067" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1067" s="14" t="s">
-        <v>147</v>
-[...11 lines deleted...]
-        <v>1334</v>
+        <v>1302</v>
+      </c>
+      <c r="C1067" s="4" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D1067" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1067" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1067" s="5" t="s">
+        <v>1670</v>
       </c>
     </row>
     <row r="1068" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1068" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1069" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1068" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1068" s="39" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1068" s="38" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D1068" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1068" s="40" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1068" s="40" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1069" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1069" s="14" t="s">
-        <v>579</v>
-[...9 lines deleted...]
-        <v>1224</v>
+        <v>1303</v>
+      </c>
+      <c r="C1069" s="4" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1069" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1069" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1069" s="5" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1070" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1070" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1071" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1070" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1070" s="39" t="s">
+        <v>437</v>
+      </c>
+      <c r="C1070" s="38" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1070" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1070" s="39" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F1070" s="39" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1071" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1071" s="14" t="s">
-        <v>577</v>
+        <v>437</v>
       </c>
       <c r="C1071" s="4">
-        <v>910002160022</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>910002770013</v>
+      </c>
+      <c r="D1071" s="14" t="s">
+        <v>873</v>
       </c>
       <c r="E1071" s="14" t="s">
-        <v>2552</v>
+        <v>1036</v>
       </c>
       <c r="F1071" s="14" t="s">
-        <v>2551</v>
-[...17 lines deleted...]
-        <v>1224</v>
+        <v>964</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1072" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1072" s="39" t="s">
+        <v>438</v>
+      </c>
+      <c r="C1072" s="38" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D1072" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1072" s="40" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F1072" s="40" t="s">
+        <v>2796</v>
       </c>
     </row>
     <row r="1073" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1073" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1073" s="14" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>910004760012</v>
+        <v>438</v>
+      </c>
+      <c r="C1073" s="4" t="s">
+        <v>1671</v>
       </c>
       <c r="D1073" s="14" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E1073" s="5" t="s">
-        <v>2270</v>
+        <v>1672</v>
       </c>
       <c r="F1073" s="5" t="s">
-        <v>1375</v>
+        <v>874</v>
       </c>
     </row>
     <row r="1074" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1074" s="6" t="s">
-[...15 lines deleted...]
-        <v>1332</v>
+      <c r="A1074" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1074" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="C1074" s="26">
+        <v>760001880008</v>
+      </c>
+      <c r="D1074" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1074" s="14" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F1074" s="14" t="s">
+        <v>1829</v>
       </c>
     </row>
     <row r="1075" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1075" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1075" s="14" t="s">
-        <v>582</v>
-[...11 lines deleted...]
-        <v>1375</v>
+        <v>430</v>
+      </c>
+      <c r="C1075" s="1">
+        <v>910003450012</v>
+      </c>
+      <c r="D1075" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1075" s="22" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F1075" s="22" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1076" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1076" s="14" t="s">
-[...15 lines deleted...]
-        <v>1372</v>
+      <c r="A1076" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1076" s="39" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1076" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1076" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1076" s="39" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1076" s="39" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="1077" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1077" s="14" t="s">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="B1077" s="14" t="s">
-        <v>539</v>
+        <v>448</v>
       </c>
       <c r="C1077" s="4">
-        <v>910001960015</v>
+        <v>910005360015</v>
       </c>
       <c r="D1077" s="14" t="s">
-        <v>1136</v>
+        <v>873</v>
       </c>
       <c r="E1077" s="14" t="s">
-        <v>1373</v>
+        <v>1018</v>
       </c>
       <c r="F1077" s="14" t="s">
-        <v>1372</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1078" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1078" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1078" s="14" t="s">
-        <v>1889</v>
-[...5 lines deleted...]
-        <v>1343</v>
+        <v>419</v>
+      </c>
+      <c r="C1078" s="4">
+        <v>910000960007</v>
+      </c>
+      <c r="D1078" s="5" t="s">
+        <v>892</v>
       </c>
       <c r="E1078" s="5" t="s">
-        <v>2275</v>
+        <v>981</v>
       </c>
       <c r="F1078" s="5" t="s">
-        <v>2276</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1079" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1079" s="14" t="s">
-[...15 lines deleted...]
-        <v>1437</v>
+      <c r="A1079" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1079" s="20" t="s">
+        <v>439</v>
+      </c>
+      <c r="C1079" s="38" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1079" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1079" s="39" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1079" s="39" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1080" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1080" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1080" s="14" t="s">
-        <v>1891</v>
-[...2 lines deleted...]
-        <v>2277</v>
+        <v>439</v>
+      </c>
+      <c r="C1080" s="4">
+        <v>910004870012</v>
       </c>
       <c r="D1080" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1437</v>
+        <v>873</v>
+      </c>
+      <c r="E1080" s="14" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F1080" s="14" t="s">
+        <v>1098</v>
       </c>
     </row>
     <row r="1081" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1081" s="14" t="s">
-[...15 lines deleted...]
-        <v>2273</v>
+      <c r="A1081" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1081" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="C1081" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="D1081" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E1081" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="F1081" s="6" t="s">
+        <v>965</v>
       </c>
     </row>
     <row r="1082" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1082" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1083" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1082" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1082" s="39" t="s">
+        <v>684</v>
+      </c>
+      <c r="C1082" s="38" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D1082" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1082" s="39" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F1082" s="39" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1083" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1083" s="14" t="s">
-        <v>1116</v>
-[...14 lines deleted...]
-    <row r="1084" spans="1:6" x14ac:dyDescent="0.25">
+        <v>684</v>
+      </c>
+      <c r="C1083" s="4">
+        <v>910001140014</v>
+      </c>
+      <c r="D1083" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1083" s="14" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F1083" s="14" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1084" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1084" s="14" t="s">
-        <v>923</v>
-[...29 lines deleted...]
-        <v>1232</v>
+        <v>423</v>
+      </c>
+      <c r="C1084" s="4">
+        <v>910002780016</v>
+      </c>
+      <c r="D1084" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1084" s="14" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1084" s="14" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1085" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1085" s="39" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C1085" s="38" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1085" s="38" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1085" s="38" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1085" s="38" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1086" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1086" s="14" t="s">
-[...58 lines deleted...]
-    <row r="1089" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1086" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1086" s="19" t="s">
+        <v>440</v>
+      </c>
+      <c r="C1086" s="41" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D1086" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1086" s="42" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F1086" s="42" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1087" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1087" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="C1087" s="1">
+        <v>910005330012</v>
+      </c>
+      <c r="D1087" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1087" s="6" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F1087" s="6" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1088" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1088" s="39" t="s">
+        <v>449</v>
+      </c>
+      <c r="C1088" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1088" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1088" s="39" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1088" s="39" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1089" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1089" s="14" t="s">
-        <v>591</v>
+        <v>449</v>
       </c>
       <c r="C1089" s="4">
-        <v>910003190013</v>
+        <v>760001320004</v>
       </c>
       <c r="D1089" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1437</v>
+        <v>879</v>
+      </c>
+      <c r="E1089" s="14" t="s">
+        <v>878</v>
+      </c>
+      <c r="F1089" s="14" t="s">
+        <v>877</v>
       </c>
     </row>
     <row r="1090" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1090" s="14" t="s">
-[...35 lines deleted...]
-        <v>1419</v>
+      <c r="A1090" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1090" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1090" s="38" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D1090" s="39" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E1090" s="39" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F1090" s="39" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1091" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1091" s="39" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C1091" s="38" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1091" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1091" s="40" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1091" s="40" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1092" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1092" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1092" s="14" t="s">
-        <v>593</v>
-[...11 lines deleted...]
-        <v>2551</v>
+        <v>1304</v>
+      </c>
+      <c r="C1092" s="4" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D1092" s="14" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1092" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1092" s="5" t="s">
+        <v>1677</v>
       </c>
     </row>
     <row r="1093" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1093" s="14" t="s">
-[...16 lines deleted...]
-    <row r="1094" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1093" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1093" s="39" t="s">
+        <v>685</v>
+      </c>
+      <c r="C1093" s="38" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D1093" s="39" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E1093" s="39" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F1093" s="39" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1094" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1094" s="14" t="s">
-        <v>597</v>
+        <v>685</v>
       </c>
       <c r="C1094" s="4">
-        <v>910003190013</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>910001140014</v>
+      </c>
+      <c r="D1094" s="14" t="s">
+        <v>554</v>
       </c>
       <c r="E1094" s="14" t="s">
-        <v>1539</v>
+        <v>1114</v>
       </c>
       <c r="F1094" s="14" t="s">
-        <v>1437</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="1095" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1095" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1096" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1095" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1095" s="39" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C1095" s="38" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D1095" s="39" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1095" s="40" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1095" s="40" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1096" s="14" t="s">
-        <v>585</v>
+        <v>291</v>
       </c>
       <c r="B1096" s="14" t="s">
-        <v>596</v>
-[...11 lines deleted...]
-        <v>1436</v>
+        <v>1305</v>
+      </c>
+      <c r="C1096" s="4" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D1096" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1096" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F1096" s="5" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="1097" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1097" s="14" t="s">
-[...15 lines deleted...]
-        <v>1436</v>
+      <c r="A1097" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1097" s="39" t="s">
+        <v>686</v>
+      </c>
+      <c r="C1097" s="38" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1097" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1097" s="40" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F1097" s="40" t="s">
+        <v>1120</v>
       </c>
     </row>
     <row r="1098" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1098" s="14" t="s">
-        <v>599</v>
+        <v>291</v>
       </c>
       <c r="B1098" s="14" t="s">
-        <v>1892</v>
+        <v>686</v>
       </c>
       <c r="C1098" s="4" t="s">
-        <v>2278</v>
+        <v>1678</v>
       </c>
       <c r="D1098" s="14" t="s">
-        <v>1136</v>
+        <v>554</v>
       </c>
       <c r="E1098" s="5" t="s">
-        <v>2279</v>
+        <v>1679</v>
       </c>
       <c r="F1098" s="5" t="s">
-        <v>1350</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1099" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1099" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1099" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1099" s="39" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C1099" s="38" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D1099" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E1099" s="40" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F1099" s="40" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1100" s="14" t="s">
-        <v>599</v>
+        <v>291</v>
       </c>
       <c r="B1100" s="14" t="s">
-        <v>600</v>
-[...11 lines deleted...]
-        <v>2594</v>
+        <v>1306</v>
+      </c>
+      <c r="C1100" s="4" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1100" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1100" s="5" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F1100" s="5" t="s">
+        <v>1683</v>
       </c>
     </row>
     <row r="1101" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1101" s="14" t="s">
-[...15 lines deleted...]
-        <v>1337</v>
+      <c r="A1101" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1101" s="39" t="s">
+        <v>450</v>
+      </c>
+      <c r="C1101" s="38" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D1101" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1101" s="39" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1101" s="39" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="1102" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1102" s="6" t="s">
-[...15 lines deleted...]
-        <v>1350</v>
+      <c r="A1102" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1102" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="C1102" s="4">
+        <v>910005360015</v>
+      </c>
+      <c r="D1102" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1102" s="14" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F1102" s="14" t="s">
+        <v>1017</v>
       </c>
     </row>
     <row r="1103" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1103" s="14" t="s">
-[...15 lines deleted...]
-        <v>2281</v>
+      <c r="A1103" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1103" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1103" s="1">
+        <v>910003030007</v>
+      </c>
+      <c r="D1103" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1103" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="F1103" s="6" t="s">
+        <v>885</v>
       </c>
     </row>
     <row r="1104" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1104" s="14" t="s">
-[...18 lines deleted...]
-    <row r="1105" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1104" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1104" s="39" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1104" s="38" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1104" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1104" s="39" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F1104" s="39" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1105" s="14" t="s">
-        <v>525</v>
+        <v>291</v>
       </c>
       <c r="B1105" s="14" t="s">
-        <v>1897</v>
-[...2 lines deleted...]
-        <v>2284</v>
+        <v>687</v>
+      </c>
+      <c r="C1105" s="4">
+        <v>910002770013</v>
       </c>
       <c r="D1105" s="14" t="s">
-        <v>1343</v>
-[...5 lines deleted...]
-        <v>2286</v>
+        <v>873</v>
+      </c>
+      <c r="E1105" s="14" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F1105" s="14" t="s">
+        <v>964</v>
       </c>
     </row>
     <row r="1106" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1106" s="14" t="s">
-[...15 lines deleted...]
-        <v>2186</v>
+      <c r="A1106" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1106" s="39" t="s">
+        <v>688</v>
+      </c>
+      <c r="C1106" s="38" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1106" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1106" s="39" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F1106" s="39" t="s">
+        <v>1017</v>
       </c>
     </row>
     <row r="1107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1107" s="14" t="s">
-        <v>525</v>
+        <v>291</v>
       </c>
       <c r="B1107" s="14" t="s">
-        <v>1895</v>
-[...2 lines deleted...]
-        <v>2185</v>
+        <v>688</v>
+      </c>
+      <c r="C1107" s="4">
+        <v>910004560008</v>
       </c>
       <c r="D1107" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>861</v>
+      </c>
+      <c r="E1107" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F1107" s="14" t="s">
+        <v>961</v>
       </c>
     </row>
     <row r="1108" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1108" s="14" t="s">
-[...15 lines deleted...]
-        <v>1380</v>
+      <c r="A1108" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1108" s="39" t="s">
+        <v>451</v>
+      </c>
+      <c r="C1108" s="38" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D1108" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1108" s="39" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F1108" s="39" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1109" s="14" t="s">
-        <v>525</v>
+        <v>291</v>
       </c>
       <c r="B1109" s="14" t="s">
-        <v>927</v>
+        <v>451</v>
       </c>
       <c r="C1109" s="4">
-        <v>910006690008</v>
+        <v>910002770013</v>
       </c>
       <c r="D1109" s="14" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E1109" s="14" t="s">
-        <v>1561</v>
+        <v>1036</v>
       </c>
       <c r="F1109" s="14" t="s">
-        <v>1446</v>
+        <v>964</v>
       </c>
     </row>
     <row r="1110" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1110" s="14" t="s">
-[...15 lines deleted...]
-        <v>1441</v>
+      <c r="A1110" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1110" s="39" t="s">
+        <v>689</v>
+      </c>
+      <c r="C1110" s="38" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D1110" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1110" s="39" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F1110" s="39" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1111" s="14" t="s">
-        <v>525</v>
+        <v>291</v>
       </c>
       <c r="B1111" s="14" t="s">
-        <v>926</v>
+        <v>689</v>
       </c>
       <c r="C1111" s="4">
-        <v>910001910013</v>
+        <v>910004560008</v>
       </c>
       <c r="D1111" s="14" t="s">
-        <v>1136</v>
+        <v>861</v>
       </c>
       <c r="E1111" s="14" t="s">
-        <v>1524</v>
+        <v>1046</v>
       </c>
       <c r="F1111" s="14" t="s">
-        <v>1438</v>
+        <v>961</v>
       </c>
     </row>
     <row r="1112" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1112" s="14" t="s">
-[...15 lines deleted...]
-        <v>2215</v>
+      <c r="A1112" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1112" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D1112" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="E1112" s="17" t="s">
+        <v>875</v>
+      </c>
+      <c r="F1112" s="6" t="s">
+        <v>1062</v>
       </c>
     </row>
     <row r="1113" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1113" s="14" t="s">
-[...15 lines deleted...]
-        <v>1424</v>
+      <c r="A1113" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1113" s="39" t="s">
+        <v>452</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D1113" s="19" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1113" s="22" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1113" s="22" t="s">
+        <v>1677</v>
       </c>
     </row>
     <row r="1114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1114" s="14" t="s">
-        <v>525</v>
+        <v>291</v>
       </c>
       <c r="B1114" s="14" t="s">
-        <v>526</v>
-[...11 lines deleted...]
-        <v>1438</v>
+        <v>452</v>
+      </c>
+      <c r="C1114" s="1">
+        <v>910003450012</v>
+      </c>
+      <c r="D1114" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1114" s="22" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F1114" s="22" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="1115" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1115" s="14" t="s">
-[...15 lines deleted...]
-        <v>1438</v>
+      <c r="A1115" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1115" s="20" t="s">
+        <v>458</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D1115" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1115" s="19" t="s">
+        <v>886</v>
+      </c>
+      <c r="F1115" s="19" t="s">
+        <v>2035</v>
       </c>
     </row>
     <row r="1116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1116" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1116" s="14" t="s">
-        <v>604</v>
+        <v>457</v>
       </c>
       <c r="C1116" s="4">
-        <v>910001910013</v>
+        <v>910000710023</v>
       </c>
       <c r="D1116" s="14" t="s">
-        <v>1136</v>
+        <v>873</v>
       </c>
       <c r="E1116" s="14" t="s">
-        <v>1524</v>
+        <v>990</v>
       </c>
       <c r="F1116" s="14" t="s">
-        <v>1438</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1117" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1117" s="14" t="s">
-[...15 lines deleted...]
-        <v>1438</v>
+      <c r="A1117" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1117" s="39" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1117" s="38" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1117" s="38" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1117" s="38" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1117" s="38" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1118" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1118" s="14" t="s">
-[...15 lines deleted...]
-        <v>1585</v>
+      <c r="A1118" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1118" s="39" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C1118" s="38" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D1118" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1118" s="40" t="s">
+        <v>2798</v>
+      </c>
+      <c r="F1118" s="40" t="s">
+        <v>2799</v>
       </c>
     </row>
     <row r="1119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1119" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1119" s="14" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>910002000006</v>
+        <v>1307</v>
+      </c>
+      <c r="C1119" s="4" t="s">
+        <v>1684</v>
       </c>
       <c r="D1119" s="14" t="s">
-        <v>1339</v>
-[...5 lines deleted...]
-        <v>1441</v>
+        <v>873</v>
+      </c>
+      <c r="E1119" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1119" s="5" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1120" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1120" s="14" t="s">
-[...15 lines deleted...]
-        <v>1441</v>
+      <c r="A1120" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1120" s="39" t="s">
+        <v>692</v>
+      </c>
+      <c r="C1120" s="38" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1120" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1120" s="39" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1120" s="39" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1121" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1121" s="14" t="s">
-        <v>608</v>
+        <v>692</v>
       </c>
       <c r="C1121" s="4">
-        <v>760000800009</v>
+        <v>910004840013</v>
       </c>
       <c r="D1121" s="14" t="s">
-        <v>1136</v>
+        <v>554</v>
       </c>
       <c r="E1121" s="14" t="s">
-        <v>1466</v>
+        <v>1832</v>
       </c>
       <c r="F1121" s="14" t="s">
-        <v>1440</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="1122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1122" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1122" s="14" t="s">
-        <v>616</v>
+        <v>453</v>
       </c>
       <c r="C1122" s="4">
-        <v>760000800009</v>
+        <v>910003130013</v>
       </c>
       <c r="D1122" s="14" t="s">
-        <v>1136</v>
+        <v>554</v>
       </c>
       <c r="E1122" s="14" t="s">
-        <v>1466</v>
+        <v>1044</v>
       </c>
       <c r="F1122" s="14" t="s">
-        <v>1440</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="1123" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1123" s="14" t="s">
-[...15 lines deleted...]
-        <v>1499</v>
+      <c r="A1123" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1123" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C1123" s="38" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1123" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1123" s="39" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1123" s="39" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1124" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1124" s="14" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-        <v>1178</v>
+        <v>106</v>
+      </c>
+      <c r="C1124" s="4">
+        <v>910003030007</v>
+      </c>
+      <c r="D1124" s="14" t="s">
+        <v>866</v>
       </c>
       <c r="E1124" s="14" t="s">
-        <v>1177</v>
+        <v>886</v>
       </c>
       <c r="F1124" s="14" t="s">
-        <v>1176</v>
+        <v>885</v>
       </c>
     </row>
     <row r="1125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1125" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1125" s="14" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>1626</v>
+        <v>459</v>
+      </c>
+      <c r="C1125" s="4">
+        <v>910000710023</v>
       </c>
       <c r="D1125" s="14" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>1628</v>
+        <v>873</v>
+      </c>
+      <c r="E1125" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1125" s="5" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1126" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1126" s="14" t="s">
-[...15 lines deleted...]
-        <v>1439</v>
+      <c r="A1126" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1126" s="42" t="s">
+        <v>690</v>
+      </c>
+      <c r="C1126" s="55" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D1126" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1126" s="19" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F1126" s="19" t="s">
+        <v>1833</v>
       </c>
     </row>
     <row r="1127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1127" s="14" t="s">
-        <v>525</v>
+        <v>105</v>
       </c>
       <c r="B1127" s="14" t="s">
-        <v>617</v>
-[...11 lines deleted...]
-        <v>1499</v>
+        <v>690</v>
+      </c>
+      <c r="C1127" s="21">
+        <v>910003170013</v>
+      </c>
+      <c r="D1127" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1127" s="20" t="s">
+        <v>906</v>
+      </c>
+      <c r="F1127" s="20" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="1128" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1128" s="14" t="s">
-[...15 lines deleted...]
-        <v>1438</v>
+      <c r="A1128" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1128" s="39" t="s">
+        <v>454</v>
+      </c>
+      <c r="C1128" s="21" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D1128" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1128" s="40" t="s">
+        <v>886</v>
+      </c>
+      <c r="F1128" s="40" t="s">
+        <v>2035</v>
       </c>
     </row>
     <row r="1129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1129" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1129" s="14" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>2192</v>
+        <v>454</v>
+      </c>
+      <c r="C1129" s="4">
+        <v>910000710023</v>
       </c>
       <c r="D1129" s="14" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E1129" s="5" t="s">
-        <v>1133</v>
+        <v>990</v>
       </c>
       <c r="F1129" s="5" t="s">
-        <v>1521</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1130" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1130" s="14" t="s">
-[...15 lines deleted...]
-        <v>2289</v>
+      <c r="A1130" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1130" s="39" t="s">
+        <v>691</v>
+      </c>
+      <c r="C1130" s="38" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1130" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1130" s="39" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1130" s="39" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1131" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1131" s="14" t="s">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>2290</v>
+        <v>691</v>
+      </c>
+      <c r="C1131" s="4">
+        <v>910004840013</v>
       </c>
       <c r="D1131" s="14" t="s">
-        <v>1399</v>
-[...5 lines deleted...]
-        <v>2291</v>
+        <v>554</v>
+      </c>
+      <c r="E1131" s="14" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F1131" s="14" t="s">
+        <v>1833</v>
       </c>
     </row>
     <row r="1132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1132" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1132" s="14" t="s">
-        <v>1901</v>
-[...2 lines deleted...]
-        <v>2292</v>
+        <v>455</v>
+      </c>
+      <c r="C1132" s="35">
+        <v>910000710023</v>
       </c>
       <c r="D1132" s="14" t="s">
-        <v>1399</v>
+        <v>873</v>
       </c>
       <c r="E1132" s="5" t="s">
-        <v>2293</v>
+        <v>990</v>
       </c>
       <c r="F1132" s="5" t="s">
-        <v>2294</v>
+        <v>989</v>
       </c>
     </row>
     <row r="1133" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1133" s="14" t="s">
-[...9 lines deleted...]
-        <v>1343</v>
+      <c r="A1133" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1133" s="39" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1133" s="38" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1133" s="39" t="s">
+        <v>873</v>
       </c>
       <c r="E1133" s="40" t="s">
-        <v>1330</v>
-[...2 lines deleted...]
-        <v>1460</v>
+        <v>990</v>
+      </c>
+      <c r="F1133" s="40" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1134" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1134" s="14" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>910006850013</v>
+        <v>1308</v>
+      </c>
+      <c r="C1134" s="4" t="s">
+        <v>1685</v>
       </c>
       <c r="D1134" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1521</v>
+        <v>873</v>
+      </c>
+      <c r="E1134" s="5" t="s">
+        <v>1686</v>
+      </c>
+      <c r="F1134" s="5" t="s">
+        <v>1687</v>
       </c>
     </row>
     <row r="1135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1135" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1135" s="14" t="s">
-        <v>931</v>
-[...11 lines deleted...]
-        <v>1131</v>
+        <v>456</v>
+      </c>
+      <c r="C1135" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D1135" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E1135" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F1135" s="4" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="1136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1136" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1136" s="14" t="s">
-        <v>622</v>
-[...8 lines deleted...]
-        <v>1335</v>
+        <v>461</v>
+      </c>
+      <c r="C1136" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D1136" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E1136" s="4" t="s">
+        <v>1090</v>
       </c>
       <c r="F1136" s="14" t="s">
-        <v>1334</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="1137" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1137" s="14" t="s">
-[...15 lines deleted...]
-        <v>2551</v>
+      <c r="A1137" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1137" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="C1137" s="21" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1137" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1137" s="40" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1137" s="40" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1138" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1138" s="14" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>910003650011</v>
+        <v>460</v>
+      </c>
+      <c r="C1138" s="4">
+        <v>910000710023</v>
       </c>
       <c r="D1138" s="14" t="s">
-        <v>1399</v>
-[...5 lines deleted...]
-        <v>2597</v>
+        <v>873</v>
+      </c>
+      <c r="E1138" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1138" s="5" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1139" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1139" s="14" t="s">
-[...15 lines deleted...]
-        <v>2597</v>
+      <c r="A1139" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1139" s="39" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C1139" s="38" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D1139" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1139" s="40" t="s">
+        <v>1686</v>
+      </c>
+      <c r="F1139" s="40" t="s">
+        <v>1687</v>
       </c>
     </row>
     <row r="1140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1140" s="14" t="s">
-        <v>619</v>
+        <v>105</v>
       </c>
       <c r="B1140" s="14" t="s">
-        <v>625</v>
-[...9 lines deleted...]
-        <v>1280</v>
+        <v>1309</v>
+      </c>
+      <c r="C1140" s="4" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1140" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1140" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1140" s="5" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="1141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1141" s="14" t="s">
-        <v>619</v>
+        <v>462</v>
       </c>
       <c r="B1141" s="14" t="s">
-        <v>624</v>
+        <v>463</v>
       </c>
       <c r="C1141" s="4">
-        <v>910005000009</v>
+        <v>910005560012</v>
       </c>
       <c r="D1141" s="14" t="s">
-        <v>1132</v>
+        <v>866</v>
       </c>
       <c r="E1141" s="14" t="s">
-        <v>1645</v>
+        <v>1084</v>
       </c>
       <c r="F1141" s="14" t="s">
-        <v>1646</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="1142" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1142" s="14" t="s">
-[...15 lines deleted...]
-        <v>2291</v>
+      <c r="A1142" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1142" s="39" t="s">
+        <v>464</v>
+      </c>
+      <c r="C1142" s="38" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1142" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1142" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1142" s="44" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1143" s="14" t="s">
-        <v>619</v>
+        <v>462</v>
       </c>
       <c r="B1143" s="14" t="s">
-        <v>627</v>
+        <v>464</v>
       </c>
       <c r="C1143" s="4">
-        <v>910006850013</v>
-[...8 lines deleted...]
-        <v>1521</v>
+        <v>910001880007</v>
+      </c>
+      <c r="D1143" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1143" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1143" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1144" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1144" s="14" t="s">
-[...15 lines deleted...]
-        <v>1131</v>
+      <c r="A1144" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1144" s="19" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C1144" s="47" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1144" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1144" s="22" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F1144" s="44" t="s">
+        <v>1007</v>
       </c>
     </row>
     <row r="1145" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1145" s="14" t="s">
-[...6 lines deleted...]
-        <v>910002680012</v>
+      <c r="A1145" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1145" s="6" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C1145" s="32">
+        <v>910000570009</v>
       </c>
       <c r="D1145" s="14" t="s">
-        <v>1399</v>
-[...5 lines deleted...]
-        <v>1474</v>
+        <v>554</v>
+      </c>
+      <c r="E1145" s="22" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F1145" s="31" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="1146" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1146" s="14" t="s">
-[...15 lines deleted...]
-        <v>1474</v>
+      <c r="A1146" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1146" s="19" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1146" s="47" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D1146" s="39" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E1146" s="22" t="s">
+        <v>2809</v>
+      </c>
+      <c r="F1146" s="44" t="s">
+        <v>2810</v>
       </c>
     </row>
     <row r="1147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1147" s="6" t="s">
-        <v>619</v>
+        <v>462</v>
       </c>
       <c r="B1147" s="6" t="s">
-        <v>631</v>
-[...11 lines deleted...]
-        <v>1131</v>
+        <v>1311</v>
+      </c>
+      <c r="C1147" s="32">
+        <v>910002940008</v>
+      </c>
+      <c r="D1147" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1147" s="22" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1147" s="31" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1148" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1148" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1148" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1148" s="19" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C1148" s="47" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D1148" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1148" s="22" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F1148" s="44" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1149" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1149" s="14" t="s">
-[...15 lines deleted...]
-        <v>1137</v>
+      <c r="A1149" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1149" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C1149" s="32">
+        <v>910001880007</v>
+      </c>
+      <c r="D1149" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1149" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1149" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1150" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1150" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1150" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1150" s="19" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C1150" s="48" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D1150" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1150" s="22" t="s">
+        <v>2802</v>
+      </c>
+      <c r="F1150" s="45" t="s">
+        <v>2803</v>
       </c>
     </row>
     <row r="1151" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1151" s="14" t="s">
-[...15 lines deleted...]
-        <v>1137</v>
+      <c r="A1151" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1151" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C1151" s="32">
+        <v>910000040006</v>
+      </c>
+      <c r="D1151" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1151" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1151" s="31" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1152" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1152" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1152" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1152" s="19" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1152" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1152" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1152" s="19" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1152" s="19" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1153" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1153" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1153" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1153" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1153" s="1">
+        <v>910001340006</v>
+      </c>
+      <c r="D1153" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1153" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F1153" s="6" t="s">
+        <v>1007</v>
       </c>
     </row>
     <row r="1154" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1154" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1154" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1154" s="39" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1154" s="38" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D1154" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1154" s="39" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F1154" s="39" t="s">
+        <v>2843</v>
       </c>
     </row>
     <row r="1155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1155" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1155" s="14" t="s">
-        <v>764</v>
-[...11 lines deleted...]
-        <v>1137</v>
+        <v>465</v>
+      </c>
+      <c r="C1155" s="4">
+        <v>910000570009</v>
+      </c>
+      <c r="D1155" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1155" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F1155" s="14" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="1156" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1156" s="14" t="s">
-[...6 lines deleted...]
-        <v>910001920008</v>
+      <c r="A1156" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1156" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="C1156" s="1">
+        <v>910006690008</v>
       </c>
       <c r="D1156" s="22" t="s">
-        <v>1136</v>
-[...25 lines deleted...]
-        <v>1137</v>
+        <v>554</v>
+      </c>
+      <c r="E1156" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F1156" s="6" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:6" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1157" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1157" s="39" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1157" s="38" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D1157" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1157" s="39" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F1157" s="39" t="s">
+        <v>985</v>
       </c>
     </row>
     <row r="1158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1158" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1158" s="14" t="s">
-        <v>634</v>
-[...11 lines deleted...]
-        <v>1137</v>
+        <v>479</v>
+      </c>
+      <c r="C1158" s="4">
+        <v>910005560011</v>
+      </c>
+      <c r="D1158" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1158" s="14" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F1158" s="14" t="s">
+        <v>1085</v>
       </c>
     </row>
     <row r="1159" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1159" s="14" t="s">
-[...15 lines deleted...]
-        <v>2600</v>
+      <c r="A1159" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1159" s="39" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1159" s="38" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1159" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1159" s="39" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F1159" s="39" t="s">
+        <v>2829</v>
       </c>
     </row>
     <row r="1160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1160" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1160" s="14" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>2603</v>
+        <v>480</v>
+      </c>
+      <c r="C1160" s="4">
+        <v>910000570009</v>
       </c>
       <c r="D1160" s="14" t="s">
-        <v>1136</v>
+        <v>554</v>
       </c>
       <c r="E1160" s="14" t="s">
-        <v>2604</v>
+        <v>1850</v>
       </c>
       <c r="F1160" s="14" t="s">
-        <v>2602</v>
+        <v>968</v>
       </c>
     </row>
     <row r="1161" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1161" s="14" t="s">
-[...15 lines deleted...]
-        <v>2598</v>
+      <c r="A1161" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1161" s="39" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1161" s="38" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D1161" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1161" s="39" t="s">
+        <v>2856</v>
+      </c>
+      <c r="F1161" s="39" t="s">
+        <v>1840</v>
       </c>
     </row>
     <row r="1162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1162" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1162" s="14" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-        <v>1597</v>
+        <v>481</v>
+      </c>
+      <c r="C1162" s="4">
+        <v>910004250005</v>
+      </c>
+      <c r="D1162" s="22" t="s">
+        <v>979</v>
       </c>
       <c r="E1162" s="14" t="s">
-        <v>1598</v>
+        <v>1838</v>
       </c>
       <c r="F1162" s="14" t="s">
-        <v>1596</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="1163" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1163" s="14" t="s">
-[...15 lines deleted...]
-        <v>2605</v>
+      <c r="A1163" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1163" s="39" t="s">
+        <v>466</v>
+      </c>
+      <c r="C1163" s="38" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D1163" s="19" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1163" s="22" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F1163" s="39" t="s">
+        <v>2846</v>
       </c>
     </row>
     <row r="1164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1164" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1164" s="14" t="s">
-        <v>640</v>
-[...11 lines deleted...]
-        <v>1137</v>
+        <v>466</v>
+      </c>
+      <c r="C1164" s="4">
+        <v>910007110006</v>
+      </c>
+      <c r="D1164" s="6" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E1164" s="22" t="s">
+        <v>1845</v>
+      </c>
+      <c r="F1164" s="14" t="s">
+        <v>1700</v>
       </c>
     </row>
     <row r="1165" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1165" s="14" t="s">
-[...16 lines deleted...]
-    <row r="1166" spans="1:6" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1165" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1165" s="39" t="s">
+        <v>467</v>
+      </c>
+      <c r="C1165" s="38" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1165" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1165" s="39" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1165" s="39" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1166" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1166" s="14" t="s">
-        <v>644</v>
-[...11 lines deleted...]
-        <v>1135</v>
+        <v>467</v>
+      </c>
+      <c r="C1166" s="4">
+        <v>730001970023</v>
+      </c>
+      <c r="D1166" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="E1166" s="14" t="s">
+        <v>870</v>
+      </c>
+      <c r="F1166" s="14" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="1167" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1167" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1167" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1167" s="39" t="s">
+        <v>468</v>
+      </c>
+      <c r="C1167" s="38" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D1167" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1167" s="39" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F1167" s="39" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1168" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1168" s="14" t="s">
-        <v>643</v>
-[...11 lines deleted...]
-        <v>1137</v>
+        <v>468</v>
+      </c>
+      <c r="C1168" s="4">
+        <v>910004810004</v>
+      </c>
+      <c r="D1168" s="14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E1168" s="14" t="s">
+        <v>1695</v>
+      </c>
+      <c r="F1168" s="14" t="s">
+        <v>1696</v>
       </c>
     </row>
     <row r="1169" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1169" s="14" t="s">
-[...15 lines deleted...]
-        <v>1137</v>
+      <c r="A1169" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1169" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="C1169" s="1">
+        <v>910001340006</v>
+      </c>
+      <c r="D1169" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1169" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F1169" s="6" t="s">
+        <v>1007</v>
       </c>
     </row>
     <row r="1170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1170" s="14" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1170" s="14" t="s">
-        <v>646</v>
-[...11 lines deleted...]
-        <v>1137</v>
+        <v>493</v>
+      </c>
+      <c r="C1170" s="4" t="s">
+        <v>983</v>
+      </c>
+      <c r="D1170" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1170" s="14" t="s">
+        <v>984</v>
+      </c>
+      <c r="F1170" s="14" t="s">
+        <v>985</v>
       </c>
     </row>
     <row r="1171" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1171" s="6" t="s">
-[...9 lines deleted...]
-        <v>808</v>
+      <c r="A1171" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1171" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C1171" s="48" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D1171" s="19" t="s">
+        <v>554</v>
       </c>
       <c r="E1171" s="22" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>2804</v>
+      </c>
+      <c r="F1171" s="45" t="s">
+        <v>2805</v>
       </c>
     </row>
     <row r="1172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1172" s="6" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1172" s="6" t="s">
-        <v>1579</v>
-[...5 lines deleted...]
-        <v>1136</v>
+        <v>1314</v>
+      </c>
+      <c r="C1172" s="32">
+        <v>910001880007</v>
+      </c>
+      <c r="D1172" s="16" t="s">
+        <v>857</v>
       </c>
       <c r="E1172" s="22" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>1689</v>
+      </c>
+      <c r="F1172" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1173" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1173" s="14" t="s">
-[...15 lines deleted...]
-        <v>1135</v>
+      <c r="A1173" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1173" s="19" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1173" s="38" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D1173" s="20" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E1173" s="22" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F1173" s="44" t="s">
+        <v>1696</v>
       </c>
     </row>
     <row r="1174" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1174" s="14" t="s">
-[...9 lines deleted...]
-        <v>1136</v>
+      <c r="A1174" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1174" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1174" s="4">
+        <v>910001880007</v>
+      </c>
+      <c r="D1174" s="16" t="s">
+        <v>857</v>
       </c>
       <c r="E1174" s="22" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>1689</v>
+      </c>
+      <c r="F1174" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1175" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1175" s="14" t="s">
-[...6 lines deleted...]
-        <v>910001920008</v>
+      <c r="A1175" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1175" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="C1175" s="1">
+        <v>910000640014</v>
       </c>
       <c r="D1175" s="22" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>1137</v>
+        <v>979</v>
+      </c>
+      <c r="E1175" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1175" s="6" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="1176" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1176" s="14" t="s">
-[...15 lines deleted...]
-        <v>1137</v>
+      <c r="A1176" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1176" s="20" t="s">
+        <v>694</v>
+      </c>
+      <c r="C1176" s="47" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D1176" s="20" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E1176" s="20" t="s">
+        <v>2818</v>
+      </c>
+      <c r="F1176" s="20" t="s">
+        <v>2819</v>
       </c>
     </row>
     <row r="1177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1177" s="6" t="s">
-        <v>632</v>
+        <v>462</v>
       </c>
       <c r="B1177" s="6" t="s">
-        <v>652</v>
-[...11 lines deleted...]
-        <v>1139</v>
+        <v>694</v>
+      </c>
+      <c r="C1177" s="2">
+        <v>910000040006</v>
+      </c>
+      <c r="D1177" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1177" s="19" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1177" s="19" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1178" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1178" s="14" t="s">
-[...15 lines deleted...]
-        <v>1137</v>
+      <c r="A1178" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1178" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1178" s="1">
+        <v>910000250009</v>
+      </c>
+      <c r="D1178" s="19" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1178" s="19" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F1178" s="19" t="s">
+        <v>1108</v>
       </c>
     </row>
     <row r="1179" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1179" s="14" t="s">
-[...15 lines deleted...]
-        <v>2301</v>
+      <c r="A1179" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1179" s="19" t="s">
+        <v>847</v>
+      </c>
+      <c r="C1179" s="48" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D1179" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1179" s="19" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F1179" s="19" t="s">
+        <v>1698</v>
       </c>
     </row>
     <row r="1180" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1180" s="14" t="s">
-[...15 lines deleted...]
-        <v>2298</v>
+      <c r="A1180" s="18" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1180" s="18" t="s">
+        <v>847</v>
+      </c>
+      <c r="C1180" s="36">
+        <v>910000040006</v>
+      </c>
+      <c r="D1180" s="25" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1180" s="25" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1180" s="25" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1181" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1181" s="14" t="s">
-[...15 lines deleted...]
-        <v>2298</v>
+      <c r="A1181" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1181" s="19" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C1181" s="47" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D1181" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1181" s="22" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F1181" s="44" t="s">
+        <v>2822</v>
       </c>
     </row>
     <row r="1182" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1182" s="14" t="s">
-[...6 lines deleted...]
-        <v>910001210021</v>
+      <c r="A1182" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1182" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C1182" s="32">
+        <v>910000910006</v>
       </c>
       <c r="D1182" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>2298</v>
+        <v>892</v>
+      </c>
+      <c r="E1182" s="22" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F1182" s="31" t="s">
+        <v>1692</v>
       </c>
     </row>
     <row r="1183" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1183" s="14" t="s">
-[...15 lines deleted...]
-        <v>1511</v>
+      <c r="A1183" s="42" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1183" s="42" t="s">
+        <v>840</v>
+      </c>
+      <c r="C1183" s="41" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D1183" s="42" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1183" s="45" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F1183" s="42" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1184" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1184" s="14" t="s">
-[...15 lines deleted...]
-        <v>1511</v>
+      <c r="A1184" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1184" s="19" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C1184" s="47" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D1184" s="39" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E1184" s="22" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F1184" s="44" t="s">
+        <v>1700</v>
       </c>
     </row>
     <row r="1185" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1185" s="14" t="s">
-[...6 lines deleted...]
-        <v>910001210021</v>
+      <c r="A1185" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1185" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C1185" s="32">
+        <v>910000040006</v>
       </c>
       <c r="D1185" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>2298</v>
+        <v>979</v>
+      </c>
+      <c r="E1185" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1185" s="31" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1186" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1186" s="14" t="s">
-[...15 lines deleted...]
-        <v>1337</v>
+      <c r="A1186" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1186" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1186" s="37">
+        <v>910005220005</v>
+      </c>
+      <c r="D1186" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E1186" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F1186" s="6" t="s">
+        <v>1075</v>
       </c>
     </row>
     <row r="1187" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1187" s="14" t="s">
-[...15 lines deleted...]
-        <v>2609</v>
+      <c r="A1187" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1187" s="39" t="s">
+        <v>482</v>
+      </c>
+      <c r="C1187" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D1187" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1187" s="19" t="s">
+        <v>2858</v>
+      </c>
+      <c r="F1187" s="19" t="s">
+        <v>1837</v>
       </c>
     </row>
     <row r="1188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1188" s="14" t="s">
-        <v>654</v>
+        <v>462</v>
       </c>
       <c r="B1188" s="14" t="s">
-        <v>658</v>
-[...11 lines deleted...]
-        <v>1538</v>
+        <v>482</v>
+      </c>
+      <c r="C1188" s="1">
+        <v>910000640014</v>
+      </c>
+      <c r="D1188" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1188" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1188" s="6" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="1189" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1189" s="14" t="s">
-[...15 lines deleted...]
-        <v>1511</v>
+      <c r="A1189" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1189" s="39" t="s">
+        <v>470</v>
+      </c>
+      <c r="C1189" s="38" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D1189" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1189" s="39" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F1189" s="39" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="1190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1190" s="14" t="s">
-        <v>654</v>
+        <v>462</v>
       </c>
       <c r="B1190" s="14" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>910000120005</v>
+        <v>470</v>
+      </c>
+      <c r="C1190" s="4" t="s">
+        <v>1848</v>
       </c>
       <c r="D1190" s="14" t="s">
-        <v>1355</v>
+        <v>1073</v>
       </c>
       <c r="E1190" s="14" t="s">
-        <v>1603</v>
+        <v>1849</v>
       </c>
       <c r="F1190" s="14" t="s">
-        <v>1604</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1191" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1191" s="14" t="s">
-[...15 lines deleted...]
-        <v>1511</v>
+      <c r="A1191" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1191" s="39" t="s">
+        <v>483</v>
+      </c>
+      <c r="C1191" s="38" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D1191" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1191" s="39" t="s">
+        <v>2860</v>
+      </c>
+      <c r="F1191" s="39" t="s">
+        <v>2861</v>
       </c>
     </row>
     <row r="1192" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1192" s="6" t="s">
-[...15 lines deleted...]
-        <v>1604</v>
+      <c r="A1192" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1192" s="14" t="s">
+        <v>483</v>
+      </c>
+      <c r="C1192" s="4">
+        <v>910003220004</v>
+      </c>
+      <c r="D1192" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1192" s="14" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F1192" s="14" t="s">
+        <v>1703</v>
       </c>
     </row>
     <row r="1193" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1193" s="14" t="s">
-[...15 lines deleted...]
-        <v>1538</v>
+      <c r="A1193" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1193" s="39" t="s">
+        <v>484</v>
+      </c>
+      <c r="C1193" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D1193" s="22" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1193" s="19" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F1193" s="19" t="s">
+        <v>1703</v>
       </c>
     </row>
     <row r="1194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1194" s="14" t="s">
-        <v>654</v>
+        <v>462</v>
       </c>
       <c r="B1194" s="14" t="s">
-        <v>664</v>
-[...11 lines deleted...]
-        <v>1538</v>
+        <v>484</v>
+      </c>
+      <c r="C1194" s="1">
+        <v>910000640014</v>
+      </c>
+      <c r="D1194" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1194" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1194" s="6" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="1195" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1195" s="14" t="s">
-[...15 lines deleted...]
-        <v>2308</v>
+      <c r="A1195" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1195" s="19" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1195" s="47" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1195" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1195" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1195" s="44" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1196" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1196" s="14" t="s">
-[...6 lines deleted...]
-        <v>2309</v>
+      <c r="A1196" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1196" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1196" s="32">
+        <v>910000570009</v>
       </c>
       <c r="D1196" s="14" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-        <v>2311</v>
+        <v>554</v>
+      </c>
+      <c r="E1196" s="22" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F1196" s="31" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="1197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1197" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1197" s="14" t="s">
-        <v>1915</v>
+        <v>471</v>
       </c>
       <c r="C1197" s="4" t="s">
-        <v>2309</v>
+        <v>1083</v>
       </c>
       <c r="D1197" s="14" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-        <v>2311</v>
+        <v>857</v>
+      </c>
+      <c r="E1197" s="14" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F1197" s="14" t="s">
+        <v>1081</v>
       </c>
     </row>
     <row r="1198" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1198" s="14" t="s">
-[...15 lines deleted...]
-        <v>2311</v>
+      <c r="A1198" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1198" s="19" t="s">
+        <v>706</v>
+      </c>
+      <c r="C1198" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D1198" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1198" s="19" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F1198" s="19" t="s">
+        <v>1703</v>
       </c>
     </row>
     <row r="1199" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1199" s="14" t="s">
-[...15 lines deleted...]
-        <v>2304</v>
+      <c r="A1199" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1199" s="6" t="s">
+        <v>706</v>
+      </c>
+      <c r="C1199" s="1">
+        <v>910001340006</v>
+      </c>
+      <c r="D1199" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1199" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F1199" s="6" t="s">
+        <v>1007</v>
       </c>
     </row>
     <row r="1200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1200" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1200" s="14" t="s">
-        <v>1911</v>
-[...2 lines deleted...]
-        <v>2302</v>
+        <v>495</v>
+      </c>
+      <c r="C1200" s="4">
+        <v>910000040006</v>
       </c>
       <c r="D1200" s="14" t="s">
-        <v>1343</v>
-[...5 lines deleted...]
-        <v>2304</v>
+        <v>979</v>
+      </c>
+      <c r="E1200" s="14" t="s">
+        <v>977</v>
+      </c>
+      <c r="F1200" s="14" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="1201" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1201" s="14" t="s">
-[...15 lines deleted...]
-        <v>2304</v>
+      <c r="A1201" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1201" s="19" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1201" s="38">
+        <v>910000040006</v>
+      </c>
+      <c r="D1201" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1201" s="44" t="s">
+        <v>977</v>
+      </c>
+      <c r="F1201" s="39" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1202" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1202" s="14" t="s">
-[...15 lines deleted...]
-        <v>2317</v>
+      <c r="A1202" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1202" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1202" s="21">
+        <v>910006000012</v>
+      </c>
+      <c r="D1202" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1202" s="34" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F1202" s="20" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1203" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1203" s="14" t="s">
-[...15 lines deleted...]
-        <v>2314</v>
+      <c r="A1203" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1203" s="39" t="s">
+        <v>472</v>
+      </c>
+      <c r="C1203" s="47" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D1203" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1203" s="22" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F1203" s="44" t="s">
+        <v>1703</v>
       </c>
     </row>
     <row r="1204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1204" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1204" s="14" t="s">
-        <v>1916</v>
-[...11 lines deleted...]
-        <v>2314</v>
+        <v>472</v>
+      </c>
+      <c r="C1204" s="32">
+        <v>910002940008</v>
+      </c>
+      <c r="D1204" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1204" s="22" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1204" s="31" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1205" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1205" s="14" t="s">
-[...15 lines deleted...]
-        <v>1205</v>
+      <c r="A1205" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1205" s="19" t="s">
+        <v>710</v>
+      </c>
+      <c r="C1205" s="47" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1205" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1205" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1205" s="44" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1206" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1206" s="14" t="s">
-[...15 lines deleted...]
-        <v>1205</v>
+      <c r="A1206" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1206" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="C1206" s="32">
+        <v>910002940008</v>
+      </c>
+      <c r="D1206" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1206" s="22" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1206" s="31" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1207" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1207" s="14" t="s">
-[...15 lines deleted...]
-        <v>1205</v>
+      <c r="A1207" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1207" s="19" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1207" s="47" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1207" s="20" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1207" s="22" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F1207" s="44" t="s">
+        <v>2829</v>
       </c>
     </row>
     <row r="1208" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1208" s="14" t="s">
-[...15 lines deleted...]
-        <v>1696</v>
+      <c r="A1208" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1208" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1208" s="32">
+        <v>910001880007</v>
+      </c>
+      <c r="D1208" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1208" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1208" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1209" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1209" s="14" t="s">
-        <v>946</v>
-[...11 lines deleted...]
-        <v>1696</v>
+        <v>502</v>
+      </c>
+      <c r="C1209" s="1">
+        <v>910000640014</v>
+      </c>
+      <c r="D1209" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1209" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1209" s="6" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="1210" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1210" s="14" t="s">
-[...15 lines deleted...]
-        <v>2314</v>
+      <c r="A1210" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1210" s="19" t="s">
+        <v>700</v>
+      </c>
+      <c r="C1210" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D1210" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1210" s="19" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F1210" s="19" t="s">
+        <v>2832</v>
       </c>
     </row>
     <row r="1211" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1211" s="14" t="s">
-[...15 lines deleted...]
-        <v>1442</v>
+      <c r="A1211" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1211" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="C1211" s="1">
+        <v>910000640014</v>
+      </c>
+      <c r="D1211" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1211" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1211" s="6" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="1212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1212" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1212" s="14" t="s">
-        <v>943</v>
+        <v>496</v>
       </c>
       <c r="C1212" s="4">
-        <v>910005360015</v>
+        <v>910005550007</v>
       </c>
       <c r="D1212" s="14" t="s">
-        <v>1204</v>
+        <v>866</v>
       </c>
       <c r="E1212" s="14" t="s">
-        <v>1517</v>
+        <v>1847</v>
       </c>
       <c r="F1212" s="14" t="s">
-        <v>1516</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="1213" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1213" s="14" t="s">
-[...15 lines deleted...]
-        <v>1442</v>
+      <c r="A1213" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1213" s="39" t="s">
+        <v>485</v>
+      </c>
+      <c r="C1213" s="38" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D1213" s="39" t="s">
+        <v>952</v>
+      </c>
+      <c r="E1213" s="39" t="s">
+        <v>2865</v>
+      </c>
+      <c r="F1213" s="39" t="s">
+        <v>2866</v>
       </c>
     </row>
     <row r="1214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1214" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1214" s="14" t="s">
-        <v>948</v>
+        <v>485</v>
       </c>
       <c r="C1214" s="4">
-        <v>910002770013</v>
+        <v>910013250005</v>
       </c>
       <c r="D1214" s="14" t="s">
-        <v>1204</v>
+        <v>1844</v>
       </c>
       <c r="E1214" s="14" t="s">
-        <v>1540</v>
+        <v>1842</v>
       </c>
       <c r="F1214" s="14" t="s">
-        <v>1442</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="1215" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1215" s="14" t="s">
-[...15 lines deleted...]
-        <v>1439</v>
+      <c r="A1215" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1215" s="39" t="s">
+        <v>486</v>
+      </c>
+      <c r="C1215" s="38" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D1215" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1215" s="39" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F1215" s="39" t="s">
+        <v>2867</v>
       </c>
     </row>
     <row r="1216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1216" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1216" s="14" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>1136</v>
+        <v>486</v>
+      </c>
+      <c r="C1216" s="4" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D1216" s="19" t="s">
+        <v>979</v>
       </c>
       <c r="E1216" s="14" t="s">
-        <v>1560</v>
+        <v>1841</v>
       </c>
       <c r="F1216" s="14" t="s">
-        <v>1439</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="1217" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1217" s="14" t="s">
-[...3 lines deleted...]
-        <v>949</v>
+      <c r="A1217" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1217" s="6" t="s">
+        <v>497</v>
       </c>
       <c r="C1217" s="4">
-        <v>910004560008</v>
+        <v>910000040006</v>
       </c>
       <c r="D1217" s="14" t="s">
-        <v>1136</v>
+        <v>979</v>
       </c>
       <c r="E1217" s="14" t="s">
-        <v>1560</v>
+        <v>977</v>
       </c>
       <c r="F1217" s="14" t="s">
-        <v>1439</v>
+        <v>978</v>
       </c>
     </row>
     <row r="1218" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1218" s="14" t="s">
-[...15 lines deleted...]
-        <v>1439</v>
+      <c r="A1218" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1218" s="19" t="s">
+        <v>704</v>
+      </c>
+      <c r="C1218" s="48" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1218" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1218" s="19" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1218" s="19" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1219" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1219" s="14" t="s">
-[...15 lines deleted...]
-        <v>1285</v>
+      <c r="A1219" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1219" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="C1219" s="2">
+        <v>910000040006</v>
+      </c>
+      <c r="D1219" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1219" s="19" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1219" s="19" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1220" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1220" s="14" t="s">
-[...15 lines deleted...]
-        <v>1696</v>
+      <c r="A1220" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1220" s="39" t="s">
+        <v>474</v>
+      </c>
+      <c r="C1220" s="41" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1220" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1220" s="39" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F1220" s="39" t="s">
+        <v>2849</v>
       </c>
     </row>
     <row r="1221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1221" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1221" s="14" t="s">
+        <v>474</v>
+      </c>
+      <c r="C1221" s="1">
+        <v>910005710008</v>
+      </c>
+      <c r="D1221" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1221" s="14" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F1221" s="14" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1222" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1222" s="14" t="s">
+        <v>487</v>
+      </c>
+      <c r="C1222" s="4">
+        <v>910002020016</v>
+      </c>
+      <c r="D1222" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1222" s="14" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F1222" s="14" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1223" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1223" s="19" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1223" s="47" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1223" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1223" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1223" s="44" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1224" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1224" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1224" s="32">
+        <v>910002940008</v>
+      </c>
+      <c r="D1224" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1224" s="22" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1224" s="31" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1225" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1225" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C1225" s="1">
+        <v>760011510001</v>
+      </c>
+      <c r="D1225" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1225" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F1225" s="6" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1226" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1226" s="19" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1226" s="47" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D1226" s="19" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E1226" s="22" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1226" s="44" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1227" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1227" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1227" s="32">
+        <v>910004660006</v>
+      </c>
+      <c r="D1227" s="6" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E1227" s="22" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F1227" s="31" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1228" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1228" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="C1228" s="4">
+        <v>910000040006</v>
+      </c>
+      <c r="D1228" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1228" s="14" t="s">
+        <v>977</v>
+      </c>
+      <c r="F1228" s="14" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1229" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1229" s="19" t="s">
+        <v>695</v>
+      </c>
+      <c r="C1229" s="60" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1229" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1229" s="39" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1229" s="39" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1230" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1230" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="C1230" s="4">
+        <v>910000570009</v>
+      </c>
+      <c r="D1230" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1230" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F1230" s="14" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1231" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1231" s="19" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C1231" s="47" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D1231" s="39" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E1231" s="22" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1231" s="44" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1232" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1232" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C1232" s="32">
+        <v>910004810004</v>
+      </c>
+      <c r="D1232" s="14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E1232" s="22" t="s">
+        <v>1695</v>
+      </c>
+      <c r="F1232" s="31" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1233" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1233" s="19" t="s">
         <v>703</v>
       </c>
-      <c r="C1221" s="1">
-[...245 lines deleted...]
-        <v>1160</v>
+      <c r="C1233" s="38" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1233" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1233" s="39" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1233" s="39" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1234" s="6" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1234" s="6" t="s">
-        <v>1216</v>
-[...6 lines deleted...]
-      <c r="F1234" s="6"/>
+        <v>703</v>
+      </c>
+      <c r="C1234" s="21">
+        <v>910002940008</v>
+      </c>
+      <c r="D1234" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1234" s="20" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1234" s="20" t="s">
+        <v>1086</v>
+      </c>
     </row>
     <row r="1235" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1235" s="6" t="s">
-[...15 lines deleted...]
-        <v>1650</v>
+      <c r="A1235" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1235" s="39" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C1235" s="38" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D1235" s="38" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E1235" s="38" t="s">
+        <v>2869</v>
+      </c>
+      <c r="F1235" s="38" t="s">
+        <v>1696</v>
       </c>
     </row>
     <row r="1236" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1236" s="14" t="s">
-[...26 lines deleted...]
-        <v>910001860015</v>
+      <c r="A1236" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1236" s="19" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1236" s="47" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D1236" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1236" s="22" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F1236" s="44" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1237" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1237" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1237" s="32">
+        <v>910000040006</v>
       </c>
       <c r="D1237" s="14" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>1659</v>
+        <v>979</v>
+      </c>
+      <c r="E1237" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1237" s="31" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1238" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1238" s="14" t="s">
-[...15 lines deleted...]
-        <v>2506</v>
+      <c r="A1238" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1238" s="39" t="s">
+        <v>475</v>
+      </c>
+      <c r="C1238" s="48" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1238" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1238" s="19" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1238" s="19" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1239" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1239" s="14" t="s">
-        <v>688</v>
-[...11 lines deleted...]
-        <v>1442</v>
+        <v>475</v>
+      </c>
+      <c r="C1239" s="2">
+        <v>910000040006</v>
+      </c>
+      <c r="D1239" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1239" s="19" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1239" s="19" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1240" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1240" s="14" t="s">
-[...15 lines deleted...]
-        <v>1205</v>
+      <c r="A1240" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1240" s="19" t="s">
+        <v>699</v>
+      </c>
+      <c r="C1240" s="48" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D1240" s="19" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E1240" s="19" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F1240" s="19" t="s">
+        <v>1700</v>
       </c>
     </row>
     <row r="1241" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1241" s="14" t="s">
-[...15 lines deleted...]
-        <v>1642</v>
+      <c r="A1241" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1241" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="C1241" s="2">
+        <v>910000040006</v>
+      </c>
+      <c r="D1241" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1241" s="19" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1241" s="19" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1242" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1242" s="14" t="s">
-[...15 lines deleted...]
-        <v>1523</v>
+      <c r="A1242" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1242" s="39" t="s">
+        <v>476</v>
+      </c>
+      <c r="C1242" s="47" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1242" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1242" s="22" t="s">
+        <v>2853</v>
+      </c>
+      <c r="F1242" s="44" t="s">
+        <v>2854</v>
       </c>
     </row>
     <row r="1243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1243" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1243" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="C1243" s="32">
+        <v>910002940008</v>
+      </c>
+      <c r="D1243" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1243" s="22" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1243" s="31" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1244" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1244" s="39" t="s">
         <v>477</v>
       </c>
-      <c r="B1243" s="14" t="s">
-[...32 lines deleted...]
-        <v>1659</v>
+      <c r="C1244" s="38" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D1244" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1244" s="39" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F1244" s="39" t="s">
+        <v>2849</v>
       </c>
     </row>
     <row r="1245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1245" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1245" s="14" t="s">
         <v>477</v>
       </c>
-      <c r="B1245" s="14" t="s">
-[...4 lines deleted...]
-        <v>1255</v>
+      <c r="C1245" s="4" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D1245" s="19" t="s">
+        <v>979</v>
       </c>
       <c r="E1245" s="14" t="s">
-        <v>1254</v>
+        <v>1854</v>
       </c>
       <c r="F1245" s="14" t="s">
-        <v>1253</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="1246" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1246" s="14" t="s">
-[...15 lines deleted...]
-        <v>2614</v>
+      <c r="A1246" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1246" s="39" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1246" s="38" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1246" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1246" s="39" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1246" s="39" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1247" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1247" s="6" t="s">
-[...15 lines deleted...]
-        <v>1659</v>
+      <c r="A1247" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1247" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1247" s="21">
+        <v>910002940008</v>
+      </c>
+      <c r="D1247" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1247" s="20" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1247" s="20" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1248" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1248" s="14" t="s">
-[...15 lines deleted...]
-        <v>1516</v>
+      <c r="A1248" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1248" s="39" t="s">
+        <v>488</v>
+      </c>
+      <c r="C1248" s="39" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D1248" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1248" s="39" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F1248" s="39" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1249" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1249" s="14" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>1204</v>
+        <v>488</v>
+      </c>
+      <c r="C1249" s="14" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D1249" s="22" t="s">
+        <v>979</v>
       </c>
       <c r="E1249" s="14" t="s">
-        <v>1540</v>
+        <v>1856</v>
       </c>
       <c r="F1249" s="14" t="s">
-        <v>1442</v>
+        <v>985</v>
       </c>
     </row>
     <row r="1250" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1250" s="14" t="s">
-[...15 lines deleted...]
-        <v>1205</v>
+      <c r="A1250" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1250" s="39" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1250" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D1250" s="22" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1250" s="19" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F1250" s="19" t="s">
+        <v>2849</v>
       </c>
     </row>
     <row r="1251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1251" s="14" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1251" s="14" t="s">
-        <v>680</v>
-[...3 lines deleted...]
-        <v>1298</v>
+        <v>489</v>
+      </c>
+      <c r="C1251" s="1">
+        <v>910000640014</v>
+      </c>
+      <c r="D1251" s="22" t="s">
+        <v>979</v>
       </c>
       <c r="E1251" s="6" t="s">
-        <v>1297</v>
+        <v>995</v>
       </c>
       <c r="F1251" s="6" t="s">
-        <v>1296</v>
+        <v>996</v>
       </c>
     </row>
     <row r="1252" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1252" s="14" t="s">
-[...15 lines deleted...]
-        <v>1462</v>
+      <c r="A1252" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1252" s="19" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C1252" s="47" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1252" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1252" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1252" s="44" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1253" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1253" s="14" t="s">
-[...13 lines deleted...]
-        <v>1175</v>
+      <c r="A1253" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1253" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C1253" s="32">
+        <v>910001900004</v>
+      </c>
+      <c r="D1253" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1253" s="22" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F1253" s="31" t="s">
+        <v>1698</v>
       </c>
     </row>
     <row r="1254" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1254" s="6" t="s">
-[...15 lines deleted...]
-        <v>1583</v>
+      <c r="A1254" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1254" s="19" t="s">
+        <v>707</v>
+      </c>
+      <c r="C1254" s="38" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1254" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1254" s="39" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1254" s="39" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1255" s="6" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1255" s="6" t="s">
-        <v>670</v>
-[...11 lines deleted...]
-        <v>1334</v>
+        <v>707</v>
+      </c>
+      <c r="C1255" s="32">
+        <v>910002940008</v>
+      </c>
+      <c r="D1255" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1255" s="22" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1255" s="31" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="1256" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1256" s="6" t="s">
-[...13 lines deleted...]
-        <v>1581</v>
+      <c r="A1256" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1256" s="19" t="s">
+        <v>697</v>
+      </c>
+      <c r="C1256" s="38" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1256" s="20" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1256" s="22" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F1256" s="44" t="s">
+        <v>2829</v>
       </c>
     </row>
     <row r="1257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1257" s="6" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B1257" s="6" t="s">
-        <v>669</v>
-[...11 lines deleted...]
-        <v>1443</v>
+        <v>697</v>
+      </c>
+      <c r="C1257" s="4">
+        <v>910001880007</v>
+      </c>
+      <c r="D1257" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1257" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1257" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1258" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1258" s="14" t="s">
-[...15 lines deleted...]
-        <v>1469</v>
+      <c r="A1258" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1258" s="19" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C1258" s="47" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1258" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1258" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1258" s="44" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1259" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1259" s="14" t="s">
-[...15 lines deleted...]
-        <v>2321</v>
+      <c r="A1259" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1259" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C1259" s="32">
+        <v>910007100009</v>
+      </c>
+      <c r="D1259" s="6" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E1259" s="22" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F1259" s="31" t="s">
+        <v>1700</v>
       </c>
     </row>
     <row r="1260" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1260" s="14" t="s">
-[...15 lines deleted...]
-        <v>1469</v>
+      <c r="A1260" s="56" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1260" s="43" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1260" s="41" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1260" s="41" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1260" s="41" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1260" s="41" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1261" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1261" s="14" t="s">
-[...15 lines deleted...]
-        <v>2616</v>
+      <c r="A1261" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1261" s="39" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1261" s="38" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D1261" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1261" s="39" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F1261" s="39" t="s">
+        <v>2875</v>
       </c>
     </row>
     <row r="1262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1262" s="14" t="s">
-        <v>193</v>
+        <v>462</v>
       </c>
       <c r="B1262" s="14" t="s">
-        <v>952</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>490</v>
+      </c>
+      <c r="C1262" s="4" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D1262" s="22" t="s">
+        <v>979</v>
       </c>
       <c r="E1262" s="14" t="s">
-        <v>2615</v>
+        <v>1836</v>
       </c>
       <c r="F1262" s="14" t="s">
-        <v>2616</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="1263" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1263" s="14" t="s">
-[...9 lines deleted...]
-        <v>1141</v>
+      <c r="A1263" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1263" s="39" t="s">
+        <v>282</v>
+      </c>
+      <c r="C1263" s="38" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D1263" s="20" t="s">
+        <v>554</v>
       </c>
       <c r="E1263" s="22" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>2845</v>
+      </c>
+      <c r="F1263" s="44" t="s">
+        <v>2846</v>
       </c>
     </row>
     <row r="1264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1264" s="14" t="s">
-        <v>193</v>
+        <v>462</v>
       </c>
       <c r="B1264" s="14" t="s">
-        <v>704</v>
+        <v>282</v>
       </c>
       <c r="C1264" s="4">
-        <v>910003130013</v>
-[...8 lines deleted...]
-        <v>1556</v>
+        <v>910001880007</v>
+      </c>
+      <c r="D1264" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1264" s="22" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1264" s="31" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1265" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1265" s="14" t="s">
-[...15 lines deleted...]
-        <v>1469</v>
+      <c r="A1265" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1265" s="19" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C1265" s="47" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D1265" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1265" s="22" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F1265" s="44" t="s">
+        <v>1703</v>
       </c>
     </row>
     <row r="1266" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1266" s="14" t="s">
-[...6 lines deleted...]
-        <v>910000710023</v>
+      <c r="A1266" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1266" s="6" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C1266" s="32">
+        <v>910001340006</v>
       </c>
       <c r="D1266" s="14" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>1469</v>
+        <v>554</v>
+      </c>
+      <c r="E1266" s="22" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F1266" s="31" t="s">
+        <v>1007</v>
       </c>
     </row>
     <row r="1267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1267" s="14" t="s">
-        <v>193</v>
+        <v>462</v>
       </c>
       <c r="B1267" s="14" t="s">
-        <v>709</v>
-[...9 lines deleted...]
-        <v>1229</v>
+        <v>478</v>
+      </c>
+      <c r="C1267" s="4">
+        <v>910000570009</v>
+      </c>
+      <c r="D1267" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1267" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F1267" s="14" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="1268" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1268" s="14" t="s">
-[...15 lines deleted...]
-        <v>1469</v>
+      <c r="A1268" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1268" s="19" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1268" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1268" s="22" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1268" s="19" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F1268" s="19" t="s">
+        <v>1690</v>
       </c>
     </row>
     <row r="1269" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1269" s="14" t="s">
-[...15 lines deleted...]
-        <v>1469</v>
+      <c r="A1269" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1269" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1269" s="1">
+        <v>910000640014</v>
+      </c>
+      <c r="D1269" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1269" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1269" s="6" t="s">
+        <v>996</v>
       </c>
     </row>
     <row r="1270" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1270" s="14" t="s">
-[...15 lines deleted...]
-        <v>1334</v>
+      <c r="A1270" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1270" s="19" t="s">
+        <v>702</v>
+      </c>
+      <c r="C1270" s="38" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1270" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1270" s="39" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F1270" s="39" t="s">
+        <v>1007</v>
       </c>
     </row>
     <row r="1271" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1271" s="14" t="s">
-[...3 lines deleted...]
-        <v>708</v>
+      <c r="A1271" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1271" s="6" t="s">
+        <v>702</v>
       </c>
       <c r="C1271" s="4">
-        <v>910000710023</v>
-[...2 lines deleted...]
-        <v>1204</v>
+        <v>910003220004</v>
+      </c>
+      <c r="D1271" s="22" t="s">
+        <v>979</v>
       </c>
       <c r="E1271" s="14" t="s">
-        <v>1470</v>
+        <v>1846</v>
       </c>
       <c r="F1271" s="14" t="s">
-        <v>1469</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="1272" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1272" s="14" t="s">
-[...15 lines deleted...]
-        <v>1445</v>
+      <c r="A1272" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1272" s="19" t="s">
+        <v>698</v>
+      </c>
+      <c r="C1272" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1272" s="19" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1272" s="19" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F1272" s="19" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1273" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1273" s="14" t="s">
-[...15 lines deleted...]
-        <v>1618</v>
+      <c r="A1273" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1273" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="C1273" s="1">
+        <v>910007100009</v>
+      </c>
+      <c r="D1273" s="6" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E1273" s="6" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F1273" s="6" t="s">
+        <v>1700</v>
       </c>
     </row>
     <row r="1274" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1274" s="6" t="s">
-[...15 lines deleted...]
-        <v>2326</v>
+      <c r="A1274" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1274" s="19" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C1274" s="47" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D1274" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1274" s="22" t="s">
+        <v>2837</v>
+      </c>
+      <c r="F1274" s="44" t="s">
+        <v>2838</v>
       </c>
     </row>
     <row r="1275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1275" s="6" t="s">
-        <v>713</v>
+        <v>462</v>
       </c>
       <c r="B1275" s="6" t="s">
-        <v>1938</v>
-[...31 lines deleted...]
-        <v>2330</v>
+        <v>1325</v>
+      </c>
+      <c r="C1275" s="32">
+        <v>910003220004</v>
+      </c>
+      <c r="D1275" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1275" s="22" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F1275" s="31" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:6" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1276" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1276" s="20" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1276" s="38" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D1276" s="39" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E1276" s="39" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1276" s="39" t="s">
+        <v>2840</v>
       </c>
     </row>
     <row r="1277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1277" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1277" s="6" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1277" s="4">
+        <v>910000570009</v>
+      </c>
+      <c r="D1277" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1277" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F1277" s="14" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1278" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1278" s="39" t="s">
+        <v>491</v>
+      </c>
+      <c r="C1278" s="38" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D1278" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1278" s="39" t="s">
+        <v>2877</v>
+      </c>
+      <c r="F1278" s="39" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1279" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="B1279" s="14" t="s">
+        <v>491</v>
+      </c>
+      <c r="C1279" s="21">
+        <v>910002940008</v>
+      </c>
+      <c r="D1279" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1279" s="20" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F1279" s="20" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1280" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1280" s="39" t="s">
+        <v>719</v>
+      </c>
+      <c r="C1280" s="21" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D1280" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1280" s="40" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1280" s="40" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1281" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1281" s="14" t="s">
+        <v>719</v>
+      </c>
+      <c r="C1281" s="4">
+        <v>910003240010</v>
+      </c>
+      <c r="D1281" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1281" s="5" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F1281" s="5" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1282" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1282" s="39" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1282" s="21" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1282" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1282" s="40" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1282" s="40" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1283" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1283" s="14" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1283" s="4" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D1283" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1283" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1283" s="5" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1284" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1284" s="39" t="s">
+        <v>711</v>
+      </c>
+      <c r="C1284" s="21" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1284" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1284" s="20" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1284" s="19" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1285" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1285" s="14" t="s">
+        <v>711</v>
+      </c>
+      <c r="C1285" s="4">
+        <v>910002120005</v>
+      </c>
+      <c r="D1285" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1285" s="14" t="s">
+        <v>941</v>
+      </c>
+      <c r="F1285" s="6" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1286" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1286" s="39" t="s">
         <v>713</v>
       </c>
-      <c r="B1277" s="6" t="s">
-[...16 lines deleted...]
-      <c r="A1278" s="6" t="s">
+      <c r="C1286" s="38" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D1286" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1286" s="39" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F1286" s="39" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1287" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1287" s="14" t="s">
         <v>713</v>
       </c>
-      <c r="B1278" s="6" t="s">
-[...192 lines deleted...]
-        <v>1617</v>
+      <c r="C1287" s="4">
+        <v>910002010007</v>
+      </c>
+      <c r="D1287" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1287" s="14" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F1287" s="14" t="s">
+        <v>1857</v>
       </c>
     </row>
     <row r="1288" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1288" s="6" t="s">
-[...15 lines deleted...]
-        <v>2324</v>
+      <c r="A1288" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1288" s="39" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1288" s="21" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1288" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1288" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1288" s="20" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1289" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1289" s="6" t="s">
-[...15 lines deleted...]
-        <v>2324</v>
+      <c r="A1289" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1289" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1289" s="21">
+        <v>910005090006</v>
+      </c>
+      <c r="D1289" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1289" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1289" s="20" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1290" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1290" s="6" t="s">
-[...15 lines deleted...]
-        <v>2334</v>
+      <c r="A1290" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1290" s="39" t="s">
+        <v>715</v>
+      </c>
+      <c r="C1290" s="21" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1290" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1290" s="20" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1290" s="19" t="s">
+        <v>1857</v>
       </c>
     </row>
     <row r="1291" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1291" s="6" t="s">
-[...12 lines deleted...]
-        <v>1503</v>
+      <c r="A1291" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1291" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="C1291" s="4">
+        <v>910002120005</v>
+      </c>
+      <c r="D1291" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1291" s="14" t="s">
+        <v>941</v>
       </c>
       <c r="F1291" s="6" t="s">
-        <v>1502</v>
+        <v>942</v>
       </c>
     </row>
     <row r="1292" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1292" s="6" t="s">
-[...35 lines deleted...]
-        <v>1446</v>
+      <c r="A1292" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1292" s="39" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1292" s="38" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D1292" s="38" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E1292" s="38" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F1292" s="38" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1293" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1293" s="14" t="s">
+        <v>526</v>
+      </c>
+      <c r="C1293" s="21">
+        <v>910000270006</v>
+      </c>
+      <c r="D1293" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1293" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1293" s="19" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="1294" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1294" s="6" t="s">
-[...3 lines deleted...]
-        <v>962</v>
+      <c r="A1294" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1294" s="14" t="s">
+        <v>512</v>
       </c>
       <c r="C1294" s="4">
-        <v>910000570009</v>
+        <v>910003150004</v>
       </c>
       <c r="D1294" s="14" t="s">
-        <v>808</v>
+        <v>900</v>
       </c>
       <c r="E1294" s="14" t="s">
-        <v>2633</v>
+        <v>1864</v>
       </c>
       <c r="F1294" s="14" t="s">
-        <v>1446</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1295" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1295" s="6" t="s">
-[...15 lines deleted...]
-        <v>1658</v>
+      <c r="A1295" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1295" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1295" s="21">
+        <v>910005090006</v>
+      </c>
+      <c r="D1295" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1295" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1295" s="20" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1296" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1296" s="20" t="s">
-[...15 lines deleted...]
-        <v>1658</v>
+      <c r="A1296" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1296" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1296" s="21">
+        <v>910001330004</v>
+      </c>
+      <c r="D1296" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1296" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1296" s="19" t="s">
+        <v>934</v>
       </c>
     </row>
     <row r="1297" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1297" s="6" t="s">
-[...15 lines deleted...]
-        <v>1478</v>
+      <c r="A1297" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1297" s="39" t="s">
+        <v>505</v>
+      </c>
+      <c r="C1297" s="21" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D1297" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1297" s="20" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F1297" s="20" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1298" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1298" s="6" t="s">
-[...15 lines deleted...]
-        <v>1658</v>
+      <c r="A1298" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1298" s="14" t="s">
+        <v>505</v>
+      </c>
+      <c r="C1298" s="21">
+        <v>910005090006</v>
+      </c>
+      <c r="D1298" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1298" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1298" s="20" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1299" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1299" s="6" t="s">
-[...15 lines deleted...]
-        <v>1658</v>
+      <c r="A1299" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1299" s="14" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1299" s="21">
+        <v>910006740005</v>
+      </c>
+      <c r="D1299" s="24" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1299" s="24" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1299" s="22" t="s">
+        <v>936</v>
       </c>
     </row>
     <row r="1300" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1300" s="6" t="s">
-[...15 lines deleted...]
-        <v>1478</v>
+      <c r="A1300" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1300" s="39" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1300" s="21" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1300" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1300" s="40" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1300" s="40" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1301" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1301" s="6" t="s">
-[...15 lines deleted...]
-        <v>2337</v>
+      <c r="A1301" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1301" s="14" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1301" s="4" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D1301" s="14" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E1301" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1301" s="5" t="s">
+        <v>1706</v>
       </c>
     </row>
     <row r="1302" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1302" s="6" t="s">
-[...15 lines deleted...]
-        <v>1617</v>
+      <c r="A1302" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1302" s="39" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1302" s="38" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1302" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1302" s="39" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1302" s="39" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1303" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1303" s="6" t="s">
-[...15 lines deleted...]
-        <v>1617</v>
+      <c r="A1303" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1303" s="14" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1303" s="4">
+        <v>910002010007</v>
+      </c>
+      <c r="D1303" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1303" s="14" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F1303" s="14" t="s">
+        <v>1857</v>
       </c>
     </row>
     <row r="1304" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1304" s="6" t="s">
-[...15 lines deleted...]
-        <v>1617</v>
+      <c r="A1304" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1304" s="39" t="s">
+        <v>716</v>
+      </c>
+      <c r="C1304" s="62" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D1304" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1304" s="40" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F1304" s="40" t="s">
+        <v>2885</v>
       </c>
     </row>
     <row r="1305" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1305" s="6" t="s">
-[...15 lines deleted...]
-        <v>1617</v>
+      <c r="A1305" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1305" s="14" t="s">
+        <v>716</v>
+      </c>
+      <c r="C1305" s="4" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D1305" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1305" s="5" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F1305" s="5" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1306" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1306" s="6" t="s">
-[...15 lines deleted...]
-        <v>2324</v>
+      <c r="A1306" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1306" s="14" t="s">
+        <v>520</v>
+      </c>
+      <c r="C1306" s="21">
+        <v>910005780005</v>
+      </c>
+      <c r="D1306" s="24" t="s">
+        <v>883</v>
+      </c>
+      <c r="E1306" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1306" s="20" t="s">
+        <v>937</v>
       </c>
     </row>
     <row r="1307" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1307" s="6" t="s">
-[...15 lines deleted...]
-        <v>2324</v>
+      <c r="A1307" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1307" s="14" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1307" s="21">
+        <v>910007020004</v>
+      </c>
+      <c r="D1307" s="20" t="s">
+        <v>929</v>
+      </c>
+      <c r="E1307" s="20" t="s">
+        <v>938</v>
+      </c>
+      <c r="F1307" s="19" t="s">
+        <v>939</v>
       </c>
     </row>
     <row r="1308" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1308" s="6" t="s">
-[...15 lines deleted...]
-        <v>2324</v>
+      <c r="A1308" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1308" s="39" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1308" s="21" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D1308" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1308" s="40" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F1308" s="40" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1309" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1309" s="14" t="s">
-        <v>456</v>
-[...11 lines deleted...]
-        <v>2324</v>
+        <v>514</v>
+      </c>
+      <c r="C1309" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1309" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1309" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1309" s="5" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1310" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1310" s="14" t="s">
-        <v>717</v>
-[...11 lines deleted...]
-        <v>2334</v>
+        <v>524</v>
+      </c>
+      <c r="C1310" s="21">
+        <v>910001330004</v>
+      </c>
+      <c r="D1310" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1310" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1310" s="19" t="s">
+        <v>934</v>
       </c>
     </row>
     <row r="1311" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1311" s="6" t="s">
-[...15 lines deleted...]
-        <v>1669</v>
+      <c r="A1311" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1311" s="39" t="s">
+        <v>515</v>
+      </c>
+      <c r="C1311" s="38" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D1311" s="39" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1311" s="39" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F1311" s="39" t="s">
+        <v>1711</v>
       </c>
     </row>
     <row r="1312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1312" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1312" s="14" t="s">
-        <v>719</v>
+        <v>515</v>
       </c>
       <c r="C1312" s="4">
-        <v>910004810004</v>
+        <v>910001990006</v>
       </c>
       <c r="D1312" s="14" t="s">
-        <v>1600</v>
+        <v>866</v>
       </c>
       <c r="E1312" s="14" t="s">
-        <v>2329</v>
+        <v>1080</v>
       </c>
       <c r="F1312" s="14" t="s">
-        <v>2330</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="1313" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1313" s="14" t="s">
-[...15 lines deleted...]
-        <v>2330</v>
+      <c r="A1313" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1313" s="39" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1313" s="21" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D1313" s="24" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1313" s="20" t="s">
+        <v>2720</v>
+      </c>
+      <c r="F1313" s="20" t="s">
+        <v>2721</v>
       </c>
     </row>
     <row r="1314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1314" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1314" s="14" t="s">
-        <v>718</v>
-[...11 lines deleted...]
-        <v>1171</v>
+        <v>516</v>
+      </c>
+      <c r="C1314" s="21">
+        <v>910005780005</v>
+      </c>
+      <c r="D1314" s="24" t="s">
+        <v>883</v>
+      </c>
+      <c r="E1314" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1314" s="20" t="s">
+        <v>937</v>
       </c>
     </row>
     <row r="1315" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1315" s="14" t="s">
-[...15 lines deleted...]
-        <v>1446</v>
+      <c r="A1315" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1315" s="39" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C1315" s="21" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D1315" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1315" s="40" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1315" s="40" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="1316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1316" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1316" s="14" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>910000570009</v>
+        <v>1328</v>
+      </c>
+      <c r="C1316" s="4" t="s">
+        <v>1707</v>
       </c>
       <c r="D1316" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1446</v>
+        <v>554</v>
+      </c>
+      <c r="E1316" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1316" s="5" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1317" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1317" s="14" t="s">
-[...15 lines deleted...]
-        <v>2623</v>
+      <c r="A1317" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1317" s="39" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C1317" s="21" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D1317" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1317" s="40" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F1317" s="40" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1318" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1318" s="14" t="s">
-        <v>725</v>
-[...11 lines deleted...]
-        <v>1614</v>
+        <v>1329</v>
+      </c>
+      <c r="C1318" s="4" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D1318" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1318" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F1318" s="5" t="s">
+        <v>1711</v>
       </c>
     </row>
     <row r="1319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1319" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1319" s="14" t="s">
-        <v>726</v>
-[...11 lines deleted...]
-        <v>1658</v>
+        <v>506</v>
+      </c>
+      <c r="C1319" s="4">
+        <v>910003150004</v>
+      </c>
+      <c r="D1319" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1319" s="14" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F1319" s="14" t="s">
+        <v>1711</v>
       </c>
     </row>
     <row r="1320" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1320" s="14" t="s">
-[...15 lines deleted...]
-        <v>1614</v>
+      <c r="A1320" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1320" s="39" t="s">
+        <v>714</v>
+      </c>
+      <c r="C1320" s="38" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D1320" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1320" s="39" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1320" s="39" t="s">
+        <v>2882</v>
       </c>
     </row>
     <row r="1321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1321" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1321" s="14" t="s">
         <v>714</v>
       </c>
-      <c r="C1321" s="29">
-        <v>910005560012</v>
+      <c r="C1321" s="4">
+        <v>910002010007</v>
       </c>
       <c r="D1321" s="14" t="s">
-        <v>1141</v>
+        <v>861</v>
       </c>
       <c r="E1321" s="14" t="s">
-        <v>1613</v>
+        <v>1858</v>
       </c>
       <c r="F1321" s="14" t="s">
-        <v>1614</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="1322" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1322" s="14" t="s">
-[...15 lines deleted...]
-        <v>1617</v>
+      <c r="A1322" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1322" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1322" s="38" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D1322" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1322" s="39" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F1322" s="39" t="s">
+        <v>2885</v>
       </c>
     </row>
     <row r="1323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1323" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1323" s="14" t="s">
-        <v>727</v>
-[...11 lines deleted...]
-        <v>1617</v>
+        <v>123</v>
+      </c>
+      <c r="C1323" s="4">
+        <v>910002010007</v>
+      </c>
+      <c r="D1323" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1323" s="14" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F1323" s="14" t="s">
+        <v>1857</v>
       </c>
     </row>
     <row r="1324" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1324" s="14" t="s">
-[...15 lines deleted...]
-        <v>2324</v>
+      <c r="A1324" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1324" s="39" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C1324" s="21" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D1324" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E1324" s="40" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1324" s="40" t="s">
+        <v>1706</v>
       </c>
     </row>
     <row r="1325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1325" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1325" s="14" t="s">
-        <v>722</v>
+        <v>1330</v>
       </c>
       <c r="C1325" s="4" t="s">
-        <v>1610</v>
+        <v>1707</v>
       </c>
       <c r="D1325" s="14" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-        <v>1608</v>
+        <v>554</v>
+      </c>
+      <c r="E1325" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1325" s="5" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1326" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1326" s="14" t="s">
-[...15 lines deleted...]
-        <v>1465</v>
+      <c r="A1326" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1326" s="39" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C1326" s="21" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D1326" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1326" s="40" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1326" s="40" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="1327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1327" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1327" s="14" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>910005550007</v>
+        <v>1331</v>
+      </c>
+      <c r="C1327" s="4" t="s">
+        <v>1712</v>
       </c>
       <c r="D1327" s="14" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>2337</v>
+        <v>873</v>
+      </c>
+      <c r="E1327" s="5" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F1327" s="5" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1328" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1328" s="14" t="s">
-        <v>611</v>
-[...11 lines deleted...]
-        <v>1617</v>
+        <v>521</v>
+      </c>
+      <c r="C1328" s="21">
+        <v>910005090006</v>
+      </c>
+      <c r="D1328" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1328" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1328" s="20" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1329" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1329" s="14" t="s">
-[...15 lines deleted...]
-        <v>2626</v>
+      <c r="A1329" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1329" s="39" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1329" s="21" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1329" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1329" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1329" s="19" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1330" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1330" s="14" t="s">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="C1330" s="4">
-        <v>910000570009</v>
+        <v>910002120005</v>
       </c>
       <c r="D1330" s="14" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="E1330" s="14" t="s">
-        <v>2633</v>
-[...2 lines deleted...]
-        <v>1446</v>
+        <v>941</v>
+      </c>
+      <c r="F1330" s="6" t="s">
+        <v>942</v>
       </c>
     </row>
     <row r="1331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1331" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1331" s="14" t="s">
-        <v>738</v>
-[...11 lines deleted...]
-        <v>1499</v>
+        <v>522</v>
+      </c>
+      <c r="C1331" s="21">
+        <v>910000270006</v>
+      </c>
+      <c r="D1331" s="20" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1331" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1331" s="19" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="1332" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1332" s="14" t="s">
-[...15 lines deleted...]
-        <v>2620</v>
+      <c r="A1332" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1332" s="39" t="s">
+        <v>718</v>
+      </c>
+      <c r="C1332" s="21" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1332" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1332" s="20" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1332" s="19" t="s">
+        <v>1857</v>
       </c>
     </row>
     <row r="1333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1333" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1333" s="14" t="s">
-        <v>733</v>
-[...8 lines deleted...]
-        <v>1477</v>
+        <v>718</v>
+      </c>
+      <c r="C1333" s="4">
+        <v>910002120005</v>
+      </c>
+      <c r="D1333" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1333" s="14" t="s">
+        <v>941</v>
       </c>
       <c r="F1333" s="6" t="s">
-        <v>1478</v>
+        <v>942</v>
       </c>
     </row>
     <row r="1334" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1334" s="14" t="s">
-[...15 lines deleted...]
-        <v>2337</v>
+      <c r="A1334" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1334" s="39" t="s">
+        <v>507</v>
+      </c>
+      <c r="C1334" s="38" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1334" s="39" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1334" s="39" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1334" s="39" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="1335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1335" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1335" s="14" t="s">
-        <v>735</v>
-[...11 lines deleted...]
-        <v>1478</v>
+        <v>507</v>
+      </c>
+      <c r="C1335" s="4">
+        <v>760005740007</v>
+      </c>
+      <c r="D1335" s="14" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E1335" s="14" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F1335" s="14" t="s">
+        <v>1865</v>
       </c>
     </row>
     <row r="1336" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1336" s="14" t="s">
-[...15 lines deleted...]
-        <v>1478</v>
+      <c r="A1336" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1336" s="39" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1336" s="21" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1336" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1336" s="40" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1336" s="40" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1337" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1337" s="14" t="s">
-        <v>741</v>
+        <v>1332</v>
       </c>
       <c r="C1337" s="4" t="s">
-        <v>2617</v>
-[...8 lines deleted...]
-        <v>2618</v>
+        <v>1704</v>
+      </c>
+      <c r="D1337" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1337" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1337" s="5" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="1338" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1338" s="14" t="s">
-[...15 lines deleted...]
-        <v>1614</v>
+      <c r="A1338" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1338" s="39" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1338" s="38" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1338" s="20" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1338" s="20" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1338" s="39" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1339" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1339" s="14" t="s">
-        <v>742</v>
-[...11 lines deleted...]
-        <v>1617</v>
+        <v>508</v>
+      </c>
+      <c r="C1339" s="4" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1339" s="20" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E1339" s="20" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F1339" s="14" t="s">
+        <v>1860</v>
       </c>
     </row>
     <row r="1340" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1340" s="6" t="s">
-[...6 lines deleted...]
-        <v>910000640014</v>
+      <c r="A1340" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1340" s="39" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1340" s="21" t="s">
+        <v>1707</v>
       </c>
       <c r="D1340" s="24" t="s">
-        <v>1459</v>
-[...5 lines deleted...]
-        <v>1478</v>
+        <v>554</v>
+      </c>
+      <c r="E1340" s="24" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1340" s="22" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1341" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1341" s="6" t="s">
-[...6 lines deleted...]
-        <v>910006690008</v>
+      <c r="A1341" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1341" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1341" s="21">
+        <v>910006740005</v>
       </c>
       <c r="D1341" s="24" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1446</v>
+        <v>866</v>
+      </c>
+      <c r="E1341" s="24" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1341" s="22" t="s">
+        <v>936</v>
       </c>
     </row>
     <row r="1342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1342" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1342" s="14" t="s">
-        <v>744</v>
-[...11 lines deleted...]
-        <v>1465</v>
+        <v>525</v>
+      </c>
+      <c r="C1342" s="21">
+        <v>910001990006</v>
+      </c>
+      <c r="D1342" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1342" s="20" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F1342" s="20" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1343" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1343" s="14" t="s">
-        <v>746</v>
-[...11 lines deleted...]
-        <v>1458</v>
+        <v>523</v>
+      </c>
+      <c r="C1343" s="21">
+        <v>910002120005</v>
+      </c>
+      <c r="D1343" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1343" s="20" t="s">
+        <v>941</v>
+      </c>
+      <c r="F1343" s="20" t="s">
+        <v>942</v>
       </c>
     </row>
     <row r="1344" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1344" s="6" t="s">
-[...15 lines deleted...]
-        <v>1458</v>
+      <c r="A1344" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1344" s="39" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C1344" s="21" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D1344" s="39" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1344" s="40" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1344" s="40" t="s">
+        <v>932</v>
       </c>
     </row>
     <row r="1345" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1345" s="6" t="s">
-[...15 lines deleted...]
-        <v>1458</v>
+      <c r="A1345" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1345" s="14" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C1345" s="4" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D1345" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1345" s="5" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F1345" s="5" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1346" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1346" s="6" t="s">
-[...15 lines deleted...]
-        <v>1491</v>
+      <c r="A1346" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1346" s="39" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1346" s="21" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1346" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1346" s="24" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1346" s="22" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1347" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1347" s="6" t="s">
-[...15 lines deleted...]
-        <v>1602</v>
+      <c r="A1347" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1347" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1347" s="21">
+        <v>910006740005</v>
+      </c>
+      <c r="D1347" s="24" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1347" s="24" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1347" s="22" t="s">
+        <v>936</v>
       </c>
     </row>
     <row r="1348" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1348" s="6" t="s">
-[...15 lines deleted...]
-        <v>1502</v>
+      <c r="A1348" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1348" s="39" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1348" s="21" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D1348" s="39" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1348" s="40" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F1348" s="40" t="s">
+        <v>1711</v>
       </c>
     </row>
     <row r="1349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1349" s="14" t="s">
-        <v>713</v>
+        <v>503</v>
       </c>
       <c r="B1349" s="14" t="s">
-        <v>753</v>
-[...11 lines deleted...]
-        <v>1478</v>
+        <v>1334</v>
+      </c>
+      <c r="C1349" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D1349" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1349" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F1349" s="5" t="s">
+        <v>1708</v>
       </c>
     </row>
     <row r="1350" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1350" s="14" t="s">
-[...15 lines deleted...]
-        <v>2340</v>
+      <c r="A1350" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1350" s="39" t="s">
+        <v>511</v>
+      </c>
+      <c r="C1350" s="21" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D1350" s="24" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E1350" s="24" t="s">
+        <v>2749</v>
+      </c>
+      <c r="F1350" s="22" t="s">
+        <v>939</v>
       </c>
     </row>
     <row r="1351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1351" s="14" t="s">
-        <v>754</v>
+        <v>503</v>
       </c>
       <c r="B1351" s="14" t="s">
-        <v>1941</v>
-[...11 lines deleted...]
-        <v>1405</v>
+        <v>511</v>
+      </c>
+      <c r="C1351" s="21">
+        <v>910006740005</v>
+      </c>
+      <c r="D1351" s="24" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1351" s="24" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1351" s="22" t="s">
+        <v>936</v>
       </c>
     </row>
     <row r="1352" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1352" s="14" t="s">
-[...15 lines deleted...]
-        <v>1405</v>
+      <c r="A1352" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1352" s="39" t="s">
+        <v>517</v>
+      </c>
+      <c r="C1352" s="38" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D1352" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1352" s="39" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F1352" s="39" t="s">
+        <v>940</v>
       </c>
     </row>
     <row r="1353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1353" s="14" t="s">
-        <v>754</v>
+        <v>503</v>
       </c>
       <c r="B1353" s="14" t="s">
-        <v>1943</v>
-[...2 lines deleted...]
-        <v>2341</v>
+        <v>517</v>
+      </c>
+      <c r="C1353" s="4">
+        <v>910001990006</v>
       </c>
       <c r="D1353" s="14" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>2342</v>
+        <v>866</v>
+      </c>
+      <c r="E1353" s="14" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F1353" s="14" t="s">
+        <v>1859</v>
       </c>
     </row>
     <row r="1354" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1354" s="14" t="s">
-[...15 lines deleted...]
-        <v>2342</v>
+      <c r="A1354" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1354" s="39" t="s">
+        <v>720</v>
+      </c>
+      <c r="C1354" s="21" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D1354" s="40" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1354" s="24" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F1354" s="24" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="1355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1355" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1355" s="14" t="s">
-        <v>1949</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>720</v>
+      </c>
+      <c r="C1355" s="4">
+        <v>910003120007</v>
+      </c>
+      <c r="D1355" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="E1355" s="5" t="s">
-        <v>1404</v>
+        <v>926</v>
       </c>
       <c r="F1355" s="5" t="s">
-        <v>2342</v>
+        <v>925</v>
       </c>
     </row>
     <row r="1356" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1356" s="14" t="s">
-[...15 lines deleted...]
-        <v>1413</v>
+      <c r="A1356" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1356" s="39" t="s">
+        <v>721</v>
+      </c>
+      <c r="C1356" s="38" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D1356" s="39" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E1356" s="24" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F1356" s="24" t="s">
+        <v>2894</v>
       </c>
     </row>
     <row r="1357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1357" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1357" s="14" t="s">
-        <v>1948</v>
-[...5 lines deleted...]
-        <v>1141</v>
+        <v>721</v>
+      </c>
+      <c r="C1357" s="4">
+        <v>910002130020</v>
+      </c>
+      <c r="D1357" s="33" t="s">
+        <v>866</v>
       </c>
       <c r="E1357" s="5" t="s">
-        <v>2349</v>
+        <v>928</v>
       </c>
       <c r="F1357" s="5" t="s">
-        <v>1413</v>
+        <v>927</v>
       </c>
     </row>
     <row r="1358" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1358" s="14" t="s">
-[...15 lines deleted...]
-        <v>2345</v>
+      <c r="A1358" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1358" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1358" s="38" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D1358" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1358" s="39" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F1358" s="39" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1359" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1359" s="14" t="s">
-[...15 lines deleted...]
-        <v>1413</v>
+      <c r="A1359" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1359" s="39" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C1359" s="21" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D1359" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1359" s="24" t="s">
+        <v>926</v>
+      </c>
+      <c r="F1359" s="24" t="s">
+        <v>925</v>
       </c>
     </row>
     <row r="1360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1360" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1360" s="14" t="s">
-        <v>972</v>
-[...11 lines deleted...]
-        <v>1415</v>
+        <v>1335</v>
+      </c>
+      <c r="C1360" s="4" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D1360" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1360" s="5" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F1360" s="5" t="s">
+        <v>1096</v>
       </c>
     </row>
     <row r="1361" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1361" s="14" t="s">
-[...15 lines deleted...]
-        <v>1415</v>
+      <c r="A1361" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1361" s="39" t="s">
+        <v>722</v>
+      </c>
+      <c r="C1361" s="21" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D1361" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1361" s="20" t="s">
+        <v>926</v>
+      </c>
+      <c r="F1361" s="20" t="s">
+        <v>925</v>
       </c>
     </row>
     <row r="1362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1362" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1362" s="14" t="s">
+        <v>722</v>
+      </c>
+      <c r="C1362" s="4">
+        <v>910005330011</v>
+      </c>
+      <c r="D1362" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1362" s="14" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F1362" s="14" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1363" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1363" s="39" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C1363" s="21">
+        <v>910000040006</v>
+      </c>
+      <c r="D1363" s="39" t="s">
+        <v>979</v>
+      </c>
+      <c r="E1363" s="24" t="s">
         <v>977</v>
       </c>
-      <c r="C1362" s="4" t="s">
-[...29 lines deleted...]
-        <v>1415</v>
+      <c r="F1363" s="24" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="1364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1364" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1364" s="14" t="s">
-        <v>979</v>
+        <v>1336</v>
       </c>
       <c r="C1364" s="4">
-        <v>910002120005</v>
-[...8 lines deleted...]
-        <v>1415</v>
+        <v>910002130020</v>
+      </c>
+      <c r="D1364" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1364" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="F1364" s="5" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1365" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1365" s="14" t="s">
-        <v>974</v>
+        <v>533</v>
       </c>
       <c r="C1365" s="4">
-        <v>910002010007</v>
-[...2 lines deleted...]
-        <v>1136</v>
+        <v>910003120007</v>
+      </c>
+      <c r="D1365" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="E1365" s="14" t="s">
-        <v>2641</v>
+        <v>926</v>
       </c>
       <c r="F1365" s="14" t="s">
-        <v>2640</v>
+        <v>925</v>
       </c>
     </row>
     <row r="1366" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1366" s="14" t="s">
-[...15 lines deleted...]
-        <v>2640</v>
+      <c r="A1366" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1366" s="39" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C1366" s="21" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D1366" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1366" s="24" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F1366" s="24" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1367" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1367" s="14" t="s">
-        <v>975</v>
-[...11 lines deleted...]
-        <v>2640</v>
+        <v>1337</v>
+      </c>
+      <c r="C1367" s="4" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D1367" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1367" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F1367" s="5" t="s">
+        <v>956</v>
       </c>
     </row>
     <row r="1368" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1368" s="14" t="s">
-[...15 lines deleted...]
-        <v>2640</v>
+      <c r="A1368" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1368" s="39" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1368" s="21" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D1368" s="20" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1368" s="20" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F1368" s="20" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="1369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1369" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1369" s="14" t="s">
-        <v>760</v>
-[...11 lines deleted...]
-        <v>1409</v>
+        <v>723</v>
+      </c>
+      <c r="C1369" s="4">
+        <v>910001950020</v>
+      </c>
+      <c r="D1369" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1369" s="14" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F1369" s="14" t="s">
+        <v>1592</v>
       </c>
     </row>
     <row r="1370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1370" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1370" s="14" t="s">
-        <v>761</v>
-[...11 lines deleted...]
-        <v>1409</v>
+        <v>534</v>
+      </c>
+      <c r="C1370" s="4">
+        <v>910002130020</v>
+      </c>
+      <c r="D1370" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1370" s="14" t="s">
+        <v>928</v>
+      </c>
+      <c r="F1370" s="14" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1371" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1371" s="14" t="s">
-[...12 lines deleted...]
-        <v>1408</v>
+      <c r="A1371" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1371" s="39" t="s">
+        <v>530</v>
+      </c>
+      <c r="C1371" s="38" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D1371" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1371" s="24" t="s">
+        <v>926</v>
       </c>
       <c r="F1371" s="24" t="s">
-        <v>1409</v>
+        <v>925</v>
       </c>
     </row>
     <row r="1372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1372" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1372" s="14" t="s">
-        <v>755</v>
-[...11 lines deleted...]
-        <v>1406</v>
+        <v>530</v>
+      </c>
+      <c r="C1372" s="4">
+        <v>910002130020</v>
+      </c>
+      <c r="D1372" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1372" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="F1372" s="5" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1373" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1373" s="14" t="s">
-        <v>756</v>
-[...11 lines deleted...]
-        <v>1406</v>
+        <v>535</v>
+      </c>
+      <c r="C1373" s="4">
+        <v>910002130020</v>
+      </c>
+      <c r="D1373" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1373" s="14" t="s">
+        <v>928</v>
+      </c>
+      <c r="F1373" s="14" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1374" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1374" s="14" t="s">
-[...15 lines deleted...]
-        <v>2345</v>
+      <c r="A1374" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1374" s="39" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1374" s="38" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D1374" s="39" t="s">
+        <v>861</v>
+      </c>
+      <c r="E1374" s="24" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F1374" s="24" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="1375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1375" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1375" s="14" t="s">
-        <v>759</v>
-[...11 lines deleted...]
-        <v>2643</v>
+        <v>531</v>
+      </c>
+      <c r="C1375" s="4">
+        <v>910002130020</v>
+      </c>
+      <c r="D1375" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1375" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="F1375" s="5" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1376" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1376" s="14" t="s">
-[...15 lines deleted...]
-        <v>2648</v>
+      <c r="A1376" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1376" s="39" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C1376" s="21" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D1376" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1376" s="24" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F1376" s="24" t="s">
+        <v>1096</v>
       </c>
     </row>
     <row r="1377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1377" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1377" s="14" t="s">
-        <v>765</v>
+        <v>1338</v>
       </c>
       <c r="C1377" s="4" t="s">
-        <v>2341</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>1634</v>
+      </c>
+      <c r="D1377" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="E1377" s="5" t="s">
-        <v>1404</v>
+        <v>926</v>
       </c>
       <c r="F1377" s="5" t="s">
-        <v>2342</v>
+        <v>925</v>
       </c>
     </row>
     <row r="1378" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1378" s="14" t="s">
-[...15 lines deleted...]
-        <v>2642</v>
+      <c r="A1378" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1378" s="39" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1378" s="38" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D1378" s="39" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1378" s="39" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F1378" s="39" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="1379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1379" s="14" t="s">
-        <v>754</v>
+        <v>295</v>
       </c>
       <c r="B1379" s="14" t="s">
-        <v>768</v>
+        <v>532</v>
       </c>
       <c r="C1379" s="4">
-        <v>910001990006</v>
+        <v>910000380008</v>
       </c>
       <c r="D1379" s="14" t="s">
-        <v>1141</v>
+        <v>891</v>
       </c>
       <c r="E1379" s="14" t="s">
-        <v>1607</v>
+        <v>926</v>
       </c>
       <c r="F1379" s="14" t="s">
-        <v>2642</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="1380" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1380" s="14" t="s">
-[...15 lines deleted...]
-        <v>2345</v>
+      <c r="A1380" s="39" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1380" s="39" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C1380" s="38" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D1380" s="39" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E1380" s="40" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F1380" s="46" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="1381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1381" s="14" t="s">
-        <v>754</v>
+        <v>536</v>
       </c>
       <c r="B1381" s="14" t="s">
-        <v>767</v>
-[...8 lines deleted...]
-        <v>1404</v>
+        <v>1339</v>
+      </c>
+      <c r="C1381" s="4" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D1381" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1381" s="5" t="s">
+        <v>1717</v>
       </c>
       <c r="F1381" s="22" t="s">
-        <v>1410</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="1382" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1382" s="14" t="s">
-[...15 lines deleted...]
-        <v>1405</v>
+      <c r="A1382" s="39" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1382" s="39" t="s">
+        <v>537</v>
+      </c>
+      <c r="C1382" s="38" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D1382" s="39" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1382" s="39" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1382" s="39" t="s">
+        <v>2907</v>
       </c>
     </row>
     <row r="1383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1383" s="14" t="s">
-        <v>754</v>
+        <v>536</v>
       </c>
       <c r="B1383" s="14" t="s">
-        <v>770</v>
-[...11 lines deleted...]
-        <v>1407</v>
+        <v>537</v>
+      </c>
+      <c r="C1383" s="4" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D1383" s="14" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E1383" s="14" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F1383" s="14" t="s">
+        <v>1873</v>
       </c>
     </row>
     <row r="1384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1384" s="14" t="s">
-        <v>754</v>
+        <v>299</v>
       </c>
       <c r="B1384" s="14" t="s">
-        <v>774</v>
-[...11 lines deleted...]
-        <v>1415</v>
+        <v>541</v>
+      </c>
+      <c r="C1384" s="4">
+        <v>910002390019</v>
+      </c>
+      <c r="D1384" s="14" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1384" s="14" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F1384" s="14" t="s">
+        <v>1038</v>
       </c>
     </row>
     <row r="1385" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1385" s="14" t="s">
-[...15 lines deleted...]
-        <v>1406</v>
+      <c r="A1385" s="39" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1385" s="39" t="s">
+        <v>539</v>
+      </c>
+      <c r="C1385" s="38" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D1385" s="39" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E1385" s="39" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1385" s="39" t="s">
+        <v>905</v>
       </c>
     </row>
     <row r="1386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1386" s="14" t="s">
-        <v>754</v>
+        <v>536</v>
       </c>
       <c r="B1386" s="14" t="s">
-        <v>772</v>
-[...11 lines deleted...]
-        <v>1406</v>
+        <v>539</v>
+      </c>
+      <c r="C1386" s="4">
+        <v>910003900011</v>
+      </c>
+      <c r="D1386" s="14" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E1386" s="14" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F1386" s="14" t="s">
+        <v>905</v>
       </c>
     </row>
     <row r="1387" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1387" s="14" t="s">
-[...15 lines deleted...]
-        <v>1410</v>
+      <c r="A1387" s="39" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1387" s="39" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C1387" s="38" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D1387" s="39" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E1387" s="40" t="s">
+        <v>2899</v>
+      </c>
+      <c r="F1387" s="46" t="s">
+        <v>2900</v>
       </c>
     </row>
     <row r="1388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1388" s="14" t="s">
-        <v>754</v>
+        <v>536</v>
       </c>
       <c r="B1388" s="14" t="s">
-        <v>776</v>
-[...3 lines deleted...]
-        <v>1145</v>
+        <v>1340</v>
+      </c>
+      <c r="C1388" s="4" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D1388" s="14" t="s">
+        <v>873</v>
       </c>
       <c r="E1388" s="5" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>1146</v>
+        <v>1717</v>
+      </c>
+      <c r="F1388" s="22" t="s">
+        <v>1038</v>
       </c>
     </row>
     <row r="1389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1389" s="14" t="s">
-        <v>754</v>
+        <v>299</v>
       </c>
       <c r="B1389" s="14" t="s">
-        <v>777</v>
-[...11 lines deleted...]
-        <v>1413</v>
+        <v>542</v>
+      </c>
+      <c r="C1389" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D1389" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1389" s="14" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F1389" s="14" t="s">
+        <v>1037</v>
       </c>
     </row>
     <row r="1390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1390" s="14" t="s">
-        <v>754</v>
+        <v>536</v>
       </c>
       <c r="B1390" s="14" t="s">
-        <v>775</v>
-[...11 lines deleted...]
-        <v>1407</v>
+        <v>540</v>
+      </c>
+      <c r="C1390" s="4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D1390" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1390" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F1390" s="6" t="s">
+        <v>1128</v>
       </c>
     </row>
     <row r="1391" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1391" s="14" t="s">
-[...15 lines deleted...]
-        <v>1405</v>
+      <c r="A1391" s="20" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1391" s="20" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1391" s="21" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D1391" s="20" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E1391" s="20" t="s">
+        <v>2911</v>
+      </c>
+      <c r="F1391" s="20" t="s">
+        <v>2912</v>
       </c>
     </row>
     <row r="1392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1392" s="14" t="s">
-        <v>754</v>
+        <v>299</v>
       </c>
       <c r="B1392" s="14" t="s">
-        <v>779</v>
-[...11 lines deleted...]
-        <v>1409</v>
+        <v>543</v>
+      </c>
+      <c r="C1392" s="4">
+        <v>910004720022</v>
+      </c>
+      <c r="D1392" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1392" s="14" t="s">
+        <v>1870</v>
+      </c>
+      <c r="F1392" s="14" t="s">
+        <v>1869</v>
       </c>
     </row>
     <row r="1393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1393" s="14" t="s">
-        <v>754</v>
+        <v>536</v>
       </c>
       <c r="B1393" s="14" t="s">
-        <v>780</v>
-[...11 lines deleted...]
-        <v>1412</v>
+        <v>538</v>
+      </c>
+      <c r="C1393" s="4">
+        <v>910004420011</v>
+      </c>
+      <c r="D1393" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E1393" s="14" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F1393" s="14" t="s">
+        <v>1042</v>
       </c>
     </row>
     <row r="1394" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1394" s="14" t="s">
-[...15 lines deleted...]
-        <v>1632</v>
+      <c r="A1394" s="39" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1394" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1394" s="38" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D1394" s="39" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1394" s="39" t="s">
+        <v>2903</v>
+      </c>
+      <c r="F1394" s="39" t="s">
+        <v>2904</v>
       </c>
     </row>
     <row r="1395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1395" s="14" t="s">
-        <v>488</v>
+        <v>536</v>
       </c>
       <c r="B1395" s="14" t="s">
-        <v>1953</v>
-[...11 lines deleted...]
-        <v>1386</v>
+        <v>100</v>
+      </c>
+      <c r="C1395" s="21">
+        <v>760008290003</v>
+      </c>
+      <c r="D1395" s="20" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E1395" s="20" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F1395" s="20" t="s">
+        <v>1118</v>
       </c>
     </row>
     <row r="1396" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1396" s="14" t="s">
-[...15 lines deleted...]
-        <v>1388</v>
+      <c r="A1396" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1396" s="39" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1396" s="38" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D1396" s="20" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E1396" s="20" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F1396" s="20" t="s">
+        <v>1876</v>
       </c>
     </row>
     <row r="1397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1397" s="14" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
       <c r="B1397" s="14" t="s">
-        <v>1952</v>
-[...11 lines deleted...]
-        <v>1434</v>
+        <v>547</v>
+      </c>
+      <c r="C1397" s="4">
+        <v>910003400011</v>
+      </c>
+      <c r="D1397" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1397" s="14" t="s">
+        <v>901</v>
+      </c>
+      <c r="F1397" s="14" t="s">
+        <v>899</v>
       </c>
     </row>
     <row r="1398" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1398" s="14" t="s">
-[...15 lines deleted...]
-        <v>1386</v>
+      <c r="A1398" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1398" s="39" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C1398" s="38" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D1398" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1398" s="40" t="s">
+        <v>898</v>
+      </c>
+      <c r="F1398" s="40" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="1399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1399" s="14" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
       <c r="B1399" s="14" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>910005330011</v>
+        <v>1341</v>
+      </c>
+      <c r="C1399" s="4" t="s">
+        <v>1718</v>
       </c>
       <c r="D1399" s="5" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>1650</v>
+        <v>891</v>
+      </c>
+      <c r="E1399" s="5" t="s">
+        <v>1719</v>
+      </c>
+      <c r="F1399" s="5" t="s">
+        <v>1720</v>
       </c>
     </row>
     <row r="1400" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1400" s="14" t="s">
-[...15 lines deleted...]
-        <v>1388</v>
+      <c r="A1400" s="42" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1400" s="19" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1400" s="41" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D1400" s="42" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1400" s="42" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F1400" s="42" t="s">
+        <v>902</v>
       </c>
     </row>
     <row r="1401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1401" s="14" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
       <c r="B1401" s="14" t="s">
-        <v>984</v>
+        <v>551</v>
       </c>
       <c r="C1401" s="4">
-        <v>910001950020</v>
+        <v>910001120015</v>
       </c>
       <c r="D1401" s="14" t="s">
-        <v>1132</v>
+        <v>554</v>
       </c>
       <c r="E1401" s="14" t="s">
-        <v>2576</v>
+        <v>898</v>
       </c>
       <c r="F1401" s="14" t="s">
-        <v>2215</v>
+        <v>897</v>
       </c>
     </row>
     <row r="1402" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1402" s="14" t="s">
-[...15 lines deleted...]
-        <v>2649</v>
+      <c r="A1402" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1402" s="39" t="s">
+        <v>843</v>
+      </c>
+      <c r="C1402" s="38" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D1402" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1402" s="39" t="s">
+        <v>898</v>
+      </c>
+      <c r="F1402" s="39" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="1403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1403" s="14" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
       <c r="B1403" s="14" t="s">
-        <v>782</v>
+        <v>843</v>
       </c>
       <c r="C1403" s="4">
-        <v>910002130020</v>
-[...8 lines deleted...]
-        <v>1388</v>
+        <v>910002880014</v>
+      </c>
+      <c r="D1403" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1403" s="14" t="s">
+        <v>893</v>
+      </c>
+      <c r="F1403" s="14" t="s">
+        <v>894</v>
       </c>
     </row>
     <row r="1404" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1404" s="14" t="s">
-[...15 lines deleted...]
-        <v>1388</v>
+      <c r="A1404" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1404" s="39" t="s">
+        <v>546</v>
+      </c>
+      <c r="C1404" s="38" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D1404" s="40" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1404" s="39" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F1404" s="39" t="s">
+        <v>902</v>
       </c>
     </row>
     <row r="1405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1405" s="14" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
       <c r="B1405" s="14" t="s">
-        <v>785</v>
+        <v>546</v>
       </c>
       <c r="C1405" s="4">
-        <v>910003120007</v>
+        <v>910004520005</v>
       </c>
       <c r="D1405" s="5" t="s">
-        <v>808</v>
+        <v>554</v>
       </c>
       <c r="E1405" s="14" t="s">
-        <v>1387</v>
+        <v>975</v>
       </c>
       <c r="F1405" s="14" t="s">
-        <v>1386</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="1406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1406" s="14" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
       <c r="B1406" s="14" t="s">
-        <v>786</v>
+        <v>549</v>
       </c>
       <c r="C1406" s="4">
-        <v>910002130020</v>
-[...2 lines deleted...]
-        <v>1141</v>
+        <v>910002190018</v>
+      </c>
+      <c r="D1406" s="5" t="s">
+        <v>866</v>
       </c>
       <c r="E1406" s="14" t="s">
-        <v>1389</v>
+        <v>903</v>
       </c>
       <c r="F1406" s="14" t="s">
-        <v>1388</v>
+        <v>902</v>
       </c>
     </row>
     <row r="1407" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1407" s="14" t="s">
-[...15 lines deleted...]
-        <v>1388</v>
+      <c r="A1407" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1407" s="39" t="s">
+        <v>842</v>
+      </c>
+      <c r="C1407" s="38" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D1407" s="40" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E1407" s="39" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1407" s="39" t="s">
+        <v>1525</v>
       </c>
     </row>
     <row r="1408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1408" s="14" t="s">
-        <v>789</v>
+        <v>544</v>
       </c>
       <c r="B1408" s="14" t="s">
-        <v>1954</v>
-[...11 lines deleted...]
-        <v>1542</v>
+        <v>842</v>
+      </c>
+      <c r="C1408" s="4">
+        <v>910002880014</v>
+      </c>
+      <c r="D1408" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1408" s="14" t="s">
+        <v>893</v>
+      </c>
+      <c r="F1408" s="14" t="s">
+        <v>894</v>
       </c>
     </row>
     <row r="1409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1409" s="14" t="s">
-        <v>789</v>
+        <v>544</v>
       </c>
       <c r="B1409" s="14" t="s">
-        <v>1955</v>
-[...2 lines deleted...]
-        <v>2350</v>
+        <v>548</v>
+      </c>
+      <c r="C1409" s="4">
+        <v>910012650005</v>
       </c>
       <c r="D1409" s="14" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>1542</v>
+        <v>1878</v>
+      </c>
+      <c r="E1409" s="14" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F1409" s="14" t="s">
+        <v>1876</v>
       </c>
     </row>
     <row r="1410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1410" s="14" t="s">
-        <v>789</v>
+        <v>544</v>
       </c>
       <c r="B1410" s="14" t="s">
-        <v>179</v>
-[...11 lines deleted...]
-        <v>1692</v>
+        <v>550</v>
+      </c>
+      <c r="C1410" s="4">
+        <v>910003400011</v>
+      </c>
+      <c r="D1410" s="14" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1410" s="14" t="s">
+        <v>901</v>
+      </c>
+      <c r="F1410" s="14" t="s">
+        <v>899</v>
       </c>
     </row>
     <row r="1411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1411" s="14" t="s">
-        <v>789</v>
+        <v>544</v>
       </c>
       <c r="B1411" s="14" t="s">
-        <v>793</v>
-[...11 lines deleted...]
-        <v>1710</v>
+        <v>552</v>
+      </c>
+      <c r="C1411" s="4">
+        <v>910002190018</v>
+      </c>
+      <c r="D1411" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1411" s="14" t="s">
+        <v>903</v>
+      </c>
+      <c r="F1411" s="14" t="s">
+        <v>902</v>
       </c>
     </row>
     <row r="1412" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1412" s="14" t="s">
-[...15 lines deleted...]
-        <v>2656</v>
+      <c r="A1412" s="39" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1412" s="39" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C1412" s="38" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D1412" s="39" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E1412" s="40" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1412" s="40" t="s">
+        <v>1525</v>
       </c>
     </row>
     <row r="1413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1413" s="14" t="s">
-        <v>789</v>
+        <v>544</v>
       </c>
       <c r="B1413" s="14" t="s">
-        <v>792</v>
-[...349 lines deleted...]
-        <v>3189</v>
+        <v>1342</v>
+      </c>
+      <c r="C1413" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D1413" s="33" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1413" s="5" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F1413" s="5" t="s">
+        <v>902</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RhEaVTF6Iyh3b9mcrkP93ia06qIeePoARRnde/TNZny3EhvdPpDIE/cWUI0TwGDaD2zbi3Zl4bpNzWPeMjtyog==" saltValue="6JSzV02jI0RYRiaWaCTHYg==" spinCount="100000" sheet="1" selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
-[...2 lines deleted...]
-      <sortCondition ref="A7:A1429"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="c1yuNgo2CD/MQnToJY6+bhGrtJq5zdoQeVymoJwdeEbYA6xFHk2dK9TGw9GSwJh/PjfvaXD/n8wQIlI1ZiJa+g==" saltValue="gFQfAYANXlPUAimBrnALvA==" spinCount="100000" sheet="1" selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
+  <autoFilter ref="A7:F1411" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:F1413">
+      <sortCondition ref="A7:A1411"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">